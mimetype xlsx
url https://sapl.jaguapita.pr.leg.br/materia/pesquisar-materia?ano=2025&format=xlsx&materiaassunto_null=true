--- v1 (2026-01-06)
+++ v2 (2026-05-18)
@@ -51,3017 +51,3017 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1489/001-tcepr-responder_questionario.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1489/001-tcepr-responder_questionario.pdf</t>
   </si>
   <si>
     <t>O Tribunal de Contas do Estado do Paraná requereu junto ao Auditor de Controle Interno da Prefeitura Municipal (Edivaldo Pereira) visando obter informações referentes diárias e responda que acesse o link para responder um questionário. No qual este enviou as informações para a Câmara Municipal responder._x000D_
 DEMANDA 331927-TCE/PR.</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1490/002-vereadora_anderleia-setor_agricola.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1490/002-vereadora_anderleia-setor_agricola.pdf</t>
   </si>
   <si>
     <t>A VEREADORA DESTA CASA DE LEIS ANDERLEIA FABIANA DA COSTA requereu:_x000D_
 "Que o setor agrícola desta cidade de Jaguapitã-Pr., seja atendido em suas urgentes necessidades, a fim de contribuir com o desenvolvimento deste município em tal setor._x000D_
 Encaminhada Prefeitura Municipal Ofício nº 020/2025 (Publicado)_x000D_
 _x000D_
 Resposta 07/04/2025 - Ofício nº 143/2025 (Entregue vereadora)</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1491/003-vereadora_anderleia-feira_do_produtor.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1491/003-vereadora_anderleia-feira_do_produtor.pdf</t>
   </si>
   <si>
     <t>A VEREADORA ANDERLEIA FABIANA DA COSTA DESTA CASA DE LEIS, requereu:_x000D_
 "Que a feira do produtor, desta cidade, possa contar com mais barracas para acomodação dos produtos ofertados._x000D_
 Instalação de banheiro químico no local._x000D_
 Iluminação de boa qualidade._x000D_
 Solicitam também, os organizadores, que uma vez por mês, sejam providenciadas animações artísticas no local, a fim de atrair público e manter essa feira sempre em atividade.</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1492/004-vereadora_scheila-onibus_transporte_escolar.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1492/004-vereadora_scheila-onibus_transporte_escolar.pdf</t>
   </si>
   <si>
     <t>A VEREADORA SCHEILA MORELI GUZZI DESTA CASA DE LEIS requereu:_x000D_
 "Que o ônibus do transporte escolar possam contar com monitores para garantir a ordem interna e também a segurança de nossas crianças, principalmente dos alunos pequenos e com necessidades especiais.</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1493/005-ver.thanya-colocar_um_morador_em_cada_ubs.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1493/005-ver.thanya-colocar_um_morador_em_cada_ubs.pdf</t>
   </si>
   <si>
     <t>A VEREADORA DESTA CASA DE LEIS, THANYA REGINA MARIOTO CRUZ requereu::_x000D_
 "QUE SEJA COLOCADO UM MOTORISTA EM CADA UBS"&gt;</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1494/006-ver.scheila-thanya-cameras_de_seguranca-cemiterio.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1494/006-ver.scheila-thanya-cameras_de_seguranca-cemiterio.pdf</t>
   </si>
   <si>
     <t>AS VEREADORAS SCHEILA MORELI GUZZI E THANYA REGINA MARIOTO CRUZ requereram:_x000D_
 "Que seja colocado Cãmeras de segurança e vigias no Cemitério Municipal".</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1495/007-ver.anderleia-pedido_func._saude.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1495/007-ver.anderleia-pedido_func._saude.pdf</t>
   </si>
   <si>
     <t>A VEREADORA ANDERLEIA FABIANA DA COSTA DESTA CASA DE LEIS, requereu:_x000D_
 "Que seja estudada uma forma de adoção de um Uniforme Específico para a Agente da Saúde, a fim de se evitar a desconfiança e o medo das famílias, quando procuradas para cadastro, o que já tem acontecido. Pode ser em forma de colete, crachá e outros modelos._x000D_
 _x000D_
 OBSERVAÇÃO: O REFERIDO REQUERIMENTO FOI ARQUIVADO PELA REQUERENTE NA DATA DE 06/02/2025.</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1496/008-serv.ivan_takemoto-elevacao_de_nivel.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1496/008-serv.ivan_takemoto-elevacao_de_nivel.pdf</t>
   </si>
   <si>
     <t>O SERVIDOR PÚBLICO IVAN  TAKEMOTO requereu elevação de um nível por TEMPO DE SERVIÇO, referente ao período aquisitivo a 01/02/2024 à 01/02/2025, conforme estabelecido em Plano de Carreira vigente., desta Câmara Municipal._x000D_
 Liberado PORTARIA Nº 008/2025.</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1497/009-serv.giovana-elevacao_de_nivel.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1497/009-serv.giovana-elevacao_de_nivel.pdf</t>
   </si>
   <si>
     <t>A SERVIDORA PÚBLICA GIOVANA CECÍLIA ALVES DA SILVA requereu:_x000D_
 "Elevação de nível por Tempo de Serviço" referente ao período aquisitivo a 01/02/2024 à 01/02/2025 em Plano de Carreira vigente, desta Câmara Municipal".</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1498/010-ver.anderleia-atender_pedido_de_func._da_saude.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1498/010-ver.anderleia-atender_pedido_de_func._da_saude.pdf</t>
   </si>
   <si>
     <t>A VEREADORA ANDERLEIA FABIANA DA COSTA DESTA CASA DE LEIS, requereu: "Que seja estudada uma forma de adoção de um Uniforme Específico para a Agente da Saúde, a fim de se evitar a desconfiança e o medo das famílias, quando procuradas para cadastro, o que já tem acontecido. Pode ser em forma de colete, crachá e outros modelos.</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1499/011-ver._maria_lucia-pavimentacao_asfaltica.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1499/011-ver._maria_lucia-pavimentacao_asfaltica.pdf</t>
   </si>
   <si>
     <t>A VEREADORA MARIA LÚCIA SILVA SANTOS requereu;_x000D_
 "Que seja enviado Ofício ao Chefe do Poder Executivo Municipal onde solicita que informe a esta casa, se há possibilidade de se realizar a pavimentação asfáltica na Rua Vandir Minto, entre as Ruas Cambará a e a Rua Apucarana no Conjunto Vilas Boas.</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1500/012-ver.abel_passos-predios_publicos.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1500/012-ver.abel_passos-predios_publicos.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABEL DE ABREU PASSOS requereu :_x000D_
 "Que nos seja enviado uma relação atualizada com os endereços dos prédios públicos e terrenos de propriedade do município com ocupação ou não".</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1501/013-ver.abel-identificacao_das_ruas-sinalizacao_de_transito.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1501/013-ver.abel-identificacao_das_ruas-sinalizacao_de_transito.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABEL DE ABREU PASSOS requereu:_x000D_
 "Que sejam renovadas as placas de trânsito e também sejam instaladas placas de identificação de Ruas nos locais que não as possuam ou que tenham sido danificadas".</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1502/014-ver.maria_lucia-camera_de_monitoramento.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1502/014-ver.maria_lucia-camera_de_monitoramento.pdf</t>
   </si>
   <si>
     <t>A VEREADORA MARIA LÚCIA SILVA SANTOS DESTA CASA DE LEIS requereu:_x000D_
 "Que sejam instaladas câmeras de monitoramento, e ativação das já existentes, nas entradas e saídas da cidade, assim como nos Conjuntos Habitacionais e Praças Públicas, ajudando a diminuir atos de violência e vandalismo.</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/</t>
   </si>
   <si>
     <t>O VEREADOR DESTA CASA DE LEIS JUVALDI FERREIRA TOMAZ requereu:_x000D_
 "Que seja solicitado a Administração Municipal o Cronograma Detalhado das Obras e demais informações relativas ao Convênio "Asfalto Novo Vida Nova-Projeto de Pavimentação de Vias Urbanas", assinado em novembro de 2024, já publicado no Portal da Transparência conforme relação dos Descritivos de cada Etapa.</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1504/016-ver.jose-melhorias_em_2_pontes.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1504/016-ver.jose-melhorias_em_2_pontes.pdf</t>
   </si>
   <si>
     <t>O VEREADOR JOSÉ ROBERTO BOTELHO requereu:_x000D_
 "Ao Executivo Municipal a realização de melhorias em duas pontes do município, a ponte que dá acesso a Fazenda Buriti e a ponte que dá acesso ao Pesqueiro da Tania".</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1505/017-ver.thanya-funci._terceirizados.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1505/017-ver.thanya-funci._terceirizados.pdf</t>
   </si>
   <si>
     <t>A VEREADORA THANYA REGINA MARIOTO CRUZ requereu:_x000D_
 "Que seja enviado a essa Casa de Leis uma relação com os nomes, lotação, função para o qual foi contratado e a empresa tercerizada que o contratou, de todos os funcionários terceirizados assim como os servidores em comissão".</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1506/018-ver.thanya-quebra-molas.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1506/018-ver.thanya-quebra-molas.pdf</t>
   </si>
   <si>
     <t>A VEREADORA DESTA CASA DE LEIS THANYA REGINA MARIOTO CRUZ requereu:_x000D_
 "Que seja instalado um quebra-molas nas proximidades da travessa da Rua Curitiba com Rua Astorga".</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1507/019-ver.scheila-pavimentacao_rua_cambe.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1507/019-ver.scheila-pavimentacao_rua_cambe.pdf</t>
   </si>
   <si>
     <t>A VEREADORA SCHEILA MORELI GUZZI DESTA CASA DE LEIS requereu:_x000D_
 Junto a Prefeitura Municipal a Implementação de pavimentação asfáltica na Rua Cambé.</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1508/020-ver.maria_lucia-quebra-molas-hospital.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1508/020-ver.maria_lucia-quebra-molas-hospital.pdf</t>
   </si>
   <si>
     <t>A VEREADORA MARIA LÚCIA SILVA SANTOS DESTA CASA DE LEIS requereu:_x000D_
 "Que seja construído um quebra-molas na Avenida Bandeirantes, ao lado do Hospital Municipal".</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1509/021-ver.maria_lucia-rampa.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1509/021-ver.maria_lucia-rampa.pdf</t>
   </si>
   <si>
     <t>A VEREADORA MARIA LÚCIA SILVA SANTOS requereu:_x000D_
 ""Que seja feita uma rampa de acesso para deficientes na calçada da Avenida São Paulo, nas proximidades da Pizzaria Du Chef".</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1510/022-ver.scheila-revisao_plano_de_carreira_dos_servidores_de_educacao.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1510/022-ver.scheila-revisao_plano_de_carreira_dos_servidores_de_educacao.pdf</t>
   </si>
   <si>
     <t>A VEREADORA SCHEILA MORELI GUZZI requereu junto a Prefeitura Municipal revisão do Plano de Carreira dos Servidores da Educação.</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1511/023-ver.jose-pista-estadio_municipal.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1511/023-ver.jose-pista-estadio_municipal.pdf</t>
   </si>
   <si>
     <t>O VEREADOR JOSÉ ROBERTO BOTELHO requereu junto a administração a manutenção da pista de caminhada localizada em volta do campo do Estádio Municipal</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1512/024-daiane-passe_livre.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1512/024-daiane-passe_livre.pdf</t>
   </si>
   <si>
     <t>DAIANE TRAIS AGUILAR requereu junto a esta Casa de Leis a inclusão de curso de pós graduação, mestrado e doutorado no PROGRAMA PASSE LIVRE/2025.</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1513/025-todos_os_vereadores_samae.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1513/025-todos_os_vereadores_samae.pdf</t>
   </si>
   <si>
     <t>A BANCADA PARLAMENTAR DESTA CÂMARA MUNICIPAL requereu:_x000D_
 "Que no Projeto de Lei nº 001/2025 "Reformula o Quadro de Pessoal do Serviço Autônomo Municipal de Água e Esgoto(SAMAE) de Jaguapitã e dá outras Providências, seja alterado os cargos de Assessor Jurídico, Gerente Técnico Operacional e Gerente Administrativo-Financeiro seja alterado de Cargos Comissionados, para o Quadro de pessoal efetivo'.</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1514/026-ver.scheila-cobertura_nos_parquinhos.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1514/026-ver.scheila-cobertura_nos_parquinhos.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES SCHEILA MORELI GUZZI, MARIA LÚCIA SILVA SANTOS E JIVANILDO LIMA DA SILVA requereram:_x000D_
 "Junto a Prefeitura Municipal a instalação de coberturas nos Parquinhos das escolas e CMEIs e também a implementação de estacionamento de estacionamento para os professores e demais servidores nas escolas Paulo Freire e Newton Guimarães.</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1515/027-eliana-pos-faculdade_dom_alberto.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1515/027-eliana-pos-faculdade_dom_alberto.pdf</t>
   </si>
   <si>
     <t>A SERVIDORA PÚBLICA DESTA CASA DE LEIS, GIOVANA CECÍLIA ALVES DA SILVA requereu Progressão do Cargo de acordo com a Lei Complementar nº 001/2011, do Plano de Cargos, Carreira e Vencimentos, Pós-Graduação de Administração Pública e Gestão de Pessoas - 620 horas, pela Faculdade Dom Alberto.</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1516/028-ver.jivanildo-casa_de_apoio_em_londrina.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1516/028-ver.jivanildo-casa_de_apoio_em_londrina.pdf</t>
   </si>
   <si>
     <t>O VEREADOR JIVANILDO LIMA DA SILVA DESTA CASA DE LEIS requereu;_x000D_
 "Que seja servido refeição no horário do almoço na Casa de Apoio em Londrina".</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1517/029-ver.abel-vila_rural.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1517/029-ver.abel-vila_rural.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABEL DE ABREU PASSOS requereu:_x000D_
 "Que seja feita a pavimentação asfáltica na Vila Rural".</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1518/030-ver.anderleia-calcada-escola_newton_guimaraes.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1518/030-ver.anderleia-calcada-escola_newton_guimaraes.pdf</t>
   </si>
   <si>
     <t>A VEREADORA DESTA CASA DE LEIS, ANDERLEIA FABIANA DA COSTA, requereu:_x000D_
 "Que haja em tempo breve uma reforma de fato na calçada da Escola Municipal Newton Guimarães, abrangendo laterais e fundos".</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1519/031-ver.anderleia-rua_sao_sebastiao.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1519/031-ver.anderleia-rua_sao_sebastiao.pdf</t>
   </si>
   <si>
     <t>A VEREADORA DESTA CASA DE LEIS, ANDERLEIA FABIANA DA COSTA, requereu:_x000D_
 "Que seja estudada, pelo setor competente do Município, a possibilidade de adotar para a Rua São Sebastião, o mesmo sistema de estacionamento existente na Avenida Minas Gerais (área central).</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1520/032-ver.anderleia-reforma_quebra-molas.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1520/032-ver.anderleia-reforma_quebra-molas.pdf</t>
   </si>
   <si>
     <t>A VEREADORA DESTA CASA DE LEIS, ANDERLEIA FABIANA DA COSTA, requereu:_x000D_
 "Que na Avenida Paraná, saída para Rolândia, após o sinaleiro, proximidades da Igreja Metodista e lanchonete da Elzinha, há um quebra-molas que necessita de reformas, tais como:"_x000D_
 a)Alargamento da estrutura:_x000D_
 b)Aumento da altura.</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1521/033-verea.anderleia-av._avelino_cordeiro.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1521/033-verea.anderleia-av._avelino_cordeiro.pdf</t>
   </si>
   <si>
     <t>A VEREADORA DESTA CASA DE LEIS, ANDERLEIA FABIANA DA COSTA, requereu:_x000D_
 "Que na Avenida Avelino Cordeiro, no Jardim Maravilha, passe a ser de mão única para a entrada da Avenida Paraná, com saída pela Rua Zoilo Afonso de Alcântara, no mesmo bairro.</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1522/034-ver.maria_lucia-instalacao_de_barras.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1522/034-ver.maria_lucia-instalacao_de_barras.pdf</t>
   </si>
   <si>
     <t>A VEREADORA DESTA CASA DE LEIS, MARIA LÚCIA SILVA SANTOS requereu:_x000D_
 "Que seja estudado a possibilidade de instalação de barras, corrimão e/ououtros itens para maior acessibilidade na entrada do Hospital Municipal'.</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1551/035-eliana_marioto-5a_pos-graduacao.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1551/035-eliana_marioto-5a_pos-graduacao.pdf</t>
   </si>
   <si>
     <t>A SERVIDORA PÚBLICA DESTA CASA DE LEIS, ELIANA BEATRIZ MARIOTO SANDOLI requereu:_x000D_
 Progressão por ter cursado Pós-Graduação em "Latu Sensu MBA EM LICITAÇÕES E CONTRATOS: GOVERNANÇA, TEORIA E PRÁTICA, carga horária total de 420 horas emitido Faculdade Pólis Civitas.</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1550/036-ver.thanya-agua_do_iraja.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1550/036-ver.thanya-agua_do_iraja.pdf</t>
   </si>
   <si>
     <t>A VEREADORA THANYA REGINA MARIOTO CRUZ requereu:_x000D_
 "Que seja colocada uma caçamba na estrada da Água do Irajá, para que os moradores das propriedades rurais que ali residem possam descartar seus lixos adequadamente'.</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1549/037-adv.rafael_paladine-curso-portal_licitacoes.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1549/037-adv.rafael_paladine-curso-portal_licitacoes.pdf</t>
   </si>
   <si>
     <t>O SERVIDOR PÚBLICO DESTA CASA DE LEIS, RAFAEL PALADINE VIEIRA, requereu: "Participar do curso com o tema: "FASE INTERNA NA PRÁTICA", com Formação de Agente de Contratação, Pregoeiro e Equipe de Apoio, que será realizado nos dias 25 e 26 de fevereiro de 2025 em Maringá-PR, pela empresa PORTAL LICITAÇÕES MUNICIPAIS LTDA".</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1548/038-andre_mello-curso_portal_licitacoes.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1548/038-andre_mello-curso_portal_licitacoes.pdf</t>
   </si>
   <si>
     <t>O SERVIDOR PÚBLICO DESTA CASA DE LEIS, ANDRÉ LUIS DE MELLO, requereu:_x000D_
 "Participar do curso com o tema: "FASE INTERNA NA PRÁTICA", com Formação de Agente de Contratação, Pregoeiro e Equipe de Apoio, que será realizado nos dias 25 e 26 de fevereiro de 2025 em Maringá-PR, pela empresa PORTAL LICITAÇÕES MUNICIPAIS LTDA".</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1547/042-abel_passos-cartao_para_adesivo.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1547/042-abel_passos-cartao_para_adesivo.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABEL DE ABREU PASSOS requereu:_x000D_
 "Que seja alterada a forma de identificação do veículo cadastrado para uso de vaga preferencial para idoso e deficientes de cartão para adesivo".</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1546/043-jiva-scheila-paulo-conselheiros_tutelares-remuneracao.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1546/043-jiva-scheila-paulo-conselheiros_tutelares-remuneracao.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES JIVANILDO LIMA DA SILVA, PAULO SÉRGIO TUZINI E SCHEILA MORELI GUZZI requereram:_x000D_
 Junto a Prefeitura Municipal que seja revisto a remuneração dos Conselheiros Tutelares".</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1545/044-secretaria_de_industria_e_comercio-criacao.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1545/044-secretaria_de_industria_e_comercio-criacao.pdf</t>
   </si>
   <si>
     <t>TODOS OS VEREADORES (bancada parlamentar) DESTA CASA DE LEI requereram:_x000D_
 "Que seja criada a Secretaria da Indústria e Comércio de Jaguapitã".</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1544/045-jd._brisas_do_monte-guia_p_cegos.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1544/045-jd._brisas_do_monte-guia_p_cegos.pdf</t>
   </si>
   <si>
     <t>A VEREADORA DESTA CASA DE LEIS, MARIA LUCIA SILVA SANTO, requereu:_x000D_
 "Que seja instalado nos passeios públicos (calçadas) do Jardim Brisas do Monte, guias para cegos e pessoas de baixa visão (piso tátil)".</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1543/046-maria_lucia-ponto_de_onibus-rua_jacinto_minto.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1543/046-maria_lucia-ponto_de_onibus-rua_jacinto_minto.pdf</t>
   </si>
   <si>
     <t>A VEREADORA DESTA CASA DE LEIS, MARIA LUCIA SILVA SANTOS, requereu:_x000D_
 "Que seja instalado um ponto de ônibus na Rua Jacinto   Minto-Santa Amélia".</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1542/047-ver.scheila-parquinho_da_praca_sao_jose.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1542/047-ver.scheila-parquinho_da_praca_sao_jose.pdf</t>
   </si>
   <si>
     <t>A VEREADORA DESTA CASA DE LEIS, SCHEILA MORELI GUZZI, requereu:_x000D_
 "Junto a Prefeitura Municipal que seja instalado no Parquinho da Praça São José e também nos demais locais onde estão localizados, junto aos brinquedos adaptados placas de identificação de uso e destinação de público"</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1541/048-ver.anderleia-alteracoes_no_transito_de_ruas.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1541/048-ver.anderleia-alteracoes_no_transito_de_ruas.pdf</t>
   </si>
   <si>
     <t>A VEREADORA DESTA CASA DE LEIS, ANDERLEIA FABIANA DA COSTA, requereu:_x000D_
 "Que seja feito pelos setores competentes da administração municipal, um estudo para alterações no trânsito de ruas em que se localizam Estabelecimentos Públicos Municipais Escolares, tornando trechos de mão única, em distâncias consideráveis".</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1540/049-ver.anderleia-academia_de_saude-corrimao_na_rampa.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1540/049-ver.anderleia-academia_de_saude-corrimao_na_rampa.pdf</t>
   </si>
   <si>
     <t>A VEREADORA DESTA CASA DE LEIS, ANDERLEIA FABIANA DA COSTA, requereu:_x000D_
 "Que na chamada Academia da Saúde, espaço que está servindo atualmente para o atendimento de vítimas dos males do mosquito transmissor da Dengue, seja construído um corrimão na rampa que leva à porta de entrada".</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1539/050-ver.anderleia-iluminacao_publica_da_cidade.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1539/050-ver.anderleia-iluminacao_publica_da_cidade.pdf</t>
   </si>
   <si>
     <t>A VEREADORA DESTA CASA DE LEIS, ANDERLEIA FABIANA DA COSTA, requereu:_x000D_
 "Que o Serviço de Iluminação Pública da cidade, seja convidado a verificar a situação em que se encontra a iluminação da Praça Central dessa cidade".</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1538/051-rafael_paladine-tempo_de_servico-elevacal_1_nivel.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1538/051-rafael_paladine-tempo_de_servico-elevacal_1_nivel.pdf</t>
   </si>
   <si>
     <t>O SERVIDOR PÚBLICO DESTA CASA DE LEIS, RAFAEL PALADINE VIEIRA, requereu:_x000D_
 Elevação de nível por Tempo de Serviço, referente ao período de 01/03/2024 a 28/02/2025, conforme estabelecido na Lei Complementar 001/2011 do Plano de Cargos, Carreiras e Salários, Anexo V, art. 4º.</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1537/052-andre_mello-tempo_de_servico-elevacao_de_1_nivel.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1537/052-andre_mello-tempo_de_servico-elevacao_de_1_nivel.pdf</t>
   </si>
   <si>
     <t>A SERVIDORA PÚBLICA DESTA CASA DE LEIS, ANDRÉ LUIS DE MELLO requereu:_x000D_
 Elevação de nível por Tempo de Serviço, referente ao período de 01/03/2024 a 28/02/2025, conforme estabelecido na Lei Complementar 001/2011 do Plano de Cargos, Carreiras e Salários, Anexo V, art. 4º.</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1536/053-eliana_marioto-tempo_de_servico-elevacao_de_1_nivel.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1536/053-eliana_marioto-tempo_de_servico-elevacao_de_1_nivel.pdf</t>
   </si>
   <si>
     <t>A SERVIDORA PÚBLICA DESTA CASA DE LEIS, ELIANA BEATRIZ MARIOTO SANDOLI, requereu:_x000D_
 Elevação de nível por Tempo de Serviço, referente ao período de 01/03/2024 a 28/02/2025, conforme estabelecido na Lei Complementar 001/2011 do Plano de Cargos, Carreiras e Salários, Anexo V, art. 4º.</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1535/054-rosilene_cristina-tempo_de_servico-elevacao_de_1_nivel.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1535/054-rosilene_cristina-tempo_de_servico-elevacao_de_1_nivel.pdf</t>
   </si>
   <si>
     <t>A SERVIDORA PÚBLICA DESTA CASA DE LEIS, ROSILENE CRISTINA FERREIRA, requereu:_x000D_
 Elevação de nível por Tempo de Serviço, referente ao período de 01/03/2024 a 28/02/2025, conforme estabelecido na Lei Complementar 001/2011 do Plano de Cargos, Carreiras e Salários, Anexo V, art. 4º.</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1534/055-ver.scheila-instituir_o_transporte_circular.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1534/055-ver.scheila-instituir_o_transporte_circular.pdf</t>
   </si>
   <si>
     <t>A VEREADORA SCHEILA MORELI GUZZI requereu:_x000D_
 Junto a Prefeitura Municipal que seja instituído em Jaguapitã o transporte  circular.</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1569/56-2025-bancada_parlamentar-programa_itaipu.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1569/56-2025-bancada_parlamentar-programa_itaipu.pdf</t>
   </si>
   <si>
     <t>A BANCADA PARLAMENTAR(TODOS OS VEREADORES) requereram informações sobre a situação do Repasse 4111902/2023-Programa da Itaipu Mais que Energia e também da Verba destinada pelo Ministério Público para a Secretaria do Meio Ambiente.</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1588/057-2025-scheila-brinquedos-praca_sao_jose-desgastados.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1588/057-2025-scheila-brinquedos-praca_sao_jose-desgastados.pdf</t>
   </si>
   <si>
     <t>A vereadora Scheila Moreli Guzzi requereu junto a Prefeitura Municipal que seja feita uma revisão no Bebedouro instalado no Parquinho da Praça São José e também uma manutenção em todos os parquinhos da cidade principalmente no da Praça São José e também nos demais Parquinhos que necessitarem.</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1533/058-ver.maria_lucia-guarda_e_cameras_de_seguranca_na_rodoviaria.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1533/058-ver.maria_lucia-guarda_e_cameras_de_seguranca_na_rodoviaria.pdf</t>
   </si>
   <si>
     <t>A VEREADORA MARIA LUCIA SILVA SANTOS requereu:_x000D_
 "Que seja colocado um guarda e câmeras de segurança na RODOVIÁRIA.</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1532/059-rafael_paladine-curso_ceap-curitiba.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1532/059-rafael_paladine-curso_ceap-curitiba.pdf</t>
   </si>
   <si>
     <t>O SERVIDOR PÚBLICO RAFAEL PALADINE VIEIRA requereu:_x000D_
  Participar do masterclass "ASSESSOR JURÍDICO E PROCURADOR MUNICIPAL - CAPACITAÇÃO COMPLETA PARA ATUAÇÃO JURÍDICA NAS PREFEITURAS E CÂMARAS MUNICIPAIS', realizado nos dias 25 a 28 de março de 2025, pelo Centro de Estudos da Administração Pública - CEAP Brasil, em Curitiba, Estado do Paranà&gt;</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1531/060-ver.anderleia-instalar_no_hospital-aparerelho_refrigerador.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1531/060-ver.anderleia-instalar_no_hospital-aparerelho_refrigerador.pdf</t>
   </si>
   <si>
     <t>A VEREADORA ANDERLEIA FABIANA DA COSTA requereu:_x000D_
 "Que seja estudada pelo setor competente da área da Saúde a possibilidade de se instalar nos quartos do Hospital Municipal, aparelhos de ar refrigerados, em especial nos aposentos que ficam do lado que margeia a Avenida Bandeirantes".</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1466/062-ver.sxheila-alambrados_em_volta_dos_parquinhos.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1466/062-ver.sxheila-alambrados_em_volta_dos_parquinhos.pdf</t>
   </si>
   <si>
     <t>A VEREADORA SCHEILA MORELI GUZZI, REQUEREU AO EXECUTIVO:_x000D_
 "A Instalação de alambrados ou outro tipo de material em volta dos nos Parquinhos Municipais."</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1467/063-todos_vereadores-uniformes-hospital.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1467/063-todos_vereadores-uniformes-hospital.pdf</t>
   </si>
   <si>
     <t>TODOS OS VEREADORES DESTA CÂMARA MUNICIPAL DE JAGUAPITÃ REQUERERAM:_x000D_
 "A Implementação de um sistema de identificação como uniformes padronizados assim como crachás para os funcionários do Hospital Municipal"</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1468/064-ver.thanya-inf.servico_de_convivencia_dos_idosos.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1468/064-ver.thanya-inf.servico_de_convivencia_dos_idosos.pdf</t>
   </si>
   <si>
     <t>A VEREADORA THANYA REGINA MARIOTO CRUZ REQUEREU:_x000D_
 "Informações a respeito do Serviço de Convivência dos Idosos".</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1469/065-ver.anderleia-convocacao_do_setor__viacao.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1469/065-ver.anderleia-convocacao_do_setor__viacao.pdf</t>
   </si>
   <si>
     <t>A VEREADORA DESTA CASA DE LEIS, ANDERLEIA FABIANA DA COSTA, requereu:_x000D_
 "Que o Senhor Prefeito Municipal convoque o Setor Competente da Viação, para que seja feito estudo, sobre a possibilidade de marcação de vagas em todos os prédios escolares, para atender crianças e adultos portadores de PcD (Pessoas com Deficiência)".</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1470/066-ver.jivanildo-curso_ceap-curitiba.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1470/066-ver.jivanildo-curso_ceap-curitiba.pdf</t>
   </si>
   <si>
     <t>O VEREADOR JIVANILDO LIMA DA SILVA requereu:_x000D_
 Curso "OFICINA DE TÉCNICA LEGISLATIVA: O Passo a Passo para Criar Propostas Legislativas de Impacto", realizado nos dias 08, 09, 10 e 11 de abril, pelo Centro de Estudos da Administração Pública - CEAP, em Curitiba-PR.</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1471/067-a-ver.anderleia-instalacao_de_hidrantes.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1471/067-a-ver.anderleia-instalacao_de_hidrantes.pdf</t>
   </si>
   <si>
     <t>A VEREADORA ANDERLEIA FABIANA DA COSTA DESTA CASA DE LEIS requereu:_x000D_
 "Que seja verificada pelos setores competentes da Administração Municipal, a possibilidade de Instalação de Hidrantes, nos Estabelecimentos de Ensino do Município, em especial nas creches".</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1472/068-ver.anderleia-reforma_geral-rodoviaria.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1472/068-ver.anderleia-reforma_geral-rodoviaria.pdf</t>
   </si>
   <si>
     <t>A VEREADORA ANDERLEIA FABIANA DA COSTA requereu;_x000D_
 "Que seja feito um estudo detalhado para uma "Reforma Geral", na Rodoviária desta cidade. Deverá ser uma reforma que inclua da menor à maior necessidade".</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1473/069-ver.anderleia-refeitorio-ampliacao-newton_guimaraes.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1473/069-ver.anderleia-refeitorio-ampliacao-newton_guimaraes.pdf</t>
   </si>
   <si>
     <t>A VEREADORA ANDERLEIA FABIANA DA COSTA requereu:_x000D_
 "Que seja elaborado pela Secretaria competente, estudo das possibilidades de realizar ampliação no Refeitório da Escola Municipal "Professor Newton Guimarães" desta cidade, assim como na cozinha".</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1474/070-scheila-maria-jiva-escoamento_de_agua.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1474/070-scheila-maria-jiva-escoamento_de_agua.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES JIVANILDO LIMA DA SILVA, MARIA LÚCIA SILVA SANTOS E SCHEILA MORELI GUZZI requereram:_x000D_
 "Que seja verificado pelo setor competente uma forma de se resolver o problema de escoamento da água que desce do Jardim Bela para a Vila Operária''.</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1475/071-ver.abel_passos-escoamento_de_agua.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1475/071-ver.abel_passos-escoamento_de_agua.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABEL DE ABREU PASSOS requereu:_x000D_
 "Que seja estudado pelo setor competente uma forma de melhorar o escoamento da água que desce das ruas que fazem intersecção com a Rua Rio Grande do Sul".</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1570/072-lucia-scheila-rua_placido_de_castro.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1570/072-lucia-scheila-rua_placido_de_castro.pdf</t>
   </si>
   <si>
     <t>As vereadoras Maria Lúcia Silva Santos e Scheila Moreli Guzzi requereram que seja feita recapeamento asfáltico da Rua Plácido de Castro e demarcação de vaga preferenciais e faixa de pedestre em frente à Escola Paulo Freire.</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1476/074-ver.thanya-zeladores-estagiarios-ceia_rolim-diponibilidade.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1476/074-ver.thanya-zeladores-estagiarios-ceia_rolim-diponibilidade.pdf</t>
   </si>
   <si>
     <t>A VEREADORA THANYA REGINA MARIIOTO CRUZ requereu;_x000D_
 "Que seja disponibIlizado mais zeladoras e estagiários para o CMEI Ceia Rolim assim como os outros que necessitarem".</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1361/075-ver.thanya-proibir_de_estacionar_um_lado_na_rua_para.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1361/075-ver.thanya-proibir_de_estacionar_um_lado_na_rua_para.pdf</t>
   </si>
   <si>
     <t>A vereadora desta Casa de Leis, Thanya Regina Marioto Cruz fez a seguinte proposição:_x000D_
 "Que seja estudado a possibilidade de tornar proibido estacionar de um lado na rua Pará, o trecho entre as travessas da Rua Pernambuco e Rua Ceará".</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>O Vereador ABEL DE ABREU PASSOS, requereu:_x000D_
 "Que seja feita em tempo breve a manutenção no Bueiro localizado na Rua Cambé em frente ao nº 100, pois o mesmo se encontra entupido e com a tampa quebrada, o que em dias de chuva ocasiona uma série de transtornos a quem mora na localidade.</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1364/077-ver.maria-limpeza-praca-cmei_rita_de_cassia.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1364/077-ver.maria-limpeza-praca-cmei_rita_de_cassia.pdf</t>
   </si>
   <si>
     <t>A VEREADORA MARIA LÚCIA DA SILVA requereu:_x000D_
 "Que na Praça localizada próxima ao CMEI Rita de Cássia, em tempo breve uma manutenção e limpeza".</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1365/078-ver.maria-faixa_de_pedestre_rua_placido_de_castro.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1365/078-ver.maria-faixa_de_pedestre_rua_placido_de_castro.pdf</t>
   </si>
   <si>
     <t>A VEREADORA MARIA LÚCIA SANTOS requereu:_x000D_
 "Que seja instalada uma faixa de pedestres na rua Plácido de Castro em frente a Igreja Congregação Cristã de Jaguapitã".</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1366/079-ver.scheila-maria-contratacao_de_equipe_multidisciplinar.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1366/079-ver.scheila-maria-contratacao_de_equipe_multidisciplinar.pdf</t>
   </si>
   <si>
     <t>As vereadoras SCHEILA MORELI GUZZI E MARIA LÚCIA SANTOS SILVA requereram que seja contratada uma equipe multidisciplinar para um atendimento educacional de qualidade e promover o desenvolvimento integral dos alunos que apresentam dificuldades cognitivas ou comprometimento.</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>Jiva</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1367/080-inculir_calendario_municipal_de_eventos-semana_de_patria.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1367/080-inculir_calendario_municipal_de_eventos-semana_de_patria.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES JIVANILDO LIMA DA SILVA,  PAULO SERGIO TUZINI E ANDERLEIA FABIANA DA COSTA requereram que seja incluído no Calendário Municipal de Eventos durante a Semana da Pátria "O Dia Municipal do Antigomobilismo, 15/09 (tendo vínculo ao "Colecionismo", cultura essa que durante os dias festivos possam receber apoio do setor público.</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1368/081-deputado_paulo_gomes.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1368/081-deputado_paulo_gomes.pdf</t>
   </si>
   <si>
     <t>O DEPUTADO PAULO GOMES, Presidente da Comissão de Defesa do Consumidor requer Implementação do Procon municipal, como objetivo fomentar a política de defesa do consumidor, no nosso município fortalecendo assim o Sistema Estadual de Defesa do Consumidor do Paraná.</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1369/082-fernando-2a_pos-graduacao.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1369/082-fernando-2a_pos-graduacao.pdf</t>
   </si>
   <si>
     <t>O SERVIDOR PÚBLICO FERNANDO BIGOTTO RIBEIRO NA SUA 2ª PÓS-GRADUAÇÃO DE ADMINISTRAÇÃO PÚBLICA NA CÂMARA DE EDUCAÇÃO SUPERIOR DO CONSELHO NACIONAL DE EDUCAÇÃO, COM CARGA HORÁRIA DE 420 HS.</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1370/084-cachorros_nas_ruas-lei_federal_no_2140_de_2011.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1370/084-cachorros_nas_ruas-lei_federal_no_2140_de_2011.pdf</t>
   </si>
   <si>
     <t>A VEREADORA THANYA REGINA MARIOTO CRUZ REQUEREU ao grande número de cachorros que encontram-se pelas ruas, praças e espaços públicos, solicitou que seja estudado uma forma de regulamentar a Lei Federal nº 2.140, de 2011, que dispõe a obrigatoriedade do uso de focinheiras em cachorros de raças consideradas perigosas assim como os de grande porte, e também a proibição de sua presença nas ruas sem acompanhamento de responsável que seja capaz de conte-los, apontando o órgão que fará a fiscalização.</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1371/085-ver.scheila-assessoria_pedagogica_nas_escolas_e_cmeis.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1371/085-ver.scheila-assessoria_pedagogica_nas_escolas_e_cmeis.pdf</t>
   </si>
   <si>
     <t>A VEREADORA SCHEILA MORELI GUZZI requereu que seja estendida a assessoria pedagógica da Secretaria da Educação para as Escolas e CMEIs Municipais, para melhorar o atendimento dos alunos com necessidades especiais.</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>O SERVIDOR PÚBLICO DESTA CASA DE LEIS FERNANDO BIGOTTO RIBEIRO requereu Progressão devido sua 3ª Pós-Graduação em Contabilidade Pública e Lei de Responsabilidade Fiscal com carga horária de 420 horas da Câmara de Educação Superior do Conselho Nacional de Educação.</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1373/087-ver.scheila-reforma_biblioteca_cidada.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1373/087-ver.scheila-reforma_biblioteca_cidada.pdf</t>
   </si>
   <si>
     <t>A VEREADORA SCHEILA MORELI GUZZI requer junto a Prefeitura Municipal que seja estudada a possibilidade de fazer uma reforma completa na Biblioteca Cidadã e também a aquisição de novos equipamentos como computadores e data show para o local.</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1374/088-ver.scheila-jivanildo-cessao-imovel_p_policia_militar.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1374/088-ver.scheila-jivanildo-cessao-imovel_p_policia_militar.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES SCHEILA MORELI GUZZI E JIVANILDO LIMA DA SILVA requereram junto a Prefeitura Municipal a cessão de um imóvel para a Polícia Militar que seja maior do que o disponível hoje.</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1375/089-ver.scheila-construir_quadra_esportiva_no_newton_guimaraes.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1375/089-ver.scheila-construir_quadra_esportiva_no_newton_guimaraes.pdf</t>
   </si>
   <si>
     <t>A VEREADORA SCHEILA MORELI GUZZI requereu junto a Prefeitura Municipal que seja construído na quadra esportiva da Escola Municipal Prof. Newton Guimarães uma arquibancada.</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1376/090-ver.maria-scheila-marco_de_entrada.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1376/090-ver.maria-scheila-marco_de_entrada.pdf</t>
   </si>
   <si>
     <t>AS VEREADORAS MARIA LÚCIA SILVA SANTOS E SCHEILA MORELI GUZZI requereram que em todas as entradas do município seja instalado um marco de Entrada.</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1378/091-ver.jose-data_showetc-centro_agropecuario.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1378/091-ver.jose-data_showetc-centro_agropecuario.pdf</t>
   </si>
   <si>
     <t>O VEREADOR JOSÉ ROBERTO BOTELHO requereu junto a Administração Pública a aquisição de data show, telão, microfones e caixa de som para o Centro Agropecuário.</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1377/092-nomear_a_ubs_do_jd._oliveira_e_dr._manoel_martin.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1377/092-nomear_a_ubs_do_jd._oliveira_e_dr._manoel_martin.pdf</t>
   </si>
   <si>
     <t>A VEREADORA MARIA LÚCIA SILVA SANTOS requereu que a UBS que será construída no Jardim Oliveira seja Nominada por "Dr. Manoel Martin" como forma de Homenagem a esse Médico que tanto se dedicou a nosso município.</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1379/093-ver.maria-anderleia-scheila-thanya-violencia_domestica.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1379/093-ver.maria-anderleia-scheila-thanya-violencia_domestica.pdf</t>
   </si>
   <si>
     <t>AS VEREADORAS MARIA LÚCIA SILVA SANTOS, SCHEILA MORELI GUZZI E THANYA REGINA MARIOTO CRUZ E ANDERLEIA FABIANA DA COSTA requereram que seja instalado a divulgação das formas de denúncia de violência doméstica e também seja feito campanhas de conscientização.</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1380/094-ver.scheila-maria-jose-rua_zacarias_marcelino.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1380/094-ver.scheila-maria-jose-rua_zacarias_marcelino.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES SCHEILA MORELI GUZZI E MARIA LÚCIA SILVA SANTOS E JOSÉ ROBERTO BOTELHO requereram junto a Prefeitura Municipal que na Rua Zacarias Marcelino no trecho em frente ao CMEI Ivone Damasceno seja transformado em mão única.</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1381/095-ver.scheila-maria-jose-cmei_cida_nascimento.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1381/095-ver.scheila-maria-jose-cmei_cida_nascimento.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES SCHEILA MORELI GUZZI E MARIA LÚCIA SILVA SANTOS E JOSÉ ROBERTO requereram junto a Prefeitura Municipal que no CMEI CIDA NASCIMENTO seja instalado nas salas de aula um solário, que seja feita uma reforma e ampliação da cozinha e dispensa, reforma nos banheiros instalando trocadores para os bebes, e construção de uma sala de reunião de pais e profissionais.</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>THANYA REGINA MARIOTO CRUZ</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1382/096-extincao_do_ensino_integral_na_rede_de_ensino.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1382/096-extincao_do_ensino_integral_na_rede_de_ensino.pdf</t>
   </si>
   <si>
     <t>A VEREADORA THANYA REGINA MARIOTO CRUZ requereu que seja apresentada informações sobre "O Porque que foi extinto o ensino integral da Rede de Ensino Municipal".</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1383/097-ver.thanya-denuncias_de_tres_funcionarios.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1383/097-ver.thanya-denuncias_de_tres_funcionarios.pdf</t>
   </si>
   <si>
     <t>A VEREADORA THANYA REGINA MARIOTO CRUZ requereu que seja informado a essa Casa de Leis em qual função os funcionários terceirizados Pablo Santos Rosa, Vitor Manoel do Nascimento Rosa e Teresa Cristina da Rocha Santos foram contratados e também que seja apontado com qual recurso foram pagos desde o primeiro dia de contratação.</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1384/098-vereadores-implementar_procon_em_jaguapita.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1384/098-vereadores-implementar_procon_em_jaguapita.pdf</t>
   </si>
   <si>
     <t>TODOS OS VEREADORES(BANCADA PARLAMENTAR) REQUERERAM desta Casa de Leis(JAGUAPITÃ-PR) a implementação do Procon do Município de Jaguapitã, Estado do Paraná.</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1385/099-ver.jose-fixcalizacao_em_terrenos_baldios.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1385/099-ver.jose-fixcalizacao_em_terrenos_baldios.pdf</t>
   </si>
   <si>
     <t>O VEREADOR JOSÉ ROBERTO requereu junto a Administração Pública que seja feita uma fiscalização mais efetiva referente a limpeza de terrenos baldios.</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1386/100-iluminacao_publica-jd._primavera.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1386/100-iluminacao_publica-jd._primavera.pdf</t>
   </si>
   <si>
     <t>A VEREADORA MARIA LÚCIA SILVA SANTOS requereu que seja analisado pelo setor competente da Prefeitura junto com a empresa responsável uma forma de melhorar a Iluminação pública das ruas localizadas no Jardim Primavera.</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1387/101-ver.maria-residencial_oliveira_seja_construido_uma_cmei.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1387/101-ver.maria-residencial_oliveira_seja_construido_uma_cmei.pdf</t>
   </si>
   <si>
     <t>A VEREADORA MARIA LÚCIA SILVA SANTOS requereu que no Residencial Oliveira seja construído uma CMEI-Centro Municipal de Educação Infantil.</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1388/102-implementar_a_guarda_municipal.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1388/102-implementar_a_guarda_municipal.pdf</t>
   </si>
   <si>
     <t>AS VEREADORAS MARIA LÚCIA SILVA SANTOS E SCHEILA MORELI GUZZI requereram:_x000D_
 "Que seja implementado em nosso município a Guarda Municipal'.</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1389/103-fernando_bigotto-tempo_de_servico-elevacao_de_nivel.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1389/103-fernando_bigotto-tempo_de_servico-elevacao_de_nivel.pdf</t>
   </si>
   <si>
     <t>O servidor público desta Casa de Leis, FERNANDO BIGOTTO RIBEIRO requereu junto a esta Casa de Leis elevação de um nível salarial a que tem direito por Tempo de Serviço, conforme estabelecido na Lei Complementar 001/2011 do Plano de Cargos, Carreiras e Salários, Anexo V, art 4º.</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>Anderleia</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1390/104-ver.juvaldi-anderleia-sinalizacao_de_ponto_de_onibus_2.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1390/104-ver.juvaldi-anderleia-sinalizacao_de_ponto_de_onibus_2.pdf</t>
   </si>
   <si>
     <t>A VEREADORA ANDERLEIA FABIANA DA COSTA requereu:_x000D_
 "Que seja feito pela Secretaria do Planejamento um Projeto de Revitalização da Av. Paraná, partindo da Rua Ceará até a rotatória na saída pra Guaraci, contemplando recape asfáltico, substituir valetas por tubulação de drenagem, ciclo faixa e calçadas de paver".</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1391/105-ver.juvaldi-anderleia-sinalizacao_de_ponto_de_onibus_1.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1391/105-ver.juvaldi-anderleia-sinalizacao_de_ponto_de_onibus_1.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES que os pontos e ônibus, localizados na Av. Paraná, um em frente a Borracharia do Valter e outro em frente a Casa de Maria, seja feita uma sinalização eficiente para fácil identificação dos mesmos.</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1392/106-ver.thanya-veiculos_p_buscar_idosos_no_dia_do_bingo.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1392/106-ver.thanya-veiculos_p_buscar_idosos_no_dia_do_bingo.pdf</t>
   </si>
   <si>
     <t>A VEREADORA THANYA REGINA MARIOTO CRUZ requereu:_x000D_
 "Que seja disponibilizado um veículo para buscar os usuários do Serviço de Convivência e Fortalecimento de Vínculos da Pessoa Idosa Viver Bem nos dias do Bingo".</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1393/107-ivan_takemoto-80_hs_de_curso.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1393/107-ivan_takemoto-80_hs_de_curso.pdf</t>
   </si>
   <si>
     <t>O SERVIDOR PÚBLICO IVAN TAKEMOTO, Técnico de Informática requereu Progressão do Planno de Cargos, Carreira e Vencimentos, devido concluir exatamente 80 hs de curso realizado.</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1394/108-ver.anderleia-elaboracao_de_um_anteprojeto_de_lei-fibromialgia.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1394/108-ver.anderleia-elaboracao_de_um_anteprojeto_de_lei-fibromialgia.pdf</t>
   </si>
   <si>
     <t>A VEREADORA ANDERLEIA FABIANA DA COSTA requereu:_x000D_
 "Que seja elaborado pelo Poder Executivo, um Anteprojeto de Lei, para a área de saúde, estabelecendo algumas melhorias aos doentes portadores de FIBROMIALGIA (dor generalizada e crônica).</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1395/109-ver.scheila-maria-rua_pernambuco_e_estreita.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1395/109-ver.scheila-maria-rua_pernambuco_e_estreita.pdf</t>
   </si>
   <si>
     <t>AS VEREADORAS SCHEILA MORELI GUZZI E MARIA LÚCIA SILVA SANTOS requereram junto a Prefeitura Municipal que na Rua Pernambuco no trecho que vai de intersecção com a Av. Minas Gerais até a intersecção com a Av. São Paulo torne o estacionamento proibido em um dos lados da rua e faça uma boa sinalização de trânsito.</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1396/110-ver.scheila-maria-iluminacao_na_veila_atras_do_clube_jatec.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1396/110-ver.scheila-maria-iluminacao_na_veila_atras_do_clube_jatec.pdf</t>
   </si>
   <si>
     <t>AS VEREADORAS SCHEILA MORELI GUZZI E MARIA LÚCIA SILVA SANTOS requereram junto a Prefeitura Municipal que na Viela localizada atrás no Clube Jatec, entre as ruas Cuiabá e Maringá seja instalado Iluminação pública onde constata diversas reclamações de moradores da referente localidade.</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1397/111-ver.thanya-disponibilizar_piscina_aos_idosos-servico_de_convivencia.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1397/111-ver.thanya-disponibilizar_piscina_aos_idosos-servico_de_convivencia.pdf</t>
   </si>
   <si>
     <t>A VEREADORA THANYA REGINA MARIOTO CRUZ requereu;_x000D_
 "Que seja disponibilizado um local com piscina para atividades dos usuários do Serviço de Convivência  de Pessoa Idosa".</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1398/112-criar_um_projeto_de_lei-remocao_de_veiculos_abandonados.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1398/112-criar_um_projeto_de_lei-remocao_de_veiculos_abandonados.pdf</t>
   </si>
   <si>
     <t>O VEREADOR JIVANILDO LIMA DA SILVA POPULAR(JIVA) requereu:_x000D_
 "Que o Executivo crie um Projeto de Lei regulamentando a remoção de veículos abandonados nas vias e logradouros púbicos do Município. O qual em 2025</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1399/113-ver.maria-instalar_na_vila_operaria_uma_academia_de_saude.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1399/113-ver.maria-instalar_na_vila_operaria_uma_academia_de_saude.pdf</t>
   </si>
   <si>
     <t>A VEREADORA MARIA LÚCIA SILVA SANTOS requereu:_x000D_
 "Que seja instalado na Vila Operária uma "Academia de saúde".</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1400/114-ver.thanya-para_contratar_medico__obstreta_para_gestantes.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1400/114-ver.thanya-para_contratar_medico__obstreta_para_gestantes.pdf</t>
   </si>
   <si>
     <t>A VEREADORA THANYA REGINA MARIOTO CRUZ  requereu:_x000D_
 "Que seja contratado um médico obstetra para atendimento das gestantes de nosso município.</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1401/115-ver.jivanildo-cobertura_na_lateral_do_estadio_maguila.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1401/115-ver.jivanildo-cobertura_na_lateral_do_estadio_maguila.pdf</t>
   </si>
   <si>
     <t>O VEREADOR JIVANILDO LIMA DA SILVA POPULAR (JIVA) requereu junto ao Executivo:_x000D_
 "Que seja implementado no Estádio Maguila uma cobertura na lateral, onde é colocado nos dias de evento as Barracas de Entidades locais".</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1402/116-ver.jivanildo-estadio_municipal-construir_imprensa_tres_cabines.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1402/116-ver.jivanildo-estadio_municipal-construir_imprensa_tres_cabines.pdf</t>
   </si>
   <si>
     <t>O VEREADOR JIVANILDO LIMA DA SILVA (JIVA) requereu:_x000D_
 "Que seja construído no Estádio Municipal um espaço para a imprensa com três cabines para transmissão esportiva".</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1403/117-ver.thanya-protetor_solar_e_repelente_servidores_que_trabalham_nas_ruas.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1403/117-ver.thanya-protetor_solar_e_repelente_servidores_que_trabalham_nas_ruas.pdf</t>
   </si>
   <si>
     <t>A VEREADORA THANYA REGINA MARIOTO CRUZ requereu:_x000D_
 "Que seja fornecido aos servidores municipais que trabalham em nossas ruas e estradas protetor solar e repelente.</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1404/118-ver.maria-scheila-fiscalizacao_da_calcada_em_volta_do_jatec.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1404/118-ver.maria-scheila-fiscalizacao_da_calcada_em_volta_do_jatec.pdf</t>
   </si>
   <si>
     <t>AS VEREADORAS MARIA LÚCIA SILVA SANTOS E SCHEILA MORELI GUZZI requereram:_x000D_
 "Que seja identificado o responsável pela limpeza e manutenção da calçada em volta do Jatec na Rua Cuiabá e rua Maringá e intensificada a fiscalização no local".</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1405/119-ver.maria-scheila-iluminacao_no_patio_der-locallizado_na_av._sao_paulo.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1405/119-ver.maria-scheila-iluminacao_no_patio_der-locallizado_na_av._sao_paulo.pdf</t>
   </si>
   <si>
     <t>AS VEREADORAS MARIA LÚCIA SILVA SANTOS E SCHEILA MORELI GUZZI requereram:_x000D_
 'Que seja melhorada a Iluminação no pátio do DER localizado na Av. São Paulo".</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1406/120-fernando_b_ribeiro-80_hs_curso_realizado.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1406/120-fernando_b_ribeiro-80_hs_curso_realizado.pdf</t>
   </si>
   <si>
     <t>O SERVIDOR PÚBLICO FERNANDO BIGOTTO RIBEIRO requereu Progressão por 80 horas , sendo realizados 108 horas de cursos realizados do Plano de Cargos, Carreira e Vencimentos, devido ter concluído cursos de aperfeiçoamento, treinamento, atualização, extensão ou capacitação de acordo com o cargo ocupado.</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1407/121-vereadores-projeto_de_reciclagem_nas_escolas.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1407/121-vereadores-projeto_de_reciclagem_nas_escolas.pdf</t>
   </si>
   <si>
     <t>TODOS OS VEREADORES (BANCADA PARLAMENTAR)requereram:_x000D_
 "A Implementação do Projeto de Reciclagem nas Escolas Municipais.</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1408/122-ver.anderleia-transformar_a_rua_em_viela_atras_do_clube_jatec.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1408/122-ver.anderleia-transformar_a_rua_em_viela_atras_do_clube_jatec.pdf</t>
   </si>
   <si>
     <t>A VEREADORA ANDERLEIA FABIANA DA COSTA requereu_x000D_
 "Que seja estudado pelo setor competente a possibilidade de transformar em uma rua a Viela existente atrás do Clube Jatec, entre as ruas Cuiabá e Maringá.</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1409/123-ver.anderleia-jose-sxheila-parquinho-praca_central.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1409/123-ver.anderleia-jose-sxheila-parquinho-praca_central.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES ANDERLEIA FABIANA DA COSTA, JOSÉ ROBERTO BOTELHO E SCHEILA MORELI GUZZI requereram;_x000D_
 "Que seja feito uma reforma geral no parquinho da Praça Central e também a contratação de uma pessoa para ficar responsável pelo mesmo".</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1410/124-ver.maria-scheila-campinho_na_vila_operaria.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1410/124-ver.maria-scheila-campinho_na_vila_operaria.pdf</t>
   </si>
   <si>
     <t>AS VEREADORAS MARIA LÚCIA SILVA SANTOS E SCHEILA MORELI GUZZI requereram:_x000D_
 "Que seja construído um Campinho na Vila Operária".</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1477/125-ver.maria-scheila-quebra-molas.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1477/125-ver.maria-scheila-quebra-molas.pdf</t>
   </si>
   <si>
     <t>AS VEREADORAS MARIA LÚCIA SILVA SANTOS E SCHEILA MORELI GUZZI requereram:_x000D_
 "Que seja construído um quebra-molas na Rua Angelina B. Marioto próximo a casa de número 13 no Conjunto Francisco Consalter".</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1411/126-giovana-2a_pos-graduacao.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1411/126-giovana-2a_pos-graduacao.pdf</t>
   </si>
   <si>
     <t>GIOVANA CECÍLIA ALVES DA SILVA requereu Progressão de acordo com o cargo, Plano de Cargos, Carreira e Vencimentos na sua 2ª Pós-Graduação em DIREITO PENAL E PROCESSUAL PENAL - 750 HS da Câmara de Educação Superior do Conselho Nacional de Educação._x000D_
 _x000D_
 NEGADO CONFORME O OFÍCIO Nº 243/2025.</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1412/127-giovana-_3a_pos-graduacao.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1412/127-giovana-_3a_pos-graduacao.pdf</t>
   </si>
   <si>
     <t>A SERVIDORA PÚBLICA DESTA CASA DE LEIS requereu Progressão de acordo com o Plano de Cargos, Carreira e Vencimentos devido constar a conclusão de curso de 3ª Pós-Graduação em DIREITO PENAL - 750 HS da Câmara de Educação Superior do Conselho Nacional de Educação._x000D_
 _x000D_
 NEGADO CONFORME O OFÍCIO Nº 245/2025.</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1413/128-alguns_vereadores-dificuldade_no_transito_da_rua_rolandia.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1413/128-alguns_vereadores-dificuldade_no_transito_da_rua_rolandia.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES ABEL DE ABREU PASSOS, JIVANILDO LIMA DA SILVA(JIVA), JOSÉ ROBERTO BOTELHO E THANYA REGINA MARIOTO CRUZ requereram:_x000D_
 "Que a Rua Rolândia seja alterada para mão única do sentido da Av. Manoel Ribas para o Conjunto Canaã, e na Praça ali localizada seja feita uma revitalização, reforma nos brinquedos, poda nas árvores, melhoria na Iluminação Pública em todo o entorno".</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1414/129-jiva-scheila-programa_saude_na_escolapse0.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1414/129-jiva-scheila-programa_saude_na_escolapse0.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES JIVANILDO LIMA DA SILVA (JIVA) E SCHEILA MORELI GUZZI requereram:_x000D_
 As seguintes informações: Como está sendo desenvolvido o Programa Saúde na Escola em especial como está o cuidado com a acuidade visual das crianças e qual a programação das ações do PSE.</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1415/130-ivan_takemoto-negado_4a_pos-graduacao.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1415/130-ivan_takemoto-negado_4a_pos-graduacao.pdf</t>
   </si>
   <si>
     <t>IVAN TAKEMOTO, Técnico de Informática pela sua 4ª Pós-Graduação em MBA EM GESTÃO PÚBLICA E INOVAÇÃO - 360 HS do Conselho Nacional de Educação.</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1416/131-andre_mello-curso_tce-pr_em_maringa-pr.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1416/131-andre_mello-curso_tce-pr_em_maringa-pr.pdf</t>
   </si>
   <si>
     <t>O SERVIDOR PÚBLICO DESTA CASA DE LEIS, ANDRÉ LUIS DE MELLO requereu autorização para participar do curso LEGISLATIVO MUNICIPAL, Preparação para o Novo Ciclo TCE´PR, realizado nos dias 05 e 06 de junho, pelo Tribunal de Contas do Estado do Paraná, em Maringá-Pr.</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1417/132-rafael_paladine--curso_tce-pr_em_maringa-pr.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1417/132-rafael_paladine--curso_tce-pr_em_maringa-pr.pdf</t>
   </si>
   <si>
     <t>O SERVIDOR PÚBLICO RAFAEL PALADINE VIEIRA requereu autorização para participar do curso LEGISLATIVO MUNICIPAL, Preparação para o Novo Ciclo TCE´PR, realizado nos dias 05 e 06 de junho, pelo Tribunal de Contas do Estado do Paraná, em Maringá-Pr.</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1418/133-ver.scheila-quebra-molas.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1418/133-ver.scheila-quebra-molas.pdf</t>
   </si>
   <si>
     <t>A VEREADORA SCHEILA MORELI GUZZI requereu junto  a Prefeitura Municipal que seja construído um quebra-molas na Rua Ermelindo Augusto nas proximidades da casa nº 341, no Jardim Bela.</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1419/134-alguns_vere.contratar_profissionais_de_psicologia.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1419/134-alguns_vere.contratar_profissionais_de_psicologia.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES JOSÉ ROBERTO BOTELHO, SCHEILA MORELI GUZZI E MARIA LÚCIA SILVA SANTOS requereram:_x000D_
 "Junto a Prefeitura Municipal que seja contratado profissionais de Psicologia para atender a demanda das escolas municipais.</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1420/135-alguns_ver.-banheiro-calcada-reforma-newton_guimaraes.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1420/135-alguns_ver.-banheiro-calcada-reforma-newton_guimaraes.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES JOSÉ ROBERTO BOTELHO, SCHEILA MORELI GUZZI E MARIA LÚCIA SILVA SANTOS requereram junto a Prefeitura Municipal que seja feito uma reforma no banheiro de uso dos profissionais da Escola Municipal Prof. Newton Guimarães e se possível a construção de mais banheiros para esse fim, pedimos também uma reforma na calçada da entrada do portão lateral.</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1421/136-alguns_ver.-asfaltar_final_da_rua_janina_de_oliveira.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1421/136-alguns_ver.-asfaltar_final_da_rua_janina_de_oliveira.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES JOSÉ ROBERTO BOTELHO, SCHEILA MORELI GUZZI E MARIA LÚCIA SILVA SANTOS requereram junto a Prefeitura Municipal que no final da Rua Janina de Oliveira próximo a casa 45 seja asfaltado.</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1422/137-maria-scheila-reforma_geral-salao_comunitario_da_vila_rural.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1422/137-maria-scheila-reforma_geral-salao_comunitario_da_vila_rural.pdf</t>
   </si>
   <si>
     <t>AS VEREADORAS MARIA LÚCIA SILVA SANTOS E SCHEILA MORELI GUZZI requereram que seja feito uma reforma geral no Salão Comunitário da Vila Rural.</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1423/138-ver.scheila-lista_de_espera_por_vagas_em_creche.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1423/138-ver.scheila-lista_de_espera_por_vagas_em_creche.pdf</t>
   </si>
   <si>
     <t>A VEREADORA SCHEILA MORELI GUZZI requereu junto a Prefeitura Municipal que torne pública a lista de espera por vagas em creche, divulgando nas redes sociais da Prefeitura e Secretaria Municipal de Educação (Site da Prefeitura, Instagram, Facebook do SEMEC) e que essa relação seja atualizada regularmente e que nela também conste data do contato com as famílias bem como o termo de desistência caso a família dispense a vaga.</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1587/139-2025-scheila-cacamba_funeraria.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1587/139-2025-scheila-cacamba_funeraria.pdf</t>
   </si>
   <si>
     <t>A vereadora Scheila Moreli Guzzi requereu junto a Prefeitura Municipal que seja adquirida uma caçamba funerária para uso exclusivo no cemitério municipal.</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1424/140-alguns_ver.-sala_especializada-autismo.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1424/140-alguns_ver.-sala_especializada-autismo.pdf</t>
   </si>
   <si>
     <t>AS VEREADORAS SCHEILA MORELI GUZZI, MARIA LÚCIA SILVA SANTOS E JOSÉ ROBERTO BOTELHO requereram:_x000D_
 "Que seja criado em nosso Município uma sala para atendimento especializado a crianças com o transtorno em espectro autista.</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1425/141-ver.thanya-adquirir_novas_camisolas_para_o_hospital_municipal.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1425/141-ver.thanya-adquirir_novas_camisolas_para_o_hospital_municipal.pdf</t>
   </si>
   <si>
     <t>A VEREADORA THANYA REGINA MARIOTO CRUZ requereu:_x000D_
 "Que a Prefeitura Municipal de Jaguapitã através da Secretaria de Saúde adquira novas camisolas hospitalares para o Hospital Municipal.</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1586/142-2025-thanya-cmei_jd_oliveira_seja_nominado_de_...amaral_zacardi.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1586/142-2025-thanya-cmei_jd_oliveira_seja_nominado_de_...amaral_zacardi.pdf</t>
   </si>
   <si>
     <t>A vereadora Thanya Regina Marioto Cruz requereu que o CMEI que será construído no Jardim Oliveira seja nominado de CMEI Professor José do Amaral Zacardi.</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1426/143-ver.scheila-maria-terreno_no_der.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1426/143-ver.scheila-maria-terreno_no_der.pdf</t>
   </si>
   <si>
     <t>AS VEREADORAS SCHEILA MORELI GUZZI E MARIA LÚCIA SILVA SANTOS requereram:_x000D_
 "Que seja verificada pelo setor competente a possibilidade de se fazer uma reforma geral nas dependências do Terreno do DER de uso da Prefeitura localizado na Avenida São Paulo.</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1427/144-ivan_takemoto-pos-especalizacao_em_gestao_estrategica_da_ti.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1427/144-ivan_takemoto-pos-especalizacao_em_gestao_estrategica_da_ti.pdf</t>
   </si>
   <si>
     <t>O SERVIDOR PÚBLICO IVAN TAKEMOTO, IVAN TAKEMOTO requer Progressão do seu cargo de acordo com a Lei Complementar nº 001/2011, do Plano de Cargos, Carreira e Vencimentos, devido concluir sua Pós-Graduação de "Especialização em Gestão Estratégica em TI - 360 hs, do Conselho Nacional de Educação.</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1428/145-fernando-4apos_em_mba_gestao_publica.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1428/145-fernando-4apos_em_mba_gestao_publica.pdf</t>
   </si>
   <si>
     <t>O SERVIDOR PÚBLICO FERNANDO BIGOTTO RIBEIRO requereu Progressão do seu cargo com a Lei Complementar nº 001/2011, do Plano de Cargos, Carreira e Vencimentos devido constar Pós-Graduação em MBA GESTÃO PÚBLICA, com carga horária de 360 horas, da Câmara de Educação Superior do Conselho Nacional de Educação.</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1429/146-ivan_takemoto-_pos-especializacao_em_seguranca_da_informacao.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1429/146-ivan_takemoto-_pos-especializacao_em_seguranca_da_informacao.pdf</t>
   </si>
   <si>
     <t>O SERVIDOR PÚBLICO IVAN TAKEMOTO, TÉCNICO EM INFORMÁTICA, requereu Progressão do seu cargo com a Lei Complementar nº 001/2011, do Plano de Cargos, Carreira e Vencimentos, devido constar a conclusão de curso de Pós-Graduação "Especialização em Segurança da Informação - 360 hs, do Conselho Nacional de Educação.</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1430/147-fernando-pos-_em_mba_pericia_contabil.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1430/147-fernando-pos-_em_mba_pericia_contabil.pdf</t>
   </si>
   <si>
     <t>O SERVIDOR PÚBLICO FERNANDO BIGOTTO RIBEIRO requereu Progressão do seu cargo com a Lei Complementar nº 001/2011, do Plano de Cargos, Carreira e Vencimentos, devido constar a conclusão de curso de Pós-Graduação em MBA PERÍCIA CONTÁBIL, com carga horária de 360 hs, da Câmara de Educação Superior do Conselho Nacional de Educação.</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1478/148-ver.abel-viveiro_municipal.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1478/148-ver.abel-viveiro_municipal.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABEL DE ABREU PASSOS requereu:_x000D_
 "Que seja feito uma revitalização no Viveiro Municipal com melhorias na quantidade de mudas e a contratação de um funcionário responsável".</t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1571/149-2025-lucia-scheila-jose-residencial_bela.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1571/149-2025-lucia-scheila-jose-residencial_bela.pdf</t>
   </si>
   <si>
     <t>Os vereadores Maria Lúcia Silva Santos, Scheila Moreli Guzzi e José Roberto Botelho requereram que seja instalado um bebedouro, cobertura para arquibancada, iluminação e nova grama sintética em todos os Campinhos do município e no Campinho no Residencial Bela também seja cercado com tela a quadra de areia.</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1431/150-luis-sagu-pedido-documentacao_p_aposentadoria.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1431/150-luis-sagu-pedido-documentacao_p_aposentadoria.pdf</t>
   </si>
   <si>
     <t>LUIZ AUGUSTO VIEIRA, ex-Vereador do Município de Jaguapitã-Pr, requereu a documentação de Contagem de Tempo de Vereança, no período de 1993 a 1996, para fins de aposentadoria.</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1432/151-ver.thanya-arquivado.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1432/151-ver.thanya-arquivado.pdf</t>
   </si>
   <si>
     <t>A VEREADORA THANYA REGINA MARIOTO CRUZ requereu:_x000D_
 "Que a ponte da Água São José seja reformada'_x000D_
 ***OBS: O REFERIDO REQUERIMENTO FOI ARQUIVADO NO DIA 17/06/2025 PELA REQUERENTE.</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1433/152-miliane_barbosa-curso_tcepr-londrina.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1433/152-miliane_barbosa-curso_tcepr-londrina.pdf</t>
   </si>
   <si>
     <t>A PROCURADORA JURÍDICA MILIANE DE MELO BARBOSA REQUEREU:_x000D_
 Participar do curso "Oficina de Planejamento Orçamentário Plano Plurianual (PPA)" realizado no dia 25 de junho, pela Escola de Gestão Pública (EGP) E Tribunal de Contas do Estado do Paraná (TCE/PR) em Londrina.</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1434/153-liria_golfetto-curso_tcepr-londrina.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1434/153-liria_golfetto-curso_tcepr-londrina.pdf</t>
   </si>
   <si>
     <t>LIRIA HELENA GOLFETTO REQUEREU:_x000D_
 Participar do curso "Oficina de Planejamento Orçamentário Plano Plurianual (PPA)" realizado no dia 25 de junho, pela Escola de Gestão Pública (EGP) E Tribunal de Contas do Estado do Paraná (TCE/PR) em Londrina.</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1435/154-andre_mello-curso_tcepr-londrina.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1435/154-andre_mello-curso_tcepr-londrina.pdf</t>
   </si>
   <si>
     <t>ANDRÉ LUIS DE MELLO REQUEREU:_x000D_
 Participar do curso "Oficina de Planejamento Orçamentário Plano Plurianual (PPA)" realizado no dia 25 de junho, pela Escola de Gestão Pública (EGP) E Tribunal de Contas do Estado do Paraná (TCE/PR) em Londrina.</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1436/155-miliane_de_melo_barbosa-curso_em_curitiba-pr.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1436/155-miliane_de_melo_barbosa-curso_em_curitiba-pr.pdf</t>
   </si>
   <si>
     <t>A PROCURADORA JURÍDICA MILIANE DE MELO BARBOSA REQUEREU:_x000D_
 Participar do curso "Técnica e Processo Legislativo", realizado no dia 03 de julho, pela Escola do Legislativo - Assembleia Legislativa, em Curitiba-PR.</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1437/156-liria_golfetto-curso_em_curitiba-pr.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1437/156-liria_golfetto-curso_em_curitiba-pr.pdf</t>
   </si>
   <si>
     <t>A DIRETORA DE SECRETARIA LIRIA HELENA GOLFETTO requereu_x000D_
 Participar do curso Técnica e Processo Legislativo, realizado no dia 03 de julho, pela Escola do Legislativo - Assembleia Legislativa, em Curitiba-PR.</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1438/157-andre_mello-curso_em_curitiba-pr.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1438/157-andre_mello-curso_em_curitiba-pr.pdf</t>
   </si>
   <si>
     <t>ANDRÉ LUIS DE MELLO SERVIDOR PÚBLICO requereu:_x000D_
 requereu_x000D_
 Participar do curso Técnica e Processo Legislativo, realizado no dia 03 de julho, pela Escola do Legislativo - Assembleia Legislativa, em Curitiba-PR.</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1439/158-giovana-40_hs_de_curso_realizado.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1439/158-giovana-40_hs_de_curso_realizado.pdf</t>
   </si>
   <si>
     <t>A SERVIDORA PÚBLICA DESTA CASA DE LEIS GIOVANA CECÍLIA ALVES DA SILVA requereu Progressão do cargo de acordo com a Lei Complementar nº 001/2011, anexo V, art. 5º, g, Parágrafo único. Cumprindo assim 40hrs de curso realizado.</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1440/159-rafael_paladine-curso_na_ass.legislativa--curitiba.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1440/159-rafael_paladine-curso_na_ass.legislativa--curitiba.pdf</t>
   </si>
   <si>
     <t>RAFAEL PALADINE VIEIRA SERVIDOR PÚBLICO requereu: _x000D_
 Participar do curso Técnica e Processo Legislativo, realizado no dia 03 de julho, pela Escola do Legislativo - Assembleia Legislativa, em Curitiba-PR.</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1441/160-alguns_ver.-tapa_buracos.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1441/160-alguns_ver.-tapa_buracos.pdf</t>
   </si>
   <si>
     <t>AS VEREADORAS SCHEILA MORELI GUZZI E MARIA LÚCIA SILVA SANTOS REQUEREU_x000D_
 Que seja uma operação tapa buracos no Residencial Rosa e Jardim Carvalho chegando até a rua da AABB. O asfalto está praticamente todo corroído.</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1442/161-alguns_ver.-troncos_das_arvores.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1442/161-alguns_ver.-troncos_das_arvores.pdf</t>
   </si>
   <si>
     <t>AS VEREADORAS SCHEILA MORELI GUZZI E MARIA LÚCIA SILVA SANTOS requereram;_x000D_
 "Que as árvores localizadas nas calçadas (passeios) da cidade tenham seus troncos pintados de branco (pode ser de cal)</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1443/162-ver.scheila-maria-quebra-molas.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1443/162-ver.scheila-maria-quebra-molas.pdf</t>
   </si>
   <si>
     <t>AS VEREADORAS SCHEILA MORELI GUZZI E MARIA LÚCIA SILVA SANTOS REQUERERAM:_x000D_
 "Que seja instalado dois quebra-molas na Av. Ana Alves Camargo no Residencial Rosa sendo um próximo ao ponto de ônibus.</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1444/163-ver.scheila-maria-cameras_de_seguranca.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1444/163-ver.scheila-maria-cameras_de_seguranca.pdf</t>
   </si>
   <si>
     <t>AS VEREADORAS SCHEILA MORELI GUZZI E MARIA LÚCIA SILVA SANTOS REQUERERAM:_x000D_
 Que seja feita uma manutenção nas câmeras de segurança e instalado alarme nos prédios públicos da cidade e que nas escolas municipais sejam colocados vigias noturnos.</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1445/164-req._transformado_em_anteprojeto_de_lei_no_018-2025.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1445/164-req._transformado_em_anteprojeto_de_lei_no_018-2025.pdf</t>
   </si>
   <si>
     <t>O REQUERIMENTO DE Nº 164/2025 DAS VEREADORAS MARIA LÚCIA SILVA SANTOS E SCHEILA MORELI GUZZI PROTOCOLARAM O REQUERIMENTO QUE FOI TRANSFORMADO EM ANTEPROJETO DE LEI Nº 018/2025._x000D_
 COM A SÚMULA: Dispõe sobre o atendimento prioritário às crianças com Transtorno do Espectro Autista  (TEAj) no âmbito do Município de Jaguapitã e dá outras providências.</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1446/165-req_165-2025_transf._em_anteprojeto_de_lei_no_019-2025.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1446/165-req_165-2025_transf._em_anteprojeto_de_lei_no_019-2025.pdf</t>
   </si>
   <si>
     <t>O REQUERIMENTO DE Nº 164/2025 DAS VEREADORAS MARIA LÚCIA SILVA SANTOS E SCHEILA MORELI GUZZI PROTOCOLARAM O REQUERIMENTO QUE FOI TRANSFORMADO EM ANTEPROJETO DE LEI Nº 019/2025._x000D_
 COM A SÚMULA: Dispõe sobre a prioridade na escolha de unidade escolar para matrícula de estudantes com Transtorno do Espectro Autista (TEAj) na rede municipal de ensino e dá outras providências.</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1479/166-ivan_takemoto-pos-mba_em_gestao_publica_e_inovacao.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1479/166-ivan_takemoto-pos-mba_em_gestao_publica_e_inovacao.pdf</t>
   </si>
   <si>
     <t>O SERVIDOR PÚBLICO IVAN TAKEMOTO REQUEREU PROGRESSÃO DEVIDO TER CONCLUÍDO SUA PÓS-GRADUAÇÃO EM "MBA EM GESTÃO PÚBLICA E INOVAÇÃO - 360 HS, DO CONSELHO NACIONAL DE EDUCAÇÃO._x000D_
 _x000D_
 OBSERVAÇÃO: O REFERIDO REQUERIMENTO FOI ARQUIVADO. POR NÃO PREENCHER OS REQUISITOS CONSTANTES DO PLANO DE CARREIRA DOS SERVIDORES PÚBLICOS DA CÂMARA MUNICIPAL DE JAGUAPITÃ.</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1447/167-ver.maria-scheila-terreno_atras_da_escola_paulo_freire-jd_bela.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1447/167-ver.maria-scheila-terreno_atras_da_escola_paulo_freire-jd_bela.pdf</t>
   </si>
   <si>
     <t>AS VEREADORAS MARIA LÚCIA SILVA SANTOS E SCHEILA MORELI GUZZI REQUERERAM:_x000D_
 Que seja feito uma fiscalização mais efetiva no terreno localizado no final da Rua Antonio Bellido Hernandez atrás da Escola Paulo Freire no Jardim Bella.</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1448/168-eliana_marioto-6a_pos-compliance_governamental_e_corporativo.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1448/168-eliana_marioto-6a_pos-compliance_governamental_e_corporativo.pdf</t>
   </si>
   <si>
     <t>A SERVIDORA PÚBLICA ELIANA BEATRIZ MARIOTO SANDOLI requereu Progressão do curso de Pós-Graduação em COMPLIANCE GOVERNAMENTAL E CORPORATIVO, com duração de 400 horas/aula na FACULDADE UNINA.</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1449/169-ver._thanya-plano_de_carreira_dos_servidores_municipais.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1449/169-ver._thanya-plano_de_carreira_dos_servidores_municipais.pdf</t>
   </si>
   <si>
     <t>A VEREADORA DESTA CASA DE LEIS, THANYA REGINA MARIOTO CRUZ requereu a realização de uma revisão abrangente do Plano de Carreira dos Servidores Municipais, com o objetivo de modernizar os instrumentos de gestão de pessoas, incluindo uma análise detalhada do Plano de Cargos, Carreiras e Remuneração (PCCR) dos servidores da administração pública e do magistério municipal.</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1450/170-ver.thanya-tornar_mao_unica_2_ruas.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1450/170-ver.thanya-tornar_mao_unica_2_ruas.pdf</t>
   </si>
   <si>
     <t>A VEREADORA DESTA CASA DE LEIS, THANYA REGINA MARIOTO CRUZ requereu:_x000D_
 "Que torne mão única as ruas: Rua Goiás do cruzamento da rua Rio Grande do Norte até o cruzamento com a Av. Paraná e a Rua Rio Grande do Norte do cruzamento com a Rua Menésio Jacob até o cruzamento com a Rua Goiás.</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1451/171-alguns_ver-capacitacoes_na_rede_de_ensino.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1451/171-alguns_ver-capacitacoes_na_rede_de_ensino.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES DESTA CASA DE LEIS,  JOSÉ ROBERTO BOTELHO, MARIA LÚCIA SILVA SANTOS e Scheila Moreli Guzzi requereram:_x000D_
 "Que a Secretaria da Educação promova treinamentos para as equipes das Escolas e CMEIs em Libras, Lei Lucas (Primeiros Socorros) e prevenção de incêndio.</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1452/172-ver.thanya-iluminacao_do_espaco_thaeme.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1452/172-ver.thanya-iluminacao_do_espaco_thaeme.pdf</t>
   </si>
   <si>
     <t>A VEREADORA THANYA REGINA MARIOTO CRUZ requereu;_x000D_
 Realização de melhorias na Iluminação do Espaço Thaeme".</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1453/173-ver.jiva-residencial_rosa-interligar_as_ruas_do_fundo.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1453/173-ver.jiva-residencial_rosa-interligar_as_ruas_do_fundo.pdf</t>
   </si>
   <si>
     <t>O VEREADOR DESTA CASA DE LEIS , JIVANILDO LIMA DA SILVA requereu:_x000D_
 "Que seja analisada pelo setor competente de interligar as Ruas do fundo do Residencial Rosa".</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1454/174-ver.anderleia-paulo-promover_pelo_menos_uma_vez_um_evento_cultural.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1454/174-ver.anderleia-paulo-promover_pelo_menos_uma_vez_um_evento_cultural.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES DESTA CASA DE LEIS, ANDERLEIA FABIANA DA COSTA E PAULO SERGIO TUZINI, requereram:_x000D_
 "Que seja promovido pelo menos uma vez ao mês um Evento Cultural (pode ser junto com a feira dos produtores) com atividades que incentivem a participação das pessoas (como bexiga premiada, comprou-ganhou, sorteio de brindes e outros) para que ajude a movimentar a cidade e em consequência aquecer o comércio'.</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1455/175-alguns_ver._-asfaltar_rua_no_conj._alfredo_baticioto.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1455/175-alguns_ver._-asfaltar_rua_no_conj._alfredo_baticioto.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES DESTA CASA DE LEIS, JOSÉ ROBERTO BOTELHO, MARIA LÚCIA SILVA SANTOS E SCHEILA MORELI GUZZI requereram:_x000D_
 'Que o trecho entre as ruas Isaura Zacardi e João Domingues de Oliveira (Rua que passa em frente ao CMEI Cida Nascimento) no Conjunto Alfredo Baticioto seja asfaltado".</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1456/176-ver.scheila-maria-jose-praca-academia_de_saude_vila_rural.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1456/176-ver.scheila-maria-jose-praca-academia_de_saude_vila_rural.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES DESTA CASA DE LEIS, JOSÉ ROBERTO BOTELHO, MARIA LÚCIA SILVA SANTOS E SCHEILA MORELI GUZZI requereram:_x000D_
 "Que seja implementado uma pracinha com Academia da Saúde na Vila Rural"</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1457/177-alguns_ver.-lei_no_13146-2015-tea-espectro_autista.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1457/177-alguns_ver.-lei_no_13146-2015-tea-espectro_autista.pdf</t>
   </si>
   <si>
     <t>OS VEEREADORES JOSÉ ROBERTO BOTELHO, MARIA LÚCIA SILVA SANTOS E SCHEILA MORELI GUZZI requereram:_x000D_
 "Que o Executivo faça cumprir em nosso Município a Lei nº 13146/2015, com prioridade de atendimento as pessoas com transtorno do Espectro Autista (TEA), colocando placas nos estabelecimentos de atendimento ao público, principalmente nas instituições municipais".</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1458/178-ver.juvaldi-curso_legislativo_experiense-ceap-curitiba.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1458/178-ver.juvaldi-curso_legislativo_experiense-ceap-curitiba.pdf</t>
   </si>
   <si>
     <t>O VEREADOR DESTA CASA DE LEI, JUVALDI FERREIRA TOMAZ requereu:_x000D_
 "Participar do curso Legislativo Experience, que foi realizado nos dias 12, 13, 14 e 15 de agosto, pela empresa Centro de Estudos da Administração Pública - CEAP Brasil, em Curitiba-PR.</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1459/179-ver.jiva-curso_legislativo_experiense-ceap-curitiba.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1459/179-ver.jiva-curso_legislativo_experiense-ceap-curitiba.pdf</t>
   </si>
   <si>
     <t>O VEREADOR DESTA CASA DE LEI, JIVANILDO LIMA DA SILV requereu:_x000D_
 "Participar do curso Legislativo Experience, que foi realizado nos dias 12, 13, 14 e 15 de agosto, pela empresa Centro de Estudos da Administração Pública - CEAP Brasil, em Curitiba-PR.</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1460/180-rafael_paladine-curso_legislativo_experiense-ceap-curitiba.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1460/180-rafael_paladine-curso_legislativo_experiense-ceap-curitiba.pdf</t>
   </si>
   <si>
     <t>O SERVIDOR PÚBLICO DESTA CASA DE LEIS, RAFAEL PALADINE VIEIRA requereu:_x000D_
 "Participar do curso Legislativo Experience, que foi realizado nos dias 12, 13, 14 e 15 de agosto, pela empresa Centro de Estudos da Administração Pública - CEAP Brasil, em Curitiba-PR.</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1461/181-andre_mello-curso_legislativo_experiense-ceap-curitiba.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1461/181-andre_mello-curso_legislativo_experiense-ceap-curitiba.pdf</t>
   </si>
   <si>
     <t>O SERVIDOR PÚBLICO DESTA CASA DE LEIS, ANDRÉ LUIS DE MELLO requereu:_x000D_
 "Participar do curso Legislativo Experience, que foi realizado nos dias 12, 13, 14 e 15 de agosto, pela empresa Centro de Estudos da Administração Pública - CEAP Brasil, em Curitiba-PR.</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1462/183-ver.anderleia-paulo-construir_cobertura_ubs_dona_conchita.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1462/183-ver.anderleia-paulo-construir_cobertura_ubs_dona_conchita.pdf</t>
   </si>
   <si>
     <t>OS VEREDORES DESTA CASA DE LEIS, ANDERLEIA FABIANA DA COSTA E PAULO SÉRGIO TUZINI requereram:_x000D_
 "Que seja construído uma cobertura na UBS Dona Conchita no Conjunto Santa Amélia.</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1463/184-alguns_ver.instalar_cameras_de_seguranca_e_radar.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1463/184-alguns_ver.instalar_cameras_de_seguranca_e_radar.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES DESTA CASA DE LEIS, JOSÉ ROBERTO BOTELHO, MARIA LÚCIA SILVA SANTOS E SCHEILA MORELI GUZZI requereram:_x000D_
 "A Instalação de câmeras de segurança e radar em pontos estratégicos da cidade'.</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1464/185-fernando_ribeiro-pos-direito_administrativo.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1464/185-fernando_ribeiro-pos-direito_administrativo.pdf</t>
   </si>
   <si>
     <t>O SERVIDOR PÚBLICO DESTA CASA DE LEIS, FERNANDO BIGOTTO RIBEIRO(contador), requereu Progressão de seu cargo,  progressão de Pós-Graduação em Direito Administrativo, com carga horária de 360 horas., da Câmara de Educaçâo Superior do Conselho Nacional de Educação.</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1465/187-ver.scheila-maria-jose-espaco_de_lazer-residencial_rosa.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1465/187-ver.scheila-maria-jose-espaco_de_lazer-residencial_rosa.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES DESTA CASA DE LEIS, JOSÉ ROBERTO BOTELHO, MARIA LÚCIA SILVA SANTOS E SCHEILA MORELI GUZZI requereram:_x000D_
 "Que seja realizada a adequação e implantação de um espaço de lazer no terreno localizado ao final das ruas do Residencial Rosa, atualmente ocupado apenas por árvores".</t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1575/188-2025-saida_de_emergencia-escola_paulo_freire.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1575/188-2025-saida_de_emergencia-escola_paulo_freire.pdf</t>
   </si>
   <si>
     <t>Os vereadores Anderleia Fabiana da Costa e Paulo Sérgio Tuzini requereram "Que se faça uma saída de emergência no fundo do corredor da Escola Municipal Paulo Freire".</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1576/189-aparelhos_p_exercicio_fisico_dentro_no_caps.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1576/189-aparelhos_p_exercicio_fisico_dentro_no_caps.pdf</t>
   </si>
   <si>
     <t>Os vereadores José Roberto Botelho, Scheila Moreli Guzzi e Maria Lúcia Silva Santos requereram que seja instalado uma academia da saúde nas novas instalações do CAPS"</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1577/190-2025-informacoes_p_viabilidade_de_ampliar_o_atendimento_do_laboratorio_municipal.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1577/190-2025-informacoes_p_viabilidade_de_ampliar_o_atendimento_do_laboratorio_municipal.pdf</t>
   </si>
   <si>
     <t>O Vereador José Roberto Botelho requereu junto a administração  a informação referente a laboratórios de análises clínicas de forma detalhada com a quantidade de exames e valor gasto tanto nos laboratórios particulares quanto no municipal de janeiro a junho de 2025.</t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1578/191-2025-secretaria_de_educacao_adquira_camas_empilhaveis_p_os_cmeis.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1578/191-2025-secretaria_de_educacao_adquira_camas_empilhaveis_p_os_cmeis.pdf</t>
   </si>
   <si>
     <t>Os vereadores Anderleia Fabiana da Costa e Paulo Sérgio Tuzini requereram que a Secretaria de Educação adquira Camas empilháveis para os CMEIs.</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1579/192-2025-recontratar_a_dermatologista_dr._estela.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1579/192-2025-recontratar_a_dermatologista_dr._estela.pdf</t>
   </si>
   <si>
     <t>Os vereadores Anderleia Fabiana da Costa e Paulo Sérgio Tuzini requereram que seja analisado pelo setor competente a possibilidade de se recontratar a médica dermatologista Dra. Estela.</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1572/194-2025-scheila-lucia-diarias-lei_no_058-2022.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1572/194-2025-scheila-lucia-diarias-lei_no_058-2022.pdf</t>
   </si>
   <si>
     <t>Os vereadores Scheila Moreli Guzzi e Maria Lúcia Silva Santos requereram junto a Prefeitura Municipal que seja feito uma revisão na Lei nº 058/2022-Lei que regulamenta as Diárias, solicitando atenção urgente quanto à valorização e ao pagamento imediato das diárias dos motoristas e enfermeiros que realizam o transporte da saúde.</t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1574/195-2025-thanya-transporte_coletivo_no_municipio.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1574/195-2025-thanya-transporte_coletivo_no_municipio.pdf</t>
   </si>
   <si>
     <t>A vereadora Thanya Regina Marioto Cruz requereu a realização de estudo quanto à viabilidade de implantação de transporte coletivo no município, com a criação de linhas que atendam adequadamente às necessidades da população.</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1480/196-eliana_marioto-80_hs_de_cursos_realizados.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1480/196-eliana_marioto-80_hs_de_cursos_realizados.pdf</t>
   </si>
   <si>
     <t>A SERVIDORA PÚBLICA ELIANA BEATRIZ MARIOTO SANDOLI requereu:_x000D_
 Progressão do Plano de Cargos, Carreira e Vencimentos, comprovando assim 80 hrs realizados, conforme certificados.</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1481/197-fernando_ribeiro_bigotto-pos-direito_constitucional.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1481/197-fernando_ribeiro_bigotto-pos-direito_constitucional.pdf</t>
   </si>
   <si>
     <t>O SERVIDOR PÚBLICO, FERNANDO BIGOTTO RIBEIRO requereu:_x000D_
 Pós-Graduação de seu cargo, de acordo com a Lei Complementar nº 001/2011, do Plano de Cargos, Carreira e Vencimentos, Pós de Direito Constitucional, com carga horária de 360 hs, da Câmara de Educação Superior do Conselho Nacional de Educação, conforme anexo.</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1482/198-algunsver.-transtorno_do_espectro_autista.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1482/198-algunsver.-transtorno_do_espectro_autista.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES JOSÉ ROBERTO BOTELHO, MARIA LÚCIA SILVA SANTOS E SCHEILA MORELI GUZZI requereram:_x000D_
 Após ouvido o Plenário, que seja oficiado ao setor competente da Prefeitura Municipal de Jaguapitã, "Solicitando a implantação de vagas azuis de estacionamento e pontos de atendimento preferencial destinados a pessoas com Transtorno do Espectro Autista (TEA), nas vias públicas e em estabelecimentos comerciais de grande circulação, como supermercados, bancos, farmácias e outros".</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1483/199-ver.thanya-transporte_escolar-documentacao.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1483/199-ver.thanya-transporte_escolar-documentacao.pdf</t>
   </si>
   <si>
     <t>A VEEREDORA THANYA REGINA MARIOTO CRUZ requereu:_x000D_
 Informações referente ao Transporte Escolar e apresente documentação comprovatória._x000D_
 Justificativa: Tenho recebido diversas denúncias de condutores  do Transporte Escolar sem a formação necessária, ônibus com a documentação vencida, e monitores de ônibus sem a formação e em desvio de função.</t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1580/200-2025-contratar_um_dermatologista.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1580/200-2025-contratar_um_dermatologista.pdf</t>
   </si>
   <si>
     <t>Os vereadores Anderleia Fabiana da Costa e Paulo Sérgio Tuzini requereram que seja analisado pelo setor competente a possibilidade de se contratar um médico dematologista.</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1581/201-2025-porta_p_saida_de_emergencia_na_escola_paulo_freire.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1581/201-2025-porta_p_saida_de_emergencia_na_escola_paulo_freire.pdf</t>
   </si>
   <si>
     <t>Os vereadores Anderleia Fabiana da Costa e Paulo Sérgio Tuzini requereram que seja feito na Escola Paulo Freire pelo lado de fora do corredor das salas de aula uma rampa de acesso para a porta da saída de emergência.</t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1582/202-2025-instalar_quebra-molas.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1582/202-2025-instalar_quebra-molas.pdf</t>
   </si>
   <si>
     <t>A vereadora Thanya Regina Marioto Cruz requereu que seja instalado um quebra molas na esquina da Av. São Paulo no cruzamento com a Rua Ceará.</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1583/203-2025-piso_tatil_nas_calcadas_publicas.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1583/203-2025-piso_tatil_nas_calcadas_publicas.pdf</t>
   </si>
   <si>
     <t>Os vereadores José Roberto Botelho, Maria Lucia Silva Santos e Scheila Moreli Guzi requereram que seja feita a implantação de piso tátil nas calçadas públicas, conforme estabelece a NBR 9050 da ABNT e a Lei Federal nº 10.098/2000.</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1584/204-2025-manutencao_das_portas_das_escolas_e_cmeis.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1584/204-2025-manutencao_das_portas_das_escolas_e_cmeis.pdf</t>
   </si>
   <si>
     <t>Os vereadores José Roberto Botelh, Maria Lucia Silva Santos e Scheila Moreli Guzi requereram que seja realizado a manutenção nas portas e portões das Escolas e CMEIs e substituídas aquelas portas em piores situações.</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1585/205-2025-consertar_buraco-rua_izidoro_sandoli.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1585/205-2025-consertar_buraco-rua_izidoro_sandoli.pdf</t>
   </si>
   <si>
     <t>Os vereadores José Roberto Botelho, Maria Lucia Silva Santos e Scheila Moreli Guzi requereram que seja realizado o conserto de um buraco (achatamento no asfalto) localizado na Rua Izidoro Sandoli próximo a casa nº 1 no Conjunto Rosa, tendo em vista os transtornos causados à populaçâo e os riscos à segurança de motoristas e pedestres.</t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1573/206-2025-cras.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1573/206-2025-cras.pdf</t>
   </si>
   <si>
     <t>Os vereadores Anderleia Fabiana da Costa e Paulo Sergio Tuzini requereram que seja feita uma limpeza geral nas dependências externas do CRAS assim como na calçada da rua, e também que faça os reparos necessários em um TV que está sem uso há um tempo considerável.</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1486/207-ver.anderleia-paulo-tea-neuropediatra.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1486/207-ver.anderleia-paulo-tea-neuropediatra.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES PAULO SÉRGIO TUZINI E ANDERLEIA FABIANA DA COSTA requereram:_x000D_
 "Que seja contratado um Neuropediatra para atendimento em nossa rede de saúde municipal"_x000D_
 Com o grande número de crianças autistas que temo em nosso município é de grande importância o trabalho de um Neuropediatra, pois é o médico especializado no desenvolvimento e doenças do sistema nervoso em crianças e adolescentes.</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1484/208-algusnver.-atendimento_odontologico_no_posto_central.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1484/208-algusnver.-atendimento_odontologico_no_posto_central.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES JOSÉ ROBERTO BOTELHO, MARIA LÚCIA SILVA SANTOS E SCHEILA MORELI GUZZI requereram:_x000D_
 "Que seja implantado em nossa rede de saúde o atendimento odontológico no período noturno no Posto Central"._x000D_
 A implantação de atendimentos no período noturno ampliará o acesso, evitando prejuízos financeiros aos trabalhadores e garantindo a continuidade dos tratamentos, alinhando-se ao princípio da Universalidade do SUS e promovendo a saúde preventiva.</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1485/209-algunsver.-programas_de_educacao_digital_etc..pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1485/209-algunsver.-programas_de_educacao_digital_etc..pdf</t>
   </si>
   <si>
     <t>OS VEREADORES JOSÉ ROBERTO BOTELHO, MARIA LÚCIA SILVA SANTOS E SCHEILA MORELI GUZZI requereram:_x000D_
 "A criação e implementação de programas de educação digital voltados à segurança infantil, aliados à introdução de aulas de robótica educacional na rede municipal.</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1487/210-algunsver.reforma_quadra_no_conjunto_franc.consalter.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1487/210-algunsver.reforma_quadra_no_conjunto_franc.consalter.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES JOSÉ ROBERTO BOTELHO, MARIA LÚCIA SILVA SANTOS E SCHEILA MORELI GUZZI requereram:_x000D_
 Que seja realizada uma reforma completa na quadra localizada no Conjunto Francisco Consalter tendo em vista que o espaço encontra-se com pintura desgastada, telas de proteção danificadas e necessitando de manutenção geral".</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1530/211-ver.-thanya-iluminacao_publica.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1530/211-ver.-thanya-iluminacao_publica.pdf</t>
   </si>
   <si>
     <t>A vereadora THANYA REGINA MARIOTO CRUZ requereu;_x000D_
 "Que faça a instalação de Iluminação Pública na Rua Antônio Cecato a partir do cruzamento da Rua Izidoro Sandoli".</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1529/212-profissional_da_farmacia_ubs_carlos_nascimento-farmacia_especial.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1529/212-profissional_da_farmacia_ubs_carlos_nascimento-farmacia_especial.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES ANDERLEIA FABIANA DA COSTA E PAULO SERGIO TUZINI requereram:_x000D_
 "Que seja alocado um outro profissional para cobrir as férias da Farmacêutica da farmácia da UBS CARLOS NASCIMENTO e que o serviço de Farmácia Especial (medicamentos que vem do Estado) seja prestado em um local mais próximo ao Posto Central".</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1528/213-anderleia-paulo-contratar_medico_ortopedista.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1528/213-anderleia-paulo-contratar_medico_ortopedista.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES DESTA CASA DE LEIS, ANDERLEIA FABIANA DA COSTA E PAULO SÉRGIO TUZINI requereram:_x000D_
 "Que seja contratado um Médico Ortopedista para atendimento em nossa rede de saúde municipal".</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1527/214-ver.anderleia-paulo-piso_superiior_da_rodoviaria.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1527/214-ver.anderleia-paulo-piso_superiior_da_rodoviaria.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES ANDERLEIA FABIANA DA COSTA E PAULO SERGIO TUZINI requereram:_x000D_
 "Que seja realocado os serviços prestados no piso superior da RODOVIÀRIA"</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1526/215-alguns.ver-contratacao_de_um_gari.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1526/215-alguns.ver-contratacao_de_um_gari.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES DESTA CASA DE LEIS, JOSÉ ROBERTO BOTELHO, MARIA LÚCIA SILVA SANTOS E SCHEILA MORELI GUZZI requereram:_x000D_
 "A designação de um gari para atuar na limpeza das ruas, começando pelas ruas centrais da cidade, especialmente em frente aos comércios e na Praça Central".</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1525/216-alguns_ver.-sepultador.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1525/216-alguns_ver.-sepultador.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES JOSÉ ROBERTO BOTELHO, MARIA LÚCIA SILVA SANTOS E SCHEILA MORELI GUZZI requereram:_x000D_
 A contratação de mais um sepultador para o cemitério municipal.</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1524/217-alguns_ver.-violencia_domestica.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1524/217-alguns_ver.-violencia_domestica.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES DESTA CASA DE LEIS, SCHEILA MORELI GUZZI, MARIA LÚCIA SILVA SANTOS E JOSÉ ROBERTO  BOTELHO requereram:_x000D_
 "Que estude e viabilize a Implementação de um serviço de atendimento às famílias de violência doméstica no município, por meio de apoio psicológico, jurídico e social, em parceria com a rede de proteção já existente (CRAS, CREAS, Saúde e Segurança Pública).</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1523/219-vereadores-instalacao_de_lixeiras.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1523/219-vereadores-instalacao_de_lixeiras.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES JOSÉ ROBERTO BOTELHO, MARIA LÚCIA SILVA SANTOS, SCHEILA MORELI GUZZI E THANYA REGINA MARIOTO CRUZ, requereram:_x000D_
 "Após ouvido o Plenário, que seja oficiado ao Poder Executivo Municipal solicitando a instalação de lixeiras seletivas nas escolas municipais e nos prédios públicos da cidade.</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1488/221-andre_mello-5a-pos-graduacao.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1488/221-andre_mello-5a-pos-graduacao.pdf</t>
   </si>
   <si>
     <t>O SERVIDOR PÚBLICO ANDRÉ LUIS DE MELLO, requereu:_x000D_
 Progressão do seu cargo de acordo com a Lei Complementar nº 001/2011, do Plano de Cargos, Carreira e Vencimentos, devido constar a conclusão de curso da 5ª Pós-Graduação em COMPLIANCE GOVERNAMENTAL E CORPORATIVO - 400 HORAS, da Câmara de Educação Superior do Conselho Nacional de Educação, conforme certificado em Anexo.</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1589/222-2025-informacoes_dos_estagiarios.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1589/222-2025-informacoes_dos_estagiarios.pdf</t>
   </si>
   <si>
     <t>A vereadora Thanya Regina Marioto Cruz requereu informações referentes aos Profissionais(e estagiários) em sala de aula._x000D_
 JUSTIFICATIVA: A presente solicitação tem por objetivo garantir a devida fiscalização e acompanhamento das ações da Secretaria Municipal de Educação, assegurando transparência na gestão dos recursos humanos. Destaca-se a relevância de verificar se estagiários e monitores estão devidamente preparados e capacitados para o exercício de suas funções, especialmente no atendimento a crianças com deficiência ou necessidades educacionais especiais, tarefa que exige formação específica e cuidados técnicos adequados para assegurar o desenvolvimento pleno dos alunos e o cumprimento da legislação educacional vigente.</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1590/223-anderleia-paulo-sinalizacao_das_ruas.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1590/223-anderleia-paulo-sinalizacao_das_ruas.pdf</t>
   </si>
   <si>
     <t>Os vereadores Anderleia Fabiana da Costa e Paulo Sergio Tuzini requereram que seja feito uma melhor sinalização ligando as Ruas Avelino Cordeiro, Rio Grande do Sul e Avenida Paraná.</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1591/224-2025-scheila-tampas_de_bueiros.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1591/224-2025-scheila-tampas_de_bueiros.pdf</t>
   </si>
   <si>
     <t>A vereadora Scheila Moreli Guzzi requereu a reposição e/ou instalação de tampas nos bueiros localizados nas vias públicas dos bairros Alto da Gruta e Conjunto Alfredo Baticioto.</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1592/225-2025-lucia_e_scheila-estacionamento_cida_nascimento.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1592/225-2025-lucia_e_scheila-estacionamento_cida_nascimento.pdf</t>
   </si>
   <si>
     <t>As vereadoras Maria Lucia Silva Santos e Scheila Moreli Guzzi requereram a criação de um estacionamento no CMEI Cida Nascimento.</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1593/226-2025-instalar_corrimao_na_casa_de_apoio-londrina.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1593/226-2025-instalar_corrimao_na_casa_de_apoio-londrina.pdf</t>
   </si>
   <si>
     <t>A vereadora Maria Lúcia Silva Santos requereu que seja instalado na entrada da Casa de Apoio em Londrina um corrimão._x000D_
 _x000D_
 O suposto requerimento foi arquivado pela requerente.</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1594/227-2025-conservacao_das_calcadas_muros_e_grades_nas_escolas.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1594/227-2025-conservacao_das_calcadas_muros_e_grades_nas_escolas.pdf</t>
   </si>
   <si>
     <t>A vereadora Scheila Moreli Guzzi requereu que seja oficiado ao Poder Executivo Municipal, através da Secretaria competente, para que seja providenciada a manutenção e recuperação das calçadas, pintura bem como a manutenção dos parquinhos e a colocação/reparo da grama sintética nas escolas municipais.</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1595/228-2025-instalar_ponto_de_onibus_em_frente_ao_hospital.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1595/228-2025-instalar_ponto_de_onibus_em_frente_ao_hospital.pdf</t>
   </si>
   <si>
     <t>As vereadoras Scheila Moreli Guzzi e Thanya Regina Marioto Cuz requereram que seja oficiado ao Poder Executivo Municipal a instalação de um ponto de   ^_x000D_
 ônibus (local de embarque e desembarque de passageiros) em frente ao Hospital Municipal.</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1596/229-2025-scheila-lucia-seguranca_no_trafego_de_veiculos_e_pedestres.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1596/229-2025-scheila-lucia-seguranca_no_trafego_de_veiculos_e_pedestres.pdf</t>
   </si>
   <si>
     <t>As vereadoras Scheila Moreli Guzzi e Maria Lucia Silva Santos requereram à Secretaria Municipal de Obras e ao Setor de Trânsito, solicitando a implantação de quebra-molas elevados (lombadas elevadas) com a devida demarcação de faixas de pedestres em pontos estratégicos do município, especialmente em frente às escolas, igrejas, praças e locais de grande fluxo de pessoas.</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1597/230-2025-scheila-instalar_parque-conjunto_alto_da_gruta.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1597/230-2025-scheila-instalar_parque-conjunto_alto_da_gruta.pdf</t>
   </si>
   <si>
     <t>AS vereadoras Scheila Moreli Guzzi e Maria Lucia Silva Santos requereram para que estude a possibilidade de instalar um parquinho infantil no Conjunto Alto da Gruta.</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1598/231-2025-algunsver-tapa-buraco-proximo_forum_eleitoral.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1598/231-2025-algunsver-tapa-buraco-proximo_forum_eleitoral.pdf</t>
   </si>
   <si>
     <t>Os vereadores José Roberto Botelho, Maria Lucia Silva Santos e Scheila Moreli Guzzi requereram a realização do serviço de tapa-buraco na Rua de entrada para Santa Amélia e Conjunto Paião próximo ao fórum eleitoral.</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1599/236-2025-scheila-solic.inform-eleicao_de_diretores_do_ensino_infantil.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1599/236-2025-scheila-solic.inform-eleicao_de_diretores_do_ensino_infantil.pdf</t>
   </si>
   <si>
     <t>A vereadora Scheila Moreli Guzzi solicitou informações sobre o processo de eleição de diretores(as) das Escolas e Centros Municipais de Educação Infantil (CMEIs), conforme já previsto na legislação vigente e em atendimento ao princípio da gestão democrática do ensino público, garantido pela Constituição Federal e pela Lei de Diretrizes e Bases da Educação (LDB)._x000D_
 _x000D_
 Considerando que o mandato dos(as) diretores(as) é de dois anos, requer que sejam informados:_x000D_
 - A data de abertura do próximo processo eleitoral;_x000D_
 - Os prazos para inscrição de chapas.</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1600/237-2025-thanya-scheila-plano_de_saude-assis.odont-funeraria.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1600/237-2025-thanya-scheila-plano_de_saude-assis.odont-funeraria.pdf</t>
   </si>
   <si>
     <t>AS vereadoras Thanya Regina Marioto Cruz e Scheila Moreli Guzzi requereram que seja realizado estudo pela gestão municipal acerca da viabilidade e possibilidade de implementação de um plano de saúde e assistência odontológica e de um plano de assistência funeral para os funcionários da Prefeitura.</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1601/238-2025-abel-travesdefutsal-espaco_thaeme.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1601/238-2025-abel-travesdefutsal-espaco_thaeme.pdf</t>
   </si>
   <si>
     <t>O vereador Abel de Abreu Passos requereu que seja colocado Traves de Futsal Móveis na quadra localizada no Espaço Thaeme.</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1602/240-2025-thanya-informacoes_do_auxiliar_de_dentista.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1602/240-2025-thanya-informacoes_do_auxiliar_de_dentista.pdf</t>
   </si>
   <si>
     <t>A vereadora Thanya Regina Marioto Cruz requereu informações referente ao cargo de auxiliar de dentista, como segue abaixo:_x000D_
 - O porque esta faltando profissionais;_x000D_
 - O porque não convocou aqueles que passaram no concurso e se há previsão para a convocação;_x000D_
 - Se é verdade que na U.B.S. Dona Conchita o Dentista não está atendendo regularmente por falta de auxiliar.</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1603/241-2025-thanya-scheila-cameras_de_monitoramento.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1603/241-2025-thanya-scheila-cameras_de_monitoramento.pdf</t>
   </si>
   <si>
     <t>As vereadoras Scheila Moreli Guzzi e Thanya Regina Marioto Cruz solicita a instalação de câmeras de monitoramento nas escolas municipais, abrangendo os pátios, corredores e pontos estratégicos, visando garantir maior segurança aos alunos, professores, servidores e toda comunidade escolar.</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1604/242-2025-scheila-implantacao_de_aulas_de_defesa.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1604/242-2025-scheila-implantacao_de_aulas_de_defesa.pdf</t>
   </si>
   <si>
     <t>A vereadora Scheila Moreli Guzzi requer que seja oficiado ao Poder Executivo Municipal, para que, por meio das Secretarias de Assistência Social, Educação, Esporte e Saúde, estude-se a viabilidade de implantação de aulas de autodefesa em projetos voltados à comunidade, com vistas à prevenção, fortalecimento da cidadania e promoção da qualidade de vida.</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>Os vereadores Anderleia Fabiana da Costa, Maria Lucia Silva Santos e Paulo Sergio Tuzini requereram que as famílias de baixa-renda, já credenciadas no CRAS, sejam incluídas no Programa da Agricultura Familiar, a fim de receberem as verduras constantes desse Programa.</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1606/244-2025-algunsver-desfibrilador.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1606/244-2025-algunsver-desfibrilador.pdf</t>
   </si>
   <si>
     <t>Os vereadores Abel de Abreu Passos, Jivanildo Lima da Silva, José Roberto Botelho, Scheila Moreli Guzzi e Thanya Regina Marioto Cruz solicitaram a aquisição de um DESFIBRILADOR EXTERNO AUTOMÁTICO (DEA).</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1608/245-2025-algunsver-aparelho_eletrocardiograma.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1608/245-2025-algunsver-aparelho_eletrocardiograma.pdf</t>
   </si>
   <si>
     <t>Os vereadores Abel de Abreu Passos, Jivanildo Lima da Silva, José Roberto Botelho, Scheila Moreli Guzzi e Thanya Regina Marito solicitaram um aparelho de Eletrocardiograma.</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1607/246-2025-jivanildo-um_novo_horario_para_londrina-onibus.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1607/246-2025-jivanildo-um_novo_horario_para_londrina-onibus.pdf</t>
   </si>
   <si>
     <t>O vereador Jivanildo Lima da Silva requereu junto ao Poder Executivo que seja implementado em nosso município outro horário para a linha de Jaguapitã-Londrina-Jagupitã de ônibus para Transporte da Saúde.</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1609/247-algunsver.informacoes_da_medica_veterinaria.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1609/247-algunsver.informacoes_da_medica_veterinaria.pdf</t>
   </si>
   <si>
     <t>Os vereadores Anderleia Fabiana da Costa, Jivanildo Lima da Silva, Maria Lucia Silva Santos e Paulo Sergio Tuzini requereram que a Secretaria da Agricultura e Meio Ambiente através da Médica Veterinária responsável pelo programa de atendimento a animais e fornecimento de medicamentos veterinários preste algumas informações a respeito de procedimentos veterinários prestado pelo nosso município.</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1610/248-2025-bancada_parlamentar-aparelho_recover_mmo_de_laserterapia.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1610/248-2025-bancada_parlamentar-aparelho_recover_mmo_de_laserterapia.pdf</t>
   </si>
   <si>
     <t>A Bancada Parlamentar (Todos os Vereadores)  requereram a aquisição de um aparelho Recover MMO de Laserterapia e Terapia Fotodinâmica Bivolt para as nossas Unidades Básicas de Saúde, a fim de equipar nossa rede de saúde e garantir tratamentos de lesões na pele e escaras.</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1611/249-2025-anderleia-visita_ao_dep._cobra_reporter.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1611/249-2025-anderleia-visita_ao_dep._cobra_reporter.pdf</t>
   </si>
   <si>
     <t>A vereadora Anderleia Fabiana da Costa requereu uma diária para acompanhar o Prefeito Edson Rodrigues em deslocamento até a capital do Estado para tratarem de assuntos de interesse do município em visita ao gabinete do Deputado Cobra Reporter com saída prevista no dia 23/09/2025 ás 4:00 horas e retorno no dia 24/09/2025 às 08:00 horas._x000D_
 _x000D_
 O referido Requerimento da vereadora Anderleia foi cancelado pela requerente a pedido dela.</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1612/251-2025-liria-curso_inteligencia_artificial.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1612/251-2025-liria-curso_inteligencia_artificial.pdf</t>
   </si>
   <si>
     <t>A servidora pública LIRIA HELENA GOLFETTO desta Câmara Municipal de Jaguapitã-Pr requereu participação do curso "SMARTGOV INTELIGÊNCIA ARTIFICIAL NAS FASES DE PLANEJAMENTO, GESTÃO E FISCALIZAÇÃO DE CONTRATOS E PESQUISA DE PREÇOS, sendo realizado nos dias 29 a 31 de outubro, pela CGP - Centro de Capacitação em Gestão Pública, em Foz do Iguaçu-Pr._x000D_
 _x000D_
 O referente requerimento foi arquivado a pedido da Requerente.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -3370,67 +3370,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1489/001-tcepr-responder_questionario.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1490/002-vereadora_anderleia-setor_agricola.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1491/003-vereadora_anderleia-feira_do_produtor.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1492/004-vereadora_scheila-onibus_transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1493/005-ver.thanya-colocar_um_morador_em_cada_ubs.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1494/006-ver.scheila-thanya-cameras_de_seguranca-cemiterio.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1495/007-ver.anderleia-pedido_func._saude.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1496/008-serv.ivan_takemoto-elevacao_de_nivel.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1497/009-serv.giovana-elevacao_de_nivel.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1498/010-ver.anderleia-atender_pedido_de_func._da_saude.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1499/011-ver._maria_lucia-pavimentacao_asfaltica.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1500/012-ver.abel_passos-predios_publicos.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1501/013-ver.abel-identificacao_das_ruas-sinalizacao_de_transito.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1502/014-ver.maria_lucia-camera_de_monitoramento.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1504/016-ver.jose-melhorias_em_2_pontes.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1505/017-ver.thanya-funci._terceirizados.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1506/018-ver.thanya-quebra-molas.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1507/019-ver.scheila-pavimentacao_rua_cambe.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1508/020-ver.maria_lucia-quebra-molas-hospital.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1509/021-ver.maria_lucia-rampa.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1510/022-ver.scheila-revisao_plano_de_carreira_dos_servidores_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1511/023-ver.jose-pista-estadio_municipal.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1512/024-daiane-passe_livre.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1513/025-todos_os_vereadores_samae.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1514/026-ver.scheila-cobertura_nos_parquinhos.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1515/027-eliana-pos-faculdade_dom_alberto.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1516/028-ver.jivanildo-casa_de_apoio_em_londrina.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1517/029-ver.abel-vila_rural.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1518/030-ver.anderleia-calcada-escola_newton_guimaraes.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1519/031-ver.anderleia-rua_sao_sebastiao.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1520/032-ver.anderleia-reforma_quebra-molas.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1521/033-verea.anderleia-av._avelino_cordeiro.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1522/034-ver.maria_lucia-instalacao_de_barras.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1551/035-eliana_marioto-5a_pos-graduacao.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1550/036-ver.thanya-agua_do_iraja.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1549/037-adv.rafael_paladine-curso-portal_licitacoes.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1548/038-andre_mello-curso_portal_licitacoes.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1547/042-abel_passos-cartao_para_adesivo.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1546/043-jiva-scheila-paulo-conselheiros_tutelares-remuneracao.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1545/044-secretaria_de_industria_e_comercio-criacao.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1544/045-jd._brisas_do_monte-guia_p_cegos.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1543/046-maria_lucia-ponto_de_onibus-rua_jacinto_minto.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1542/047-ver.scheila-parquinho_da_praca_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1541/048-ver.anderleia-alteracoes_no_transito_de_ruas.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1540/049-ver.anderleia-academia_de_saude-corrimao_na_rampa.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1539/050-ver.anderleia-iluminacao_publica_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1538/051-rafael_paladine-tempo_de_servico-elevacal_1_nivel.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1537/052-andre_mello-tempo_de_servico-elevacao_de_1_nivel.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1536/053-eliana_marioto-tempo_de_servico-elevacao_de_1_nivel.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1535/054-rosilene_cristina-tempo_de_servico-elevacao_de_1_nivel.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1534/055-ver.scheila-instituir_o_transporte_circular.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1569/56-2025-bancada_parlamentar-programa_itaipu.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1588/057-2025-scheila-brinquedos-praca_sao_jose-desgastados.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1533/058-ver.maria_lucia-guarda_e_cameras_de_seguranca_na_rodoviaria.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1532/059-rafael_paladine-curso_ceap-curitiba.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1531/060-ver.anderleia-instalar_no_hospital-aparerelho_refrigerador.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1466/062-ver.sxheila-alambrados_em_volta_dos_parquinhos.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1467/063-todos_vereadores-uniformes-hospital.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1468/064-ver.thanya-inf.servico_de_convivencia_dos_idosos.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1469/065-ver.anderleia-convocacao_do_setor__viacao.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1470/066-ver.jivanildo-curso_ceap-curitiba.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1471/067-a-ver.anderleia-instalacao_de_hidrantes.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1472/068-ver.anderleia-reforma_geral-rodoviaria.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1473/069-ver.anderleia-refeitorio-ampliacao-newton_guimaraes.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1474/070-scheila-maria-jiva-escoamento_de_agua.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1475/071-ver.abel_passos-escoamento_de_agua.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1570/072-lucia-scheila-rua_placido_de_castro.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1476/074-ver.thanya-zeladores-estagiarios-ceia_rolim-diponibilidade.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1361/075-ver.thanya-proibir_de_estacionar_um_lado_na_rua_para.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1364/077-ver.maria-limpeza-praca-cmei_rita_de_cassia.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1365/078-ver.maria-faixa_de_pedestre_rua_placido_de_castro.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1366/079-ver.scheila-maria-contratacao_de_equipe_multidisciplinar.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1367/080-inculir_calendario_municipal_de_eventos-semana_de_patria.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1368/081-deputado_paulo_gomes.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1369/082-fernando-2a_pos-graduacao.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1370/084-cachorros_nas_ruas-lei_federal_no_2140_de_2011.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1371/085-ver.scheila-assessoria_pedagogica_nas_escolas_e_cmeis.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1373/087-ver.scheila-reforma_biblioteca_cidada.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1374/088-ver.scheila-jivanildo-cessao-imovel_p_policia_militar.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1375/089-ver.scheila-construir_quadra_esportiva_no_newton_guimaraes.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1376/090-ver.maria-scheila-marco_de_entrada.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1378/091-ver.jose-data_showetc-centro_agropecuario.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1377/092-nomear_a_ubs_do_jd._oliveira_e_dr._manoel_martin.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1379/093-ver.maria-anderleia-scheila-thanya-violencia_domestica.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1380/094-ver.scheila-maria-jose-rua_zacarias_marcelino.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1381/095-ver.scheila-maria-jose-cmei_cida_nascimento.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1382/096-extincao_do_ensino_integral_na_rede_de_ensino.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1383/097-ver.thanya-denuncias_de_tres_funcionarios.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1384/098-vereadores-implementar_procon_em_jaguapita.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1385/099-ver.jose-fixcalizacao_em_terrenos_baldios.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1386/100-iluminacao_publica-jd._primavera.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1387/101-ver.maria-residencial_oliveira_seja_construido_uma_cmei.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1388/102-implementar_a_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1389/103-fernando_bigotto-tempo_de_servico-elevacao_de_nivel.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1390/104-ver.juvaldi-anderleia-sinalizacao_de_ponto_de_onibus_2.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1391/105-ver.juvaldi-anderleia-sinalizacao_de_ponto_de_onibus_1.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1392/106-ver.thanya-veiculos_p_buscar_idosos_no_dia_do_bingo.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1393/107-ivan_takemoto-80_hs_de_curso.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1394/108-ver.anderleia-elaboracao_de_um_anteprojeto_de_lei-fibromialgia.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1395/109-ver.scheila-maria-rua_pernambuco_e_estreita.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1396/110-ver.scheila-maria-iluminacao_na_veila_atras_do_clube_jatec.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1397/111-ver.thanya-disponibilizar_piscina_aos_idosos-servico_de_convivencia.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1398/112-criar_um_projeto_de_lei-remocao_de_veiculos_abandonados.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1399/113-ver.maria-instalar_na_vila_operaria_uma_academia_de_saude.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1400/114-ver.thanya-para_contratar_medico__obstreta_para_gestantes.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1401/115-ver.jivanildo-cobertura_na_lateral_do_estadio_maguila.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1402/116-ver.jivanildo-estadio_municipal-construir_imprensa_tres_cabines.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1403/117-ver.thanya-protetor_solar_e_repelente_servidores_que_trabalham_nas_ruas.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1404/118-ver.maria-scheila-fiscalizacao_da_calcada_em_volta_do_jatec.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1405/119-ver.maria-scheila-iluminacao_no_patio_der-locallizado_na_av._sao_paulo.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1406/120-fernando_b_ribeiro-80_hs_curso_realizado.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1407/121-vereadores-projeto_de_reciclagem_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1408/122-ver.anderleia-transformar_a_rua_em_viela_atras_do_clube_jatec.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1409/123-ver.anderleia-jose-sxheila-parquinho-praca_central.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1410/124-ver.maria-scheila-campinho_na_vila_operaria.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1477/125-ver.maria-scheila-quebra-molas.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1411/126-giovana-2a_pos-graduacao.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1412/127-giovana-_3a_pos-graduacao.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1413/128-alguns_vereadores-dificuldade_no_transito_da_rua_rolandia.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1414/129-jiva-scheila-programa_saude_na_escolapse0.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1415/130-ivan_takemoto-negado_4a_pos-graduacao.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1416/131-andre_mello-curso_tce-pr_em_maringa-pr.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1417/132-rafael_paladine--curso_tce-pr_em_maringa-pr.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1418/133-ver.scheila-quebra-molas.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1419/134-alguns_vere.contratar_profissionais_de_psicologia.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1420/135-alguns_ver.-banheiro-calcada-reforma-newton_guimaraes.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1421/136-alguns_ver.-asfaltar_final_da_rua_janina_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1422/137-maria-scheila-reforma_geral-salao_comunitario_da_vila_rural.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1423/138-ver.scheila-lista_de_espera_por_vagas_em_creche.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1587/139-2025-scheila-cacamba_funeraria.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1424/140-alguns_ver.-sala_especializada-autismo.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1425/141-ver.thanya-adquirir_novas_camisolas_para_o_hospital_municipal.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1586/142-2025-thanya-cmei_jd_oliveira_seja_nominado_de_...amaral_zacardi.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1426/143-ver.scheila-maria-terreno_no_der.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1427/144-ivan_takemoto-pos-especalizacao_em_gestao_estrategica_da_ti.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1428/145-fernando-4apos_em_mba_gestao_publica.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1429/146-ivan_takemoto-_pos-especializacao_em_seguranca_da_informacao.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1430/147-fernando-pos-_em_mba_pericia_contabil.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1478/148-ver.abel-viveiro_municipal.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1571/149-2025-lucia-scheila-jose-residencial_bela.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1431/150-luis-sagu-pedido-documentacao_p_aposentadoria.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1432/151-ver.thanya-arquivado.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1433/152-miliane_barbosa-curso_tcepr-londrina.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1434/153-liria_golfetto-curso_tcepr-londrina.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1435/154-andre_mello-curso_tcepr-londrina.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1436/155-miliane_de_melo_barbosa-curso_em_curitiba-pr.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1437/156-liria_golfetto-curso_em_curitiba-pr.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1438/157-andre_mello-curso_em_curitiba-pr.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1439/158-giovana-40_hs_de_curso_realizado.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1440/159-rafael_paladine-curso_na_ass.legislativa--curitiba.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1441/160-alguns_ver.-tapa_buracos.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1442/161-alguns_ver.-troncos_das_arvores.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1443/162-ver.scheila-maria-quebra-molas.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1444/163-ver.scheila-maria-cameras_de_seguranca.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1445/164-req._transformado_em_anteprojeto_de_lei_no_018-2025.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1446/165-req_165-2025_transf._em_anteprojeto_de_lei_no_019-2025.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1479/166-ivan_takemoto-pos-mba_em_gestao_publica_e_inovacao.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1447/167-ver.maria-scheila-terreno_atras_da_escola_paulo_freire-jd_bela.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1448/168-eliana_marioto-6a_pos-compliance_governamental_e_corporativo.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1449/169-ver._thanya-plano_de_carreira_dos_servidores_municipais.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1450/170-ver.thanya-tornar_mao_unica_2_ruas.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1451/171-alguns_ver-capacitacoes_na_rede_de_ensino.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1452/172-ver.thanya-iluminacao_do_espaco_thaeme.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1453/173-ver.jiva-residencial_rosa-interligar_as_ruas_do_fundo.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1454/174-ver.anderleia-paulo-promover_pelo_menos_uma_vez_um_evento_cultural.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1455/175-alguns_ver._-asfaltar_rua_no_conj._alfredo_baticioto.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1456/176-ver.scheila-maria-jose-praca-academia_de_saude_vila_rural.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1457/177-alguns_ver.-lei_no_13146-2015-tea-espectro_autista.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1458/178-ver.juvaldi-curso_legislativo_experiense-ceap-curitiba.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1459/179-ver.jiva-curso_legislativo_experiense-ceap-curitiba.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1460/180-rafael_paladine-curso_legislativo_experiense-ceap-curitiba.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1461/181-andre_mello-curso_legislativo_experiense-ceap-curitiba.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1462/183-ver.anderleia-paulo-construir_cobertura_ubs_dona_conchita.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1463/184-alguns_ver.instalar_cameras_de_seguranca_e_radar.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1464/185-fernando_ribeiro-pos-direito_administrativo.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1465/187-ver.scheila-maria-jose-espaco_de_lazer-residencial_rosa.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1575/188-2025-saida_de_emergencia-escola_paulo_freire.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1576/189-aparelhos_p_exercicio_fisico_dentro_no_caps.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1577/190-2025-informacoes_p_viabilidade_de_ampliar_o_atendimento_do_laboratorio_municipal.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1578/191-2025-secretaria_de_educacao_adquira_camas_empilhaveis_p_os_cmeis.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1579/192-2025-recontratar_a_dermatologista_dr._estela.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1572/194-2025-scheila-lucia-diarias-lei_no_058-2022.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1574/195-2025-thanya-transporte_coletivo_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1480/196-eliana_marioto-80_hs_de_cursos_realizados.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1481/197-fernando_ribeiro_bigotto-pos-direito_constitucional.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1482/198-algunsver.-transtorno_do_espectro_autista.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1483/199-ver.thanya-transporte_escolar-documentacao.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1580/200-2025-contratar_um_dermatologista.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1581/201-2025-porta_p_saida_de_emergencia_na_escola_paulo_freire.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1582/202-2025-instalar_quebra-molas.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1583/203-2025-piso_tatil_nas_calcadas_publicas.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1584/204-2025-manutencao_das_portas_das_escolas_e_cmeis.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1585/205-2025-consertar_buraco-rua_izidoro_sandoli.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1573/206-2025-cras.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1486/207-ver.anderleia-paulo-tea-neuropediatra.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1484/208-algusnver.-atendimento_odontologico_no_posto_central.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1485/209-algunsver.-programas_de_educacao_digital_etc..pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1487/210-algunsver.reforma_quadra_no_conjunto_franc.consalter.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1530/211-ver.-thanya-iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1529/212-profissional_da_farmacia_ubs_carlos_nascimento-farmacia_especial.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1528/213-anderleia-paulo-contratar_medico_ortopedista.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1527/214-ver.anderleia-paulo-piso_superiior_da_rodoviaria.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1526/215-alguns.ver-contratacao_de_um_gari.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1525/216-alguns_ver.-sepultador.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1524/217-alguns_ver.-violencia_domestica.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1523/219-vereadores-instalacao_de_lixeiras.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1488/221-andre_mello-5a-pos-graduacao.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1589/222-2025-informacoes_dos_estagiarios.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1590/223-anderleia-paulo-sinalizacao_das_ruas.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1591/224-2025-scheila-tampas_de_bueiros.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1592/225-2025-lucia_e_scheila-estacionamento_cida_nascimento.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1593/226-2025-instalar_corrimao_na_casa_de_apoio-londrina.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1594/227-2025-conservacao_das_calcadas_muros_e_grades_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1595/228-2025-instalar_ponto_de_onibus_em_frente_ao_hospital.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1596/229-2025-scheila-lucia-seguranca_no_trafego_de_veiculos_e_pedestres.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1597/230-2025-scheila-instalar_parque-conjunto_alto_da_gruta.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1598/231-2025-algunsver-tapa-buraco-proximo_forum_eleitoral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1599/236-2025-scheila-solic.inform-eleicao_de_diretores_do_ensino_infantil.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1600/237-2025-thanya-scheila-plano_de_saude-assis.odont-funeraria.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1601/238-2025-abel-travesdefutsal-espaco_thaeme.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1602/240-2025-thanya-informacoes_do_auxiliar_de_dentista.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1603/241-2025-thanya-scheila-cameras_de_monitoramento.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1604/242-2025-scheila-implantacao_de_aulas_de_defesa.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1606/244-2025-algunsver-desfibrilador.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1608/245-2025-algunsver-aparelho_eletrocardiograma.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1607/246-2025-jivanildo-um_novo_horario_para_londrina-onibus.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1609/247-algunsver.informacoes_da_medica_veterinaria.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1610/248-2025-bancada_parlamentar-aparelho_recover_mmo_de_laserterapia.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1611/249-2025-anderleia-visita_ao_dep._cobra_reporter.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1612/251-2025-liria-curso_inteligencia_artificial.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1489/001-tcepr-responder_questionario.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1490/002-vereadora_anderleia-setor_agricola.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1491/003-vereadora_anderleia-feira_do_produtor.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1492/004-vereadora_scheila-onibus_transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1493/005-ver.thanya-colocar_um_morador_em_cada_ubs.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1494/006-ver.scheila-thanya-cameras_de_seguranca-cemiterio.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1495/007-ver.anderleia-pedido_func._saude.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1496/008-serv.ivan_takemoto-elevacao_de_nivel.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1497/009-serv.giovana-elevacao_de_nivel.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1498/010-ver.anderleia-atender_pedido_de_func._da_saude.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1499/011-ver._maria_lucia-pavimentacao_asfaltica.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1500/012-ver.abel_passos-predios_publicos.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1501/013-ver.abel-identificacao_das_ruas-sinalizacao_de_transito.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1502/014-ver.maria_lucia-camera_de_monitoramento.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1504/016-ver.jose-melhorias_em_2_pontes.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1505/017-ver.thanya-funci._terceirizados.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1506/018-ver.thanya-quebra-molas.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1507/019-ver.scheila-pavimentacao_rua_cambe.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1508/020-ver.maria_lucia-quebra-molas-hospital.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1509/021-ver.maria_lucia-rampa.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1510/022-ver.scheila-revisao_plano_de_carreira_dos_servidores_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1511/023-ver.jose-pista-estadio_municipal.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1512/024-daiane-passe_livre.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1513/025-todos_os_vereadores_samae.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1514/026-ver.scheila-cobertura_nos_parquinhos.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1515/027-eliana-pos-faculdade_dom_alberto.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1516/028-ver.jivanildo-casa_de_apoio_em_londrina.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1517/029-ver.abel-vila_rural.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1518/030-ver.anderleia-calcada-escola_newton_guimaraes.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1519/031-ver.anderleia-rua_sao_sebastiao.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1520/032-ver.anderleia-reforma_quebra-molas.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1521/033-verea.anderleia-av._avelino_cordeiro.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1522/034-ver.maria_lucia-instalacao_de_barras.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1551/035-eliana_marioto-5a_pos-graduacao.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1550/036-ver.thanya-agua_do_iraja.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1549/037-adv.rafael_paladine-curso-portal_licitacoes.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1548/038-andre_mello-curso_portal_licitacoes.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1547/042-abel_passos-cartao_para_adesivo.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1546/043-jiva-scheila-paulo-conselheiros_tutelares-remuneracao.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1545/044-secretaria_de_industria_e_comercio-criacao.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1544/045-jd._brisas_do_monte-guia_p_cegos.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1543/046-maria_lucia-ponto_de_onibus-rua_jacinto_minto.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1542/047-ver.scheila-parquinho_da_praca_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1541/048-ver.anderleia-alteracoes_no_transito_de_ruas.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1540/049-ver.anderleia-academia_de_saude-corrimao_na_rampa.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1539/050-ver.anderleia-iluminacao_publica_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1538/051-rafael_paladine-tempo_de_servico-elevacal_1_nivel.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1537/052-andre_mello-tempo_de_servico-elevacao_de_1_nivel.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1536/053-eliana_marioto-tempo_de_servico-elevacao_de_1_nivel.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1535/054-rosilene_cristina-tempo_de_servico-elevacao_de_1_nivel.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1534/055-ver.scheila-instituir_o_transporte_circular.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1569/56-2025-bancada_parlamentar-programa_itaipu.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1588/057-2025-scheila-brinquedos-praca_sao_jose-desgastados.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1533/058-ver.maria_lucia-guarda_e_cameras_de_seguranca_na_rodoviaria.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1532/059-rafael_paladine-curso_ceap-curitiba.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1531/060-ver.anderleia-instalar_no_hospital-aparerelho_refrigerador.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1466/062-ver.sxheila-alambrados_em_volta_dos_parquinhos.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1467/063-todos_vereadores-uniformes-hospital.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1468/064-ver.thanya-inf.servico_de_convivencia_dos_idosos.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1469/065-ver.anderleia-convocacao_do_setor__viacao.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1470/066-ver.jivanildo-curso_ceap-curitiba.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1471/067-a-ver.anderleia-instalacao_de_hidrantes.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1472/068-ver.anderleia-reforma_geral-rodoviaria.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1473/069-ver.anderleia-refeitorio-ampliacao-newton_guimaraes.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1474/070-scheila-maria-jiva-escoamento_de_agua.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1475/071-ver.abel_passos-escoamento_de_agua.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1570/072-lucia-scheila-rua_placido_de_castro.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1476/074-ver.thanya-zeladores-estagiarios-ceia_rolim-diponibilidade.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1361/075-ver.thanya-proibir_de_estacionar_um_lado_na_rua_para.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1364/077-ver.maria-limpeza-praca-cmei_rita_de_cassia.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1365/078-ver.maria-faixa_de_pedestre_rua_placido_de_castro.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1366/079-ver.scheila-maria-contratacao_de_equipe_multidisciplinar.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1367/080-inculir_calendario_municipal_de_eventos-semana_de_patria.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1368/081-deputado_paulo_gomes.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1369/082-fernando-2a_pos-graduacao.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1370/084-cachorros_nas_ruas-lei_federal_no_2140_de_2011.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1371/085-ver.scheila-assessoria_pedagogica_nas_escolas_e_cmeis.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1373/087-ver.scheila-reforma_biblioteca_cidada.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1374/088-ver.scheila-jivanildo-cessao-imovel_p_policia_militar.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1375/089-ver.scheila-construir_quadra_esportiva_no_newton_guimaraes.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1376/090-ver.maria-scheila-marco_de_entrada.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1378/091-ver.jose-data_showetc-centro_agropecuario.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1377/092-nomear_a_ubs_do_jd._oliveira_e_dr._manoel_martin.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1379/093-ver.maria-anderleia-scheila-thanya-violencia_domestica.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1380/094-ver.scheila-maria-jose-rua_zacarias_marcelino.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1381/095-ver.scheila-maria-jose-cmei_cida_nascimento.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1382/096-extincao_do_ensino_integral_na_rede_de_ensino.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1383/097-ver.thanya-denuncias_de_tres_funcionarios.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1384/098-vereadores-implementar_procon_em_jaguapita.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1385/099-ver.jose-fixcalizacao_em_terrenos_baldios.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1386/100-iluminacao_publica-jd._primavera.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1387/101-ver.maria-residencial_oliveira_seja_construido_uma_cmei.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1388/102-implementar_a_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1389/103-fernando_bigotto-tempo_de_servico-elevacao_de_nivel.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1390/104-ver.juvaldi-anderleia-sinalizacao_de_ponto_de_onibus_2.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1391/105-ver.juvaldi-anderleia-sinalizacao_de_ponto_de_onibus_1.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1392/106-ver.thanya-veiculos_p_buscar_idosos_no_dia_do_bingo.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1393/107-ivan_takemoto-80_hs_de_curso.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1394/108-ver.anderleia-elaboracao_de_um_anteprojeto_de_lei-fibromialgia.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1395/109-ver.scheila-maria-rua_pernambuco_e_estreita.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1396/110-ver.scheila-maria-iluminacao_na_veila_atras_do_clube_jatec.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1397/111-ver.thanya-disponibilizar_piscina_aos_idosos-servico_de_convivencia.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1398/112-criar_um_projeto_de_lei-remocao_de_veiculos_abandonados.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1399/113-ver.maria-instalar_na_vila_operaria_uma_academia_de_saude.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1400/114-ver.thanya-para_contratar_medico__obstreta_para_gestantes.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1401/115-ver.jivanildo-cobertura_na_lateral_do_estadio_maguila.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1402/116-ver.jivanildo-estadio_municipal-construir_imprensa_tres_cabines.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1403/117-ver.thanya-protetor_solar_e_repelente_servidores_que_trabalham_nas_ruas.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1404/118-ver.maria-scheila-fiscalizacao_da_calcada_em_volta_do_jatec.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1405/119-ver.maria-scheila-iluminacao_no_patio_der-locallizado_na_av._sao_paulo.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1406/120-fernando_b_ribeiro-80_hs_curso_realizado.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1407/121-vereadores-projeto_de_reciclagem_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1408/122-ver.anderleia-transformar_a_rua_em_viela_atras_do_clube_jatec.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1409/123-ver.anderleia-jose-sxheila-parquinho-praca_central.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1410/124-ver.maria-scheila-campinho_na_vila_operaria.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1477/125-ver.maria-scheila-quebra-molas.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1411/126-giovana-2a_pos-graduacao.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1412/127-giovana-_3a_pos-graduacao.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1413/128-alguns_vereadores-dificuldade_no_transito_da_rua_rolandia.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1414/129-jiva-scheila-programa_saude_na_escolapse0.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1415/130-ivan_takemoto-negado_4a_pos-graduacao.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1416/131-andre_mello-curso_tce-pr_em_maringa-pr.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1417/132-rafael_paladine--curso_tce-pr_em_maringa-pr.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1418/133-ver.scheila-quebra-molas.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1419/134-alguns_vere.contratar_profissionais_de_psicologia.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1420/135-alguns_ver.-banheiro-calcada-reforma-newton_guimaraes.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1421/136-alguns_ver.-asfaltar_final_da_rua_janina_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1422/137-maria-scheila-reforma_geral-salao_comunitario_da_vila_rural.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1423/138-ver.scheila-lista_de_espera_por_vagas_em_creche.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1587/139-2025-scheila-cacamba_funeraria.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1424/140-alguns_ver.-sala_especializada-autismo.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1425/141-ver.thanya-adquirir_novas_camisolas_para_o_hospital_municipal.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1586/142-2025-thanya-cmei_jd_oliveira_seja_nominado_de_...amaral_zacardi.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1426/143-ver.scheila-maria-terreno_no_der.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1427/144-ivan_takemoto-pos-especalizacao_em_gestao_estrategica_da_ti.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1428/145-fernando-4apos_em_mba_gestao_publica.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1429/146-ivan_takemoto-_pos-especializacao_em_seguranca_da_informacao.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1430/147-fernando-pos-_em_mba_pericia_contabil.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1478/148-ver.abel-viveiro_municipal.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1571/149-2025-lucia-scheila-jose-residencial_bela.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1431/150-luis-sagu-pedido-documentacao_p_aposentadoria.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1432/151-ver.thanya-arquivado.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1433/152-miliane_barbosa-curso_tcepr-londrina.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1434/153-liria_golfetto-curso_tcepr-londrina.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1435/154-andre_mello-curso_tcepr-londrina.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1436/155-miliane_de_melo_barbosa-curso_em_curitiba-pr.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1437/156-liria_golfetto-curso_em_curitiba-pr.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1438/157-andre_mello-curso_em_curitiba-pr.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1439/158-giovana-40_hs_de_curso_realizado.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1440/159-rafael_paladine-curso_na_ass.legislativa--curitiba.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1441/160-alguns_ver.-tapa_buracos.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1442/161-alguns_ver.-troncos_das_arvores.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1443/162-ver.scheila-maria-quebra-molas.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1444/163-ver.scheila-maria-cameras_de_seguranca.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1445/164-req._transformado_em_anteprojeto_de_lei_no_018-2025.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1446/165-req_165-2025_transf._em_anteprojeto_de_lei_no_019-2025.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1479/166-ivan_takemoto-pos-mba_em_gestao_publica_e_inovacao.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1447/167-ver.maria-scheila-terreno_atras_da_escola_paulo_freire-jd_bela.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1448/168-eliana_marioto-6a_pos-compliance_governamental_e_corporativo.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1449/169-ver._thanya-plano_de_carreira_dos_servidores_municipais.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1450/170-ver.thanya-tornar_mao_unica_2_ruas.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1451/171-alguns_ver-capacitacoes_na_rede_de_ensino.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1452/172-ver.thanya-iluminacao_do_espaco_thaeme.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1453/173-ver.jiva-residencial_rosa-interligar_as_ruas_do_fundo.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1454/174-ver.anderleia-paulo-promover_pelo_menos_uma_vez_um_evento_cultural.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1455/175-alguns_ver._-asfaltar_rua_no_conj._alfredo_baticioto.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1456/176-ver.scheila-maria-jose-praca-academia_de_saude_vila_rural.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1457/177-alguns_ver.-lei_no_13146-2015-tea-espectro_autista.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1458/178-ver.juvaldi-curso_legislativo_experiense-ceap-curitiba.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1459/179-ver.jiva-curso_legislativo_experiense-ceap-curitiba.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1460/180-rafael_paladine-curso_legislativo_experiense-ceap-curitiba.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1461/181-andre_mello-curso_legislativo_experiense-ceap-curitiba.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1462/183-ver.anderleia-paulo-construir_cobertura_ubs_dona_conchita.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1463/184-alguns_ver.instalar_cameras_de_seguranca_e_radar.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1464/185-fernando_ribeiro-pos-direito_administrativo.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1465/187-ver.scheila-maria-jose-espaco_de_lazer-residencial_rosa.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1575/188-2025-saida_de_emergencia-escola_paulo_freire.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1576/189-aparelhos_p_exercicio_fisico_dentro_no_caps.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1577/190-2025-informacoes_p_viabilidade_de_ampliar_o_atendimento_do_laboratorio_municipal.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1578/191-2025-secretaria_de_educacao_adquira_camas_empilhaveis_p_os_cmeis.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1579/192-2025-recontratar_a_dermatologista_dr._estela.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1572/194-2025-scheila-lucia-diarias-lei_no_058-2022.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1574/195-2025-thanya-transporte_coletivo_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1480/196-eliana_marioto-80_hs_de_cursos_realizados.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1481/197-fernando_ribeiro_bigotto-pos-direito_constitucional.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1482/198-algunsver.-transtorno_do_espectro_autista.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1483/199-ver.thanya-transporte_escolar-documentacao.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1580/200-2025-contratar_um_dermatologista.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1581/201-2025-porta_p_saida_de_emergencia_na_escola_paulo_freire.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1582/202-2025-instalar_quebra-molas.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1583/203-2025-piso_tatil_nas_calcadas_publicas.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1584/204-2025-manutencao_das_portas_das_escolas_e_cmeis.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1585/205-2025-consertar_buraco-rua_izidoro_sandoli.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1573/206-2025-cras.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1486/207-ver.anderleia-paulo-tea-neuropediatra.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1484/208-algusnver.-atendimento_odontologico_no_posto_central.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1485/209-algunsver.-programas_de_educacao_digital_etc..pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1487/210-algunsver.reforma_quadra_no_conjunto_franc.consalter.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1530/211-ver.-thanya-iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1529/212-profissional_da_farmacia_ubs_carlos_nascimento-farmacia_especial.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1528/213-anderleia-paulo-contratar_medico_ortopedista.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1527/214-ver.anderleia-paulo-piso_superiior_da_rodoviaria.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1526/215-alguns.ver-contratacao_de_um_gari.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1525/216-alguns_ver.-sepultador.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1524/217-alguns_ver.-violencia_domestica.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1523/219-vereadores-instalacao_de_lixeiras.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1488/221-andre_mello-5a-pos-graduacao.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1589/222-2025-informacoes_dos_estagiarios.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1590/223-anderleia-paulo-sinalizacao_das_ruas.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1591/224-2025-scheila-tampas_de_bueiros.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1592/225-2025-lucia_e_scheila-estacionamento_cida_nascimento.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1593/226-2025-instalar_corrimao_na_casa_de_apoio-londrina.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1594/227-2025-conservacao_das_calcadas_muros_e_grades_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1595/228-2025-instalar_ponto_de_onibus_em_frente_ao_hospital.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1596/229-2025-scheila-lucia-seguranca_no_trafego_de_veiculos_e_pedestres.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1597/230-2025-scheila-instalar_parque-conjunto_alto_da_gruta.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1598/231-2025-algunsver-tapa-buraco-proximo_forum_eleitoral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1599/236-2025-scheila-solic.inform-eleicao_de_diretores_do_ensino_infantil.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1600/237-2025-thanya-scheila-plano_de_saude-assis.odont-funeraria.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1601/238-2025-abel-travesdefutsal-espaco_thaeme.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1602/240-2025-thanya-informacoes_do_auxiliar_de_dentista.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1603/241-2025-thanya-scheila-cameras_de_monitoramento.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1604/242-2025-scheila-implantacao_de_aulas_de_defesa.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1606/244-2025-algunsver-desfibrilador.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1608/245-2025-algunsver-aparelho_eletrocardiograma.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1607/246-2025-jivanildo-um_novo_horario_para_londrina-onibus.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1609/247-algunsver.informacoes_da_medica_veterinaria.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1610/248-2025-bancada_parlamentar-aparelho_recover_mmo_de_laserterapia.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1611/249-2025-anderleia-visita_ao_dep._cobra_reporter.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2025/1612/251-2025-liria-curso_inteligencia_artificial.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H235"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="29.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="158.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="157.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>