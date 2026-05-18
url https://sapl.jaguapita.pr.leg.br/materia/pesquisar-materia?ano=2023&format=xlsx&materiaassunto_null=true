--- v0 (2025-10-06)
+++ v1 (2026-05-18)
@@ -54,1417 +54,1417 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Anderleia</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1161/mocao_de_apoio_no_001-2023.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1161/mocao_de_apoio_no_001-2023.pdf</t>
   </si>
   <si>
     <t>TODOS OS VEREADORES COMPORAM A MOÇÃO DE APOIO CONFORME SOLICITAÇÃO DA ASSOCIAÇÃO DOS PROFISSIONAIS DOS CORREIOS.</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Funcionarios</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1119/001-giovana_c._a._da_silva_-_licenca_premio.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1119/001-giovana_c._a._da_silva_-_licenca_premio.pdf</t>
   </si>
   <si>
     <t>SERVIDORA PÚBLICA REQUEREU LICENÇA-PRÊMIO.</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1120/002-rafael_paladine_vieira-curso_oficina_de_implantacao_da_nova_lei_de_licitacoes.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1120/002-rafael_paladine_vieira-curso_oficina_de_implantacao_da_nova_lei_de_licitacoes.pdf</t>
   </si>
   <si>
     <t>CURSO "OFICINA DE IMPLANTAÇÃO DA NOVA LEI DE LICITAÇÕES" TRANSFERIDO PARA OS DIAS 15 A 17 DE FEVEREIRO DE 2023.</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1121/003-andre_luis_de_mello-curso_oficina_de_implantacao_da_nova_lei_de_licitacoes.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1121/003-andre_luis_de_mello-curso_oficina_de_implantacao_da_nova_lei_de_licitacoes.pdf</t>
   </si>
   <si>
     <t>CURSO "OFICINA DE IMPLANTAÇÃO DA NOVA LEI DE LICITAÇÕES DO SERVIDOR PÚBLICO ANDRÉ LUIS DE MELLO TRANSFERIDO PARA OS DIAS 15 A 17 DE FEVEREIRO DE 2023.</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Willian</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1122/004-willian_douglas_de_carvalho-transformado_em_decreto_legislativo_no_001-2023.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1122/004-willian_douglas_de_carvalho-transformado_em_decreto_legislativo_no_001-2023.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DO VEREADOR WILLIAN DOGLAS DE CARVALHO TRANSFORMADO EM DECRETO LEGISLATIVO Nº 001/2023.</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Jiva</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1123/005-jivanildo_lima_da_silva_-_arquivado.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1123/005-jivanildo_lima_da_silva_-_arquivado.pdf</t>
   </si>
   <si>
     <t>ARQUIVADO POR FALTA DE DOCUMENTO.</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1124/006-anderleia_f._da_costa_-_reforma_da_quadra_esportiva.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1124/006-anderleia_f._da_costa_-_reforma_da_quadra_esportiva.pdf</t>
   </si>
   <si>
     <t>VEREADORA ANDERLEIA FABIANA DA COSTA REQUEREU REFORMA COMPLETA NA QUADRA ESPORTIVA DO CONJUNTO HABITACIONAL FRANCISCO CONSALTER, POPULAR MUTIRÃO I e II, DESTA CIDADE.</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1125/007-anderlia_f._da_costa_-_pedido_de_um_fisioterapia_para_o_centro_de_atendimento.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1125/007-anderlia_f._da_costa_-_pedido_de_um_fisioterapia_para_o_centro_de_atendimento.pdf</t>
   </si>
   <si>
     <t>VEREADORA ANDERLEIA FABIANA DA COSTA REQUEREU "QUE SEJA ESTUDADA A POSSIBILIDADE DE SE ADOTAR UM PROGRAMA PARA CONTRATO DE UM FISIOTERAPEUTA PARA TRABALHAR A PRÁTICA DE PILATES AOS IDOSOS INSCRITOS NO CENTRO DE ATENDIMENTO DESTA CIDADE".</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/</t>
   </si>
   <si>
     <t>SERVIDOR PÚBLICO IVAN TAKEMOTO REQUEREU ELEVAÇÃO DE TEMPO DE SERVIÇO-ELEVAÇÃO DE NÍVEL SALARIAL.</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Paulino</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1127/009-antonio_paulino_de_mello_-_hospital_municipal-campainha_e_lampada_sinalizadora.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1127/009-antonio_paulino_de_mello_-_hospital_municipal-campainha_e_lampada_sinalizadora.pdf</t>
   </si>
   <si>
     <t>VEREADOR ANTONIO PAULINO DE MELLO REQUEREU "QUE NO HOSPITAL MUNICIPAL, SEJAM COLOCADAS EM CADA QUARTO UMA CAMPAINHA, AO ALCANCE DO PACIENTE, ASSIM COMO UMA LÂMPADA SINALIZADORA NO CORREDOR E SALA DE ENFERMAGEM".</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1128/010-antonio_paulino_de_mello_-_pedido_de_relacao_de_imoveis_alugados_pela_prefeitura_municipal.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1128/010-antonio_paulino_de_mello_-_pedido_de_relacao_de_imoveis_alugados_pela_prefeitura_municipal.pdf</t>
   </si>
   <si>
     <t>VEREADOR ANTONIO PAULINO DE MELLO REQUEREU PEDIDO DE RELAÇÃO DE IMÓVEIS ALUGADOS PELA PREFEITURA MUNICIPAL DE JAGUAPITÃ-PR.</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1129/011-antonio_paulino_de_mello_-_pedido_de_relacao_de_imoveis_alugados_pela_prefeitura_municipal.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1129/011-antonio_paulino_de_mello_-_pedido_de_relacao_de_imoveis_alugados_pela_prefeitura_municipal.pdf</t>
   </si>
   <si>
     <t>VEREADOR ANTONIO PAULINO DE MELLO REQUEREU RELAÇÃO DE IMÓVEIS ALUGADOS PELA PREFEITURA MUNICIPAL DE JAGUAPITÃ-PR.</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1130/012-eliana_b._m._sandoli_-_curso_oficina_de_implantacao_da_nova_lei_de_licitacoes.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1130/012-eliana_b._m._sandoli_-_curso_oficina_de_implantacao_da_nova_lei_de_licitacoes.pdf</t>
   </si>
   <si>
     <t>SERVIDORA PÚBLICA ELIANA BEATRIZ MARIOTO SANDOLI REQUEREU PARA FAZER CURSO "OFICINA DE IMPLANTAÇÃO DA NOVA LEI DE LICITAÇÕES", REALIZADO NOS DIAS 15, 16 E 17 DE FEVEREIRO, PELA EMPRESA CENTRO DE ESTUDOS DA ADMINISTRAÇÃO PÚBLICA - CEAP BRASIL, EM CURITIBA-PR.</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1131/013-andre_luis_de_mello_-_curso_oficina_de_implantacao_da_nova_lei_de_licitacoes.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1131/013-andre_luis_de_mello_-_curso_oficina_de_implantacao_da_nova_lei_de_licitacoes.pdf</t>
   </si>
   <si>
     <t>SERVIDOR PÚBLICO REQUEREU PARA FAZER CURSO "OFICINA DE IMPLANTAÇÃO DA NOVA LEIDE LICITAÇÕES", QUE SERÁ REALIZADO NOS DIAS 15, 16 E 17 DE FEVEREIRO, PELA EMPRESA CENTRO DE ESTUDOS DA ADMINISTRAÇÃO PÚBLICA - CEAP BRASIL, EM CURITIVA-PR.</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1132/014-giovana_c._a._da_silva-_elevacao_de_nivel_salarial.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1132/014-giovana_c._a._da_silva-_elevacao_de_nivel_salarial.pdf</t>
   </si>
   <si>
     <t>SERVIDORA PÚBLICA GIOVANA CECÍLIA ALVES DA SILVA REQUEREU ELEVAÇÃO DE TEMPO DE SERVIÇO-ELEVAÇÃO SALARIAL.</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Ciro Brasil Rodrigues de Oliveira e Silva</t>
   </si>
   <si>
     <t>CIRO BRASIL RODRIGUES OLIVEIRA E SILVA REQUEREU SEU CURRÍCULO DAS FUNÇÕES DE VEREADOR E PREFEITO, PARA FINS PESSOAIS.</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Diego Madeira</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1134/016-diego_almeida_madeira_-_ala_respiratoria_no_hospital_municipal-previsao_de_reforma_do_pronto_socorro.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1134/016-diego_almeida_madeira_-_ala_respiratoria_no_hospital_municipal-previsao_de_reforma_do_pronto_socorro.pdf</t>
   </si>
   <si>
     <t>VEREADOR DIEGO ALMEIDA MADEIRA REQUEREU "QUE SEJA MANTIDA A ALA RESPIRATÓRIA NO HOSPITAL MUNICIPAL, QUE O QUADRO DE FUNCIONÁRIOS DESTINADOS A ESSE SETOR SEJA MANTIDO E QUE SE HÁ PREVISÃO DE REFORMA PARA O PRONTO SOCORRO QUE O MESMO SEJA INSTALADO EM OUTRO LOCAL QUE NÃO O DA ALA RESPIRATÓRIA".</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1135/017-willian_douglas_de_carvalho_-_politica_de_acolhimento_de_pessoas_de_rua.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1135/017-willian_douglas_de_carvalho_-_politica_de_acolhimento_de_pessoas_de_rua.pdf</t>
   </si>
   <si>
     <t>VEREADOR WILLIAN DOUGLAS DE CARVALHO REQUEREU "QUE SEJA CRIADA POLÍTICA DE ACOLHIMENTO DE PESSOAS EM SITUAÇÃO DE RUA, QUE ESTÃO EM TRÂNSITO POR JAGUAPITÃ, E QUE VÃO PASSAR A NOITE NO MUNICÍPIO".</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1136/018-willian_douglas_de_carvalho_-_manutencao_urgente_nas_faixas_de_pedestres_do_municipio.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1136/018-willian_douglas_de_carvalho_-_manutencao_urgente_nas_faixas_de_pedestres_do_municipio.pdf</t>
   </si>
   <si>
     <t>VEREADOR WILLIAN DOUGLAS DE CARVALHO REQUEREU "QUE SEJA DADA MANUTENÇÃO URGENTE NAS FAIXAS DE PEDESTRES NO MUNICÍPIO. ESPECIALMENTE NO SEMÁFORO LOCALIZADO NA AVENIDA PARANÁ COM A RUA GOIÁS E NAS PRINCIPAIS VIAS DO CONJUNTO BELA".</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1137/019-willian_douglas_de_carvalho_-_prazo_para_samae_concluir_os_servicos_de_manutencao_em_vias_publicas.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1137/019-willian_douglas_de_carvalho_-_prazo_para_samae_concluir_os_servicos_de_manutencao_em_vias_publicas.pdf</t>
   </si>
   <si>
     <t>VEREADOR WILLIAN DOUGLAS DE CARVALHO REQUEREU "QUE SEJA ENCAMINHADA AO DIRETOR DA SAMAE ESTE REQUERIMENTO, ONDE SOLICITA QUE SEJA DEFINIDO UM PRAZO PARA CONCLUSÃO DOS SERVIÇOS DE MANUTENÇÃO PELA AUTARQUIA, ESPECIALMENTE AQUELES QUE SÃO REALIZADOS EM VIAS PÚBLICAS".</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1138/020-eliana_b._m._sandoli_-_elevacao_de_nivel_salarial.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1138/020-eliana_b._m._sandoli_-_elevacao_de_nivel_salarial.pdf</t>
   </si>
   <si>
     <t>SERVIDORA PÚBLICA ELIANA BEATRIZ MARIOTO SANDOLI REQUEREU ELEVAÇÃO DE TEMPO DE SERVIÇO-ELEVAÇÃO DE NÍVEL SALARIAL.</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1139/021-andre_luis_de_mello_-_elevacao_de_nivel_salarial.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1139/021-andre_luis_de_mello_-_elevacao_de_nivel_salarial.pdf</t>
   </si>
   <si>
     <t>SERVIDOR PÚBLICO ANDRÉ LUIS DE MELLO REQUEREU ELEVAÇÃO POR TEMPO DE SERVIÇO-ELEVAÇÃO DE NÍVEL SALARIAL.</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1140/022-rosilene_cristina_ferreira_-_elevacao_de_nivel_salarial.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1140/022-rosilene_cristina_ferreira_-_elevacao_de_nivel_salarial.pdf</t>
   </si>
   <si>
     <t>SERVIDORA PÚBLICA ROSILENE CRISTINA FERREIRA REQUEREU ELEVAÇÃO POR TEMPO DE SERVIÇO-ELEVAÇÃO DE NÍVEL SALARIAL.</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1141/023-rafael_paladine_vieira_-_elevacao_de_nivel_salarial.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1141/023-rafael_paladine_vieira_-_elevacao_de_nivel_salarial.pdf</t>
   </si>
   <si>
     <t>RAFAEL PALADINE VIEIRA REQUEREU ELEVAÇÃO POR TEMPO DE SERVIÇO-ELEVAÇÃO DE NÍVEL SALARIAL.</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Neto da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1142/024-manoel_d._r._neto_-_destino_de_emendas_direcionadas_a_este_municipio.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1142/024-manoel_d._r._neto_-_destino_de_emendas_direcionadas_a_este_municipio.pdf</t>
   </si>
   <si>
     <t>VEREADOR MANOEL DELFINO ROSA NETO REQUEREU INFORMAÇÃO "SOBRE O DESTINO DE EMENDAS DIRECIONADAS A ESTE MUNICÍPIO, PELO DEPUTADO FEDERAL PEDRO LUPION, PARA ATENDIMENTO À SAÚDE MUNICIPAL".</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1143/025-antonio_paulino_de_mello_-_acesso_a_casa_morturaria_e_na_lateral_seja_providendiciado_um_estacionamento.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1143/025-antonio_paulino_de_mello_-_acesso_a_casa_morturaria_e_na_lateral_seja_providendiciado_um_estacionamento.pdf</t>
   </si>
   <si>
     <t>VEREADOR ANTONIO PAULINO DE MELLO REQUEREU "QUE SEJA PREPARADO O ACESSO QUE LEVA A CASA MORTUÁRIA AO CEMITÉRIO LOCAL E NO ESPAÇO VAZIO NA LATERAL SEJA PROVIDENCIADO UM ESTACIONAMENTO 45 GRAUS".</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1144/026-antonio_paulino_de_mello_-_manutencao_da_capela_mortuaria_desta_cidade.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1144/026-antonio_paulino_de_mello_-_manutencao_da_capela_mortuaria_desta_cidade.pdf</t>
   </si>
   <si>
     <t>VEREADOR ANTONIO PAULINO DE MELLO REQUEREU "QUE O PODER EXECUTIVO LOCAL, PROVIDENCIE EM TEMPO BREVE, A MANUTENÇÃO DA CASA MORTUÁRIA DESTA CIDADE".</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Carlinhos da Farmacia</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1145/027-carlos_santa_cruz_-_curso_cancelado_-_arquiva-se.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1145/027-carlos_santa_cruz_-_curso_cancelado_-_arquiva-se.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DO VEREADOR CARLOS SANTA CRUZ PARA PARA PARTICIPAR O CURSO DO "XXIV MARCHA A BRASÍLIA EM DEFESA DOS MUNICÍPIOS-PACTO FEDERATIVO: UM OLHAR PARA O FUTURO", NOS DIAS 27, 28, 29 E 30 DE MARÇO, PELA CONFEDERAÇÃO NACIONAL DOS MUNICÍPIOS - CNM, EM BRASÍLIA - DF. FOI ARQUIVADO O REQUERIMENTO. CURSO CANCELADO.</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1146/028-jivanildo_lima_da_silva_-_curso_cancelado_-_arquiva-se.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1146/028-jivanildo_lima_da_silva_-_curso_cancelado_-_arquiva-se.pdf</t>
   </si>
   <si>
     <t>VEREADOR JIVANILDO LIMA DA SILVA REQUEREU PARTICIPAR DA "XXIV MARCHA A BRASÍLIA EM DEFESA DOS MUNICÍPIOS - PACTO FEDERATIVO: UM OLHAR PARA O FUTURO" NOS DIAS 27, 28,29 E 30 DE MARÇO, PELA CONFEDERAÇÃO NACIONAL DOS MUNICÍPIOS - CNM, EM BRASÍLIA - DF. CURSO CANCELADO-ARQUIVADO.</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>MINISTÉRIO PÚBLICO DO PR-PROMOTOR DE JUSTIÇA DE JAGUAPITÃ</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1147/029-ministerio_publico_-_andamento_da_prestacao_de_contas_de_2017_do_poder_executivo_municipal.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1147/029-ministerio_publico_-_andamento_da_prestacao_de_contas_de_2017_do_poder_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>MINISTÉRIO PÚBLICO - PROMOTORIA DE JUSTIÇA DA COMARCA DE JAGUAPITÃ-PR. ANDAMENTO DO PROCEDIMENTO ADMINISTRATIVO RELATIVO AO PROCESSO DE PRESTAÇÃO DE CONTAS ANUAL DO PODER EXECUTIVO MUNICIPAL, RELATIVO AO EXERCÍCIO FINANCEIRO DE 2017.</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>SUBPROCURADORIA - GERAL DE JUSTIÇA - ASSUNTOS JURÍDICOS. ENCAMINHA AO PRESIDENTE DESTA CÂMARA MUNICIPAL O OFÍCIO Nº 0351/2023/SUBJUR/GAB.</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1149/031-carlos_santa_cruz_-_arquivado_o_pedido.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1149/031-carlos_santa_cruz_-_arquivado_o_pedido.pdf</t>
   </si>
   <si>
     <t>VEREADOR CARLOS SANTA CRUZ REQUEREU "QUE NO INÍCIO DA RUA MATO GROSSO, APROXIMADAMENTE 100M DE EXTENSÃO, SEJA CONSTRUÍDO UM QUEBRA-MOLAS". ARQUIVADO O PEDIDO.</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1150/032-antonio_paulino_de_mello_-_que_seja_construido_um_redutor_de_velocidade_na_rua_ermelindo_augusto.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1150/032-antonio_paulino_de_mello_-_que_seja_construido_um_redutor_de_velocidade_na_rua_ermelindo_augusto.pdf</t>
   </si>
   <si>
     <t>VEREADOR ANTONIO PAULINO DE MELLO REQUEREU "QUE NA RUA ERMELINDO AUGUSTO, NO JARDIM BELA, DESTA CIDADE, SEJA CONSTRUÍDO UM REDUTOR DE VELOCIDADE".</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1151/033-willian_d._de_carvalho_e_anderleia_f._da_costa_-_cidadaos_jaguapitaenses_que_estejam_inadimplentes_com_samae.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1151/033-willian_d._de_carvalho_e_anderleia_f._da_costa_-_cidadaos_jaguapitaenses_que_estejam_inadimplentes_com_samae.pdf</t>
   </si>
   <si>
     <t>VEREADORES WILLIAN DOUGLAS DE CARVALHO E ANDERLEIA FABIANA DA COSTA REQUERERAM "QUE SEJA ESCLARECIDO O MOTIVO DE DIFERENÇAS NO TRATAMENTO DE CIDADÃOS JAGUAPITAENSES QUE ESTEJAM INADIMPLENTES COM SAMAE".</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1152/034-antonio_paulino_de_mello_-_xxii_marcha_dos_legislativos_municipais_em_brasilia.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1152/034-antonio_paulino_de_mello_-_xxii_marcha_dos_legislativos_municipais_em_brasilia.pdf</t>
   </si>
   <si>
     <t>VEREADOR ANTONIO PAULINO REQUEREU PARTICIPAR DA "XXII MARCHA DOS LEGISLATIVOS MUNICIPAIS", NOS DIAS 25, 26, 27 E 28 DE ABRIL, PELA UNIÃO DOS VEREADORES DO BRASIL - UVB, EM BRASÍLIA - DF.</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1153/035-carlos_santa_cruz_-_xxii_marcha_dos_legislativos_municipais.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1153/035-carlos_santa_cruz_-_xxii_marcha_dos_legislativos_municipais.pdf</t>
   </si>
   <si>
     <t>VEREADOR CARLOS SANTA CRUZ REQUEREU PARTICIPAR DA "XXII MARCHA DOS LEGISLATIVOS MUNICIPAIS", QUE SERÁ REALIZADO NOS DIAS 25, 26, 27 E 28 DE ABRIL, PELA UNIÃO DOS VEREADORES DO BRASIL - UVB, EM BRASÍLIA - DF.</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Fernando da Vidraçaria</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1154/036-luis_fernando_vieira_-_xxi_marcha_dos_legislativos_municipais.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1154/036-luis_fernando_vieira_-_xxi_marcha_dos_legislativos_municipais.pdf</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1155/037-manoel_d._r._neto_-_xxii_marcha_dos_legislativos_municipais.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1155/037-manoel_d._r._neto_-_xxii_marcha_dos_legislativos_municipais.pdf</t>
   </si>
   <si>
     <t>VEREADOR MANOEL DELFINO ROSA NETO REQUEREU PARTICIPAR DA "XXII MARCHA DOS LEGISLATIVOS MUNICIPAIS", QUE SERÁ REALIZADO NOS DIAS 25, 26, 27 E 28 DE ABRIL, PELA UNIÃO DOS VEREADORES DO BRASIL - UVB, EM BRASÍLIA - DF.</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1156/038-jivanilco_lima_da_silva_-_xxii_marcha_dos_legislativos.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1156/038-jivanilco_lima_da_silva_-_xxii_marcha_dos_legislativos.pdf</t>
   </si>
   <si>
     <t>VEREADOR JIVANILDO LIMA DA SILVA REQUEREU PARTICIPAR DA "XXII MARCHA DOS LEGISLATIVOS MUNICIPAIS", QUE SERÁ REALIZADO NOS DIAS 25, 26, 27 E 28 DE ABRIL, PELA UNIÃO DOS VEREADORES DO BRASIL - UVB, EM BRASÍLIA - DF.</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1157/039-jivanildo_-_titulo_cidadao_honorario_ao_sr._abimael_baldani.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1157/039-jivanildo_-_titulo_cidadao_honorario_ao_sr._abimael_baldani.pdf</t>
   </si>
   <si>
     <t>VEREADOR JIVANILDO LIMA DA SILVA REQUEREU TÍTULO DE CIDADÃO HONORÁRIO AO SR. ABIMAEL BALDANI. TRANSFORMADO EM DECRETO LEGISLATIVO Nº 004/2023.</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1158/040-willian_douglas_de_carvalho_-_falta_de_letreiro_com_nome_de_paulo_rosseto_no_pronto_socorro.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1158/040-willian_douglas_de_carvalho_-_falta_de_letreiro_com_nome_de_paulo_rosseto_no_pronto_socorro.pdf</t>
   </si>
   <si>
     <t>VEREADOR WILLIAN DOUGLAS DE CARVALHO REQUEREU " QUE SEJA VERIFICADO AO TÉRMINO DA REFORMA DO PRONTO SOCORRRO, QUE O MESMO FOI NOMINADO "PAULO ROSSETO", QUE HÁ TEMPOS FALTA LETREIRO COM ESTA DENOMINAÇÃO".</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1159/041-ivan_takemoto_-_conceder_progressao_vertical_por_titulacao_-_80_horas.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1159/041-ivan_takemoto_-_conceder_progressao_vertical_por_titulacao_-_80_horas.pdf</t>
   </si>
   <si>
     <t>SERVIDOR PÚBLICO REQUEREU PROGRESSÃO VERTICAL POR TITULAÇÃO - 80H.</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>PROFISSIONAIS DOS CORREIOS</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1160/042-associacao_dos_profissionais_dos_correios_-_adcap_-_mocao_de_apoio.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1160/042-associacao_dos_profissionais_dos_correios_-_adcap_-_mocao_de_apoio.pdf</t>
   </si>
   <si>
     <t>ASSOCIAÇÃO DOS PROFISSIONAIS DOS CORREIROS - ADCAP REQUER A NECESSIDADE DE APRIMORAR A QUALIDADE DOS SERVIÇOS DA EMPRESA BRASILEIRA DE CORREIOS E TELÉGRAFOS.</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1162/043-antonio_paulino_de_mello_-_que_seja_entoado_uma_vez_por_semana_o_hino_nacional_nas_escolas.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1162/043-antonio_paulino_de_mello_-_que_seja_entoado_uma_vez_por_semana_o_hino_nacional_nas_escolas.pdf</t>
   </si>
   <si>
     <t>VEREADOR ANTONIO PAULINO DE MELLO REQUEREU "QUE O PODER EXECUTIVO EM CONCORDÂNCIA COM A SECRETARIA MUNICIPAL DE EDUCAÇÃO, ESTABELEÇAM A NORMA PARA QUE NOS ESTABELCIMENTOS ESCOLARES DO MUNICÍPIO SEJA ENTODADO UMA POR SEMANA, O HINO NACIONAL BRASILEIRO".</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1163/044-antonio_p._de_mello_-_proibe_a_inauguracao_de_a_obras_publicas_incompletas-arquivado_oficio_no_089-2023.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1163/044-antonio_p._de_mello_-_proibe_a_inauguracao_de_a_obras_publicas_incompletas-arquivado_oficio_no_089-2023.pdf</t>
   </si>
   <si>
     <t>VEREADOR ANTONIO PAULINO DE MELLO REQUEREU QUE PROÍBE A INAUGURAÇÃO E A ENTREGA DE OBRAS PÚBLICAS INCOMPLETAS OU QUE, EMBORA CONCLUÍDAS, NÃO ESTEJAM EM CONDIÇÕES DE ATENDER À POPULAÇÃO.</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1164/045-fernando_bigotto_ribeiro_-_conceder_progressao_vertical_por_titulacao_-_80_horas.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1164/045-fernando_bigotto_ribeiro_-_conceder_progressao_vertical_por_titulacao_-_80_horas.pdf</t>
   </si>
   <si>
     <t>SERVIDOR PÚBLICO REQUEREU PROGRESSÃO-80H, CONFORME A LEI COMPLEMENTAR Nº 001/2011, DO PLANO DE CARGOS, CARREIRAS E VENCIMENTOS</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1165/046-manoel_d._r._neto_-_os_psfs_fiquem_abertos_ate_as_19_00h._durante_a_epidemia_de_dengue.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1165/046-manoel_d._r._neto_-_os_psfs_fiquem_abertos_ate_as_19_00h._durante_a_epidemia_de_dengue.pdf</t>
   </si>
   <si>
     <t>VEREADOR MANOEL DELFINO ROSA NETO REQUEREU "QUE OS PSfs FIQUEM ABERTOS ATÉ AS 19:00H. PELO MENOS ENQUANTO ESTIVERMOS NO PERÍODO DE EPIDEMIA DE DENGUE".</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1166/047-manoel_d.r._neto_-_arquivado_-_oficio_no_088-2023.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1166/047-manoel_d.r._neto_-_arquivado_-_oficio_no_088-2023.pdf</t>
   </si>
   <si>
     <t>VEREADOR MANOEL DELFINO ROSA NETO REQUEREU SOBRE A OBRIGATORIEDADE DA RECUPERAÇÃO DAS VIAS PÚBLICAS E CALÇAMENTOS PELAS PRESTADORAS, PERMISSIONÁRIAS, CONCESSIONÁRIAS DE SERVIÇOS PÚBLICOS E SUAS TERCEIRIZADAS, NO MUNICÍPIO DE JAGUAPITÃ. ARQUIVADO PELO OFÍCIO Nº 088/2023.</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1167/048-uniao_dos_vereadores_do_brasil.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1167/048-uniao_dos_vereadores_do_brasil.pdf</t>
   </si>
   <si>
     <t>UNIÃO DOS VEREADORES DO BRASIL - UVB REQUEREU QUE SEJA REALIZADA UMA PALESTRA NO COLÉGIO ESTADUAL DR. NILSON RIBAS NO DIA 30 DE MAIO DE 2023 DE ACORDO COM O PROJETO LEGISLATIVO NA ESCOLA NO PARANÁ.</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>JOÃO APARECIDO GALZONI</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1168/049-joao_aparecido_galzoni_-_discriminativo_das_remuneracoes_no_mandato_eletivo.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1168/049-joao_aparecido_galzoni_-_discriminativo_das_remuneracoes_no_mandato_eletivo.pdf</t>
   </si>
   <si>
     <t>JOÃO APARECIDO GALZONI  REQUEREU DISCRIMINATIVO DAS REMUNERAÇÕES E DOS VALORES RECOLHIDOS AO EXERCENTE DE MANDATO ELETIVO, CONSTANTE NO ANEXO XIV DA PORTARIA Nº 128 DE 2022 DE MARÇO DE 2022.</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1169/050-andre_luis_de_mello_-_curso_novo_parecer_previo_-_reflexo_nas_camaras_municipais-paranavai-pr.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1169/050-andre_luis_de_mello_-_curso_novo_parecer_previo_-_reflexo_nas_camaras_municipais-paranavai-pr.pdf</t>
   </si>
   <si>
     <t>SERVIDOR PÚBLICO ANDRÉ LUIS DE MELLO REQUEREU PARTICIPAR DO CURSO "NOVO PARECER PRÉVIO - REFLEXO NAS CÂMARAS MUNICIPAIS" QUE SERÁ REALIZADO NO DIA 26 DE MAIO, PELO TRIBUNAL DE CONTAS DO ESTADO DO PARANÁ, EM PARANAVAÍ - PR.</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1170/051-rafael_paladine_vieira_-_curso_novo_parecer_previo_-_reflexo_nas_camaras_municipais-paranavai-pr.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1170/051-rafael_paladine_vieira_-_curso_novo_parecer_previo_-_reflexo_nas_camaras_municipais-paranavai-pr.pdf</t>
   </si>
   <si>
     <t>SERVIDOR PÚBLICO RAFAEL PALADINE VIEIRA REQUEREU PARTICIPAR DO CURSO "NOVO PARECER PRÉVIO - REFLEXO NAS CÂMARAS MUNICIPAIS" QUE SERÁ REALIZADO NO DIA 26 DE MAIO, PELO TRIBUNAL DE CONTAS DO ESTADO DO PARANÁ, EM PARANAVAÍ - PR.</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1171/052-fernando_bigotto_ribeiro_-_curso_novo_parecer_previo_-_reflexo_nas_camaras_municipais-paranavai-pr.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1171/052-fernando_bigotto_ribeiro_-_curso_novo_parecer_previo_-_reflexo_nas_camaras_municipais-paranavai-pr.pdf</t>
   </si>
   <si>
     <t>SERVIDOR PÚBLICO FERNANDO BIGOTTO RIBEIRO REQUEREU PARTICIPAR DO CURSO "NOVO PARECER PRÉVIO - REFLEXO NAS CÂMARAS MUNICIPAIS" QUE SERÁ REALIZADO NO DIA 26 DE MAIO, PELO TRIBUNAL DE CONTAS DO ESTADO DO PARANÁ, EM PARANAVAÍ - PR.</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>Marcelo da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1172/053-_marcelo_da_silva_quenupe_-_curso_novvo_parecer_previo_-_reflexo_nas_camaras_municipais-paranavai-pr.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1172/053-_marcelo_da_silva_quenupe_-_curso_novvo_parecer_previo_-_reflexo_nas_camaras_municipais-paranavai-pr.pdf</t>
   </si>
   <si>
     <t>VEREADOR MARCELO DA SILVA QUENUPE ATUAL PRESIDENTE DA CÂMARA MUNICIPAL DE JAGUAPITÃ-PR REQUEREU PARTICIPAR DO CURSO "NOVO PARECER PRÉVIO - REFLEXO NAS CÂMARAS MUNICIPAIS" QUE SERÁ REALIZADO NO DIA 26 DE MAIO, PELO TRIBUNAL DE CONTAS DO ESTADO DO PARANÁ, EM PARANAVAÍ - PR.</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1173/054-manoel_d._r._neto_-_que_seja_realizado_por_meio_de_lei_isencao_do_iptu.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1173/054-manoel_d._r._neto_-_que_seja_realizado_por_meio_de_lei_isencao_do_iptu.pdf</t>
   </si>
   <si>
     <t>VEREADOR MANOEL DELFINO ROSA NETO REQUEREU "QUE SEJA REALIZADO POR MEIO DE LEI A ISENÇÃO DE IPTU PARA CONTRIBUINTES IDOSO, DEFICIENTE FÍSICO E OU MENTAL/AUTISTA, PORTADORES DE DOENÇAS GRAVES, APOSENTADOS OU PENSIONISTAS".</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1174/055-eliana_b.m._sandoli_-_conceder_progressao_vertical_por_titulacao_-_80_horas.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1174/055-eliana_b.m._sandoli_-_conceder_progressao_vertical_por_titulacao_-_80_horas.pdf</t>
   </si>
   <si>
     <t>SERVIDORA PÚBLICA ELIANA BEATRIZ MARIOTO SANDOLI REQUEREU PROGRESSÃO VERTICAL POR TITULAÇÃO - 80H, CONFORME ESTABELECIDO NA LEI COMPLEMENTAR 001/2011.</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1175/056-eliana_b.m._sandoli_-_pos-graduacao_-_politicas_publicas_-_400h.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1175/056-eliana_b.m._sandoli_-_pos-graduacao_-_politicas_publicas_-_400h.pdf</t>
   </si>
   <si>
     <t>SERVIDORA PÚBLICA ELIANA BEATRIZ MARIOTO SANDOLI REQUEREU PROGRESSÃO VERTICAL DE ACORDO COM A LEI COMPLEMENTAR Nº 001/2011 DO PLANO DE CARREIRA DEVIDO CONCLUIR PÓS-GRADUAÇÃO EM POLÍTICAS PÚBLICAS - 400H PELA FACULDADE UNINA DE CURITIBA-PR.</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1176/057-rafael_paladine_vieira_-_pos-graduacao_-_politica_publicas_-_400h.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1176/057-rafael_paladine_vieira_-_pos-graduacao_-_politica_publicas_-_400h.pdf</t>
   </si>
   <si>
     <t>SERVIDOR PÚBLICO RAFAEL PALADINE VIEIRA REQUEREU PROGRESSÃO VERTICAL POR TITULAÇÃO CONFORME A LEI COMPLEMENTAR Nº 001/2011 DO PLANO DE CARREIRA DOS SERVIDORES PÚBLICOS DA CÃMARA MUNICIPAL DE JAGUAPITÃ. PÓS GRADUAÇÃO EM POLÍTICAS PÚBLICAS, DURAÇÃO DE 400H PELA FACULDADE UNINA EM CURITIBA-PR.</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1319/059-2023-divisao_de_orgao_especial.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1319/059-2023-divisao_de_orgao_especial.pdf</t>
   </si>
   <si>
     <t>O Exmo. Senhor Fábio Augusto de Paula Souza da Divisão do Órgão Especial(Chefe de Seção) encaminhou a esta Câmara requerendo por força do contido no art. 249 do Regimento Interno deste Tribunal e em comprimento a determinação do Exmo. Desembargador Francisco Cardozo Oliveira, nos autos de Ação Direta de Inconstitucionalidade nº 0035099-10.2023.8.16.0000, encaminhando cópia de despacho e demais documentos a fim de que, no prazo de 30(dias), preste informações sobre o mérito da ação.</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1177/061-giovana_c.a._da_silva_-_conceder_progressao_vertical_por_titulacao_-_40h.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1177/061-giovana_c.a._da_silva_-_conceder_progressao_vertical_por_titulacao_-_40h.pdf</t>
   </si>
   <si>
     <t>SERVIDORA PÚBLICA GIOVANA CECÍLIA ALVES DA SILVA REQUEREU PROGRESSÃO DE ACORDO COM A LEI COMPLEMENTAR DO PLANO DE CARGOS, CARREIRA E VENCIMENTOS DA CÂMARA MUNICIPAL DE JAGUAPITÃ-PR DEVIDO TER CONCLUÍDO CURSOS DE APERFEIÇOAMENTO, TREINAMENTO, ATUALIZAÇÃO, EXTENSÃO OU CAPACITAÇÃO, SENDO NECESSÁRIO, NO MÍNIMO, 40(QUARENTA) HORAS PARA COMPROVAÇÃO DE CURSOS.</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1178/062-antonio_paulino_de_mello_-_em_frente_a_padaria_do_gege_duas_vagas_para_estacionamento.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1178/062-antonio_paulino_de_mello_-_em_frente_a_padaria_do_gege_duas_vagas_para_estacionamento.pdf</t>
   </si>
   <si>
     <t>VEREADOR ANTONIO PAULINO DE MELLO REQUEREU "QUE NA AVENIDA MINAS GERAIS, FRENTE A PADARIA DO GEGÊ EXISTE UM ESPAÇO OCUPADO POR TACHÕES DE SINALIZAÇÃO. ESSE LOCAL DÁ PARA ABRIR DUAS VAGAS PARA ESTACIONAMENTO, QUE PODERÁ SER UMA PARA IDOSO E OUTRA PARA DEFICIENTE".</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1179/063-willian_d._de_carvalho-jivanildo_l._da_silva_e_marcelo_da_silva_quenupe_-_que_seja_realizado_semana_do_meio_ambiente.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1179/063-willian_d._de_carvalho-jivanildo_l._da_silva_e_marcelo_da_silva_quenupe_-_que_seja_realizado_semana_do_meio_ambiente.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES WILLIAN DOUGLAS DE CARVALHO, JIVANILDO LIMA DA SILVA E MARCELO DA SILVA QUENUPE REQUERERAM , EM CONJUNTO COM A SECRETARIA MUNICIPAL DE EDUCAÇÃO E SECRETARIA MUNICIPAL DE MEIO AMBIENTE, AMPARADOS NA LEI MUNICIPAL Nº 029/2022 "QUE SEJA REALIZADO NA SEMANA DO MEIO AMBIENTE DESTE MUNICÍPIO DE JAGUAPITÃ-PR, UM CONCURSO ESCOLAR, NAS MODALIDADES SEGUINTES":_x000D_
 -DESENHO: ALUNOS DO 4º ANO DO ENSINO FUNDAMENTAL;_x000D_
 -REDAÇÃO: ALUNOS DO 5º ANO DO ENSINO FUNDAMENTAL._x000D_
 DE ACORDO COM O REGULAMENTO.</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1235/req_64-2023-requerimento.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1235/req_64-2023-requerimento.pdf</t>
   </si>
   <si>
     <t>Os vereadores Anderleia Fabiana da Costa e Jivanildo Lima da Silva requereram "Que no Hospital Municipal seja disponibilizado o uso da Internet, pelo sistema wi-fi, ao público que busca atendimento e aos acompanhantes que lá aguardam".</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1236/req.65-2023.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1236/req.65-2023.pdf</t>
   </si>
   <si>
     <t>O vereador Manoel Delfino Rosa Neto requere a concessão de Título de Cidadão Honorário ao Senhor Manoel Dias Paião, morador desta cidade, motivo pelo qual solicita a realização de Sessão Solene para concretização do ato.</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1237/req.66.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1237/req.66.pdf</t>
   </si>
   <si>
     <t>O servidor público André Luís de Mello requereu participação de curso "Workshop Legislativo - Atualização da Lei Orgânica e Regimento Interno com foco em pontos polêmico e relevantes" em Curitiba - Pr.</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1238/req.67.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1238/req.67.pdf</t>
   </si>
   <si>
     <t>O vereador Rafael Paladine Vieira requereu curso de participação "Workshop Legislativo em Curitiba - Pr.</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>PODER JUDICIÁRIO-COMARCA DE JAGUAPITÃ-PR</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1239/req.68.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1239/req.68.pdf</t>
   </si>
   <si>
     <t>PROMOTORIA DE JUSTIÇA DA COMARCA DE JAGUAPITÃ-PR REQUEREU DE ACORDO COM O REFERIDO REQUERIMENTO QUE NO PRAZO DE 15(QUINZE DIAS) FOSSE ENCAMINHADA AS INFORMAÇÕES PARA O E-MAIL jaguapita.prom@mppr.mp.br.</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1240/req.69.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1240/req.69.pdf</t>
   </si>
   <si>
     <t>O servidor público André Luis de Mello requereu Progressão de acordo com sua segunda 3ª Pós-Graduação "Latu Sensu em POLÍTICAS PÚBLICAS - 400H.</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1241/req.70.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1241/req.70.pdf</t>
   </si>
   <si>
     <t>PROMOTORIA DA COMARCA DE JAGUAPITÃ - PR OBJETO: APRIMORAMENTO DA FISCALIZAÇÃO DE CONTRATOS ADMINISTRATIVOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1242/req.71.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1242/req.71.pdf</t>
   </si>
   <si>
     <t>O vereador Willian Douglas de Carvalho requereu que sejam retomadas as castrações de animais em situações de rua e do fornecimento de rações para guardiões cuidadores de animais resgatados em nosso município.</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1243/req.72.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1243/req.72.pdf</t>
   </si>
   <si>
     <t>O vereador Willian Douglas de Carvalho requereu que sejam tomadas providências quanto ao fluxo dos veículos na parte da rua Rio Grande do Norte, na quadra do Posto de Saúde Central.</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1244/req.73.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1244/req.73.pdf</t>
   </si>
   <si>
     <t>O vereador Willian Douglas de Carvalho requereu que sejam tomadas providências quanto aos quebra-molas da cidade, especialmente na sinalização dos mesmos.</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>ASS. COM. DES. CULT. ART. ITAGUAJÉ</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1245/req.74.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1245/req.74.pdf</t>
   </si>
   <si>
     <t>ASSOCIAÇÃO COM. DES. CULT. ART. ITAGUAJÉ REQUEREU CÓPIA DA LEI Nº 21/53 QUANDO JAGUAPITÃ PERTENCIA A JAGUAPITÃ.</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1246/req.75.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1246/req.75.pdf</t>
   </si>
   <si>
     <t>O vereador Jivanildo Lima da Silva requereu participação no curso pelo CEAP em Curitiba-Pr conforme o requerimento.</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1247/req.76.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1247/req.76.pdf</t>
   </si>
   <si>
     <t>O vereador Carlos Santa Cruz requereu participação no curso pelo CEAP em Curitiba-Pr conforme o requerimento.</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1248/req.77.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1248/req.77.pdf</t>
   </si>
   <si>
     <t>O vereador Antonio Paulino de Mello requereu participação no curso pelo CEAP em Curitiba-Pr conforme o requerimento.</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1249/req.78.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1249/req.78.pdf</t>
   </si>
   <si>
     <t>O vereador Manoel Delfino Rosa Neto requereu participação no curso pelo CEAP em Curitiba-Pr conforme o requerimento.</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1250/req.79.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1250/req.79.pdf</t>
   </si>
   <si>
     <t>O vereador proponente Marcelo da Silva Quenupe requereu "Que nas prioridades administrativas para realizações municipais, seja incluída a construção de calçadas no trecho compreendido entre alto da Rua Rio Grande do Norte, chegando ao Residencial Brisas do Monte".</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1251/req.80.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1251/req.80.pdf</t>
   </si>
   <si>
     <t>O vereador proponente Marcelo da Silva Quenupe requereu "Que seja estudada a possibilidade de designação de um profissional credenciado, para acompanhamento aos usuários das Academias de Terceira Idade".</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1252/req.81.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1252/req.81.pdf</t>
   </si>
   <si>
     <t>A vereadora Anderelia Fabiana da Costa requereu "Que seja feito o plantio de árvores ao redor do Estádio Municipal desta cidade, assim como na calçada da Escola Divina Providência, que fica na frente do Estádio".</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1253/req.82.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1253/req.82.pdf</t>
   </si>
   <si>
     <t>A vereadora Anderleia Fabiana da Costa requereu "Que seja construída, na entrada do Estádio Municipal, uma rampa para cadeirantes" conforme Requerimento.</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1254/req.83.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1254/req.83.pdf</t>
   </si>
   <si>
     <t>O vereador Antonio Paulino de Mello requereu os seguintes questionamentos na área da saúde:_x000D_
  Que providências foram tomadas quanto à fila de espera para o tratamento com Fisioterapia e se já foi encontrada solução para mudança do local do agendamento para atendimento na saúde.</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1255/req.84.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1255/req.84.pdf</t>
   </si>
   <si>
     <t>Os vereadores Manoel Delfino Rosa Neto e Antonio Paulino de Mello requereram instalação de câmeras de monitoramento no interior dos veículos de transporte escolar municipal de Jaguapitã conforme requerimento.</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1256/req.85.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1256/req.85.pdf</t>
   </si>
   <si>
     <t>O vereador Jivanildo Lima da Silva requereu "Que no Conjunto Habitacional Rosa, desta cidade, seja providenciada interligação das ruas, com saídas ao fundo" conforme Requerimento.</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>ABIMAEL BALDANI</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1257/req.86.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1257/req.86.pdf</t>
   </si>
   <si>
     <t>ABIMAEL BALDANI CIDADÃO DESTA CIDADE REQUEREU DESTA CÂMARA MUNICIPAL CÓPIAS DE TODAS AS ATAS E DOCUMENTOS PERTINENTES QUE REDUNDARAM NA APROVAÇÃO DA HONRARIA DIANTE DO OFÍCIO Nº 141/2023 RECEBIDO POR ELE DESTA CÂMARA E A RELAÇÃO NOMINAL DAS PESSOAS QUE JÁ FORAM HOMENAGEADAS COM ESSE TÍTULO NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1258/req.87.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1258/req.87.pdf</t>
   </si>
   <si>
     <t>O vereador proponente requereu que sejam tomadas providências quanto a realização de limpeza dos bueiros do município, especialmente nos bueiros localizados na Avenida Paraná esquina com a Rua Goiás (Semáforo).</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1259/req.88.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1259/req.88.pdf</t>
   </si>
   <si>
     <t>O vereador proponente requereu que sejam tomadas as providências quanto ao estudo do fluxo de veículos nas ruas localizadas no entorno da UBS Carlos Nascimento e CMEI Claudicéia de Souza Rolim.</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1260/req.89.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1260/req.89.pdf</t>
   </si>
   <si>
     <t>PROMOTORIA DE JUSTIÇA DA COMARCA DE JAGUAPITÃ/PR REQUEREU COMO OBJETO A REGULARIZAÇÃO DAS IRREGULARIDADES CONSTATADAS NO PORTAL DA TRANSPARÊNCIA DO MUNICÍPIO DE JAGUAPITÃ-PR CONFORME REQUERIMENTO.</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1261/req.90.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1261/req.90.pdf</t>
   </si>
   <si>
     <t>O vereador proponente requereu que no Conjunto Habitacional Francisco Consalter, desta cidade, seja feito estudo e planejamento para revitalização da Praça e Quadra Esportiva, além da instalação de um Parquinho Infantil no mesmo espaço.</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1262/req.91.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1262/req.91.pdf</t>
   </si>
   <si>
     <t>A vereadora proponente Anderleia Fabiana da Costa requereu que os responsáveis pelo trânsito urbano da cidade, verifiquem a possibilidade de estender a mão única da Rua Maranhão, no trecho compreendido entre a Avenida Manoel Ribas até a Rua Nemésio Jacob, prolongando-se até a Rua Bahia, desta cidade.</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>Fernando Contador</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1263/req.92.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1263/req.92.pdf</t>
   </si>
   <si>
     <t>O servidor público desta Câmara Municipal, contador, requereu participação do curso pela empresa ELOTECH GESTÃO PÚBLICA LTDA, em Maringá - Pr., conforme requerimento.</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1264/req.93.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1264/req.93.pdf</t>
   </si>
   <si>
     <t>A servidora pública desta Câmara Eliana Beatriz Marioto Sandoli requereu participação de curso pela empresa ELOTECH GESTÃO PÚBLICA, em Maringá-Pr, conforme requerimento exposto.</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1265/req.94.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1265/req.94.pdf</t>
   </si>
   <si>
     <t>O vereador proponente Jivanildo Lima da Silva requereu que seja instalada uma quadra de areia para prática de futebol e vôlei na praça central, próximo ao parquinho infantil. Este requerimento foi reprovado por 5X4.</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1266/req.95.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1266/req.95.pdf</t>
   </si>
   <si>
     <t>O vereador proponente Carlos Santa Cruz requereu que seja verificada, por setor responsável desta administração, a possibilidade de colocação de alambrado elevado, nos fundos do Estádio Municipal, na divisa com o Jardim Nossa Senhora Aparecida, conforme requerimento.</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1267/req.96.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1267/req.96.pdf</t>
   </si>
   <si>
     <t>O vereador proponente Carlos Santa Cruz requereu que no antigo Patrimônio São Benedito, deste município, sejam realizados alguns serviços, abaixo discrimnados:_x000D_
 a) retirada de entulhos, b) disponibilização de mais caçamba para o local e c) corte de pé de jaca, que já conta mais de quarenta anos de existência no local e o fruto cai de grande altura, direto em uma residência, o que causa prejuízo e transtorno, além de muitas reclamações dos moradores.</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1268/req.97.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1268/req.97.pdf</t>
   </si>
   <si>
     <t>O vereador proponente Jivanildo Lima da Silva requereu que no município de Jaguapitã, seja feita um local, baseada na Lei Federal 14.626/2023, em seu art. 1º, onde as pessoas com transtorno do expectro autista tenham atendimento prioritário em todas as necessidades de atendimento.</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1269/req.98.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1269/req.98.pdf</t>
   </si>
   <si>
     <t>A vereadora proponente Anderleia Fabiana da Costa requereu que sejam transformadas em mão única para o trânsito, as ruas fronteiras de todos os Estabelecimentos de Ensino e Unidades Básicas de Saúde, do município.</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1270/req.99.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1270/req.99.pdf</t>
   </si>
   <si>
     <t>Os vereadores Antonio Paulino de Mello e Marcelo da Silva Quenupe requereram alguns questionamentos pela Autarquia SAMAE (Serviço Autônomo Municipal de Água e Esgoto.</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>CILSO JUNIOR</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1271/req.100.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1271/req.100.pdf</t>
   </si>
   <si>
     <t>O cidadão Cilso Junior requereu desta Câmara por e-mail cópia da Lei 018/1999 do município de Jaguapitã, sobre a reformulação dos quadros de provimento efetivo e de provimento em comissão do Executivo Municipal, do Serviço Autônomo Municipal de Água e Esgoto e do Serviço Municipal de Saúde de Jaguapitã.</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1272/req.101.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1272/req.101.pdf</t>
   </si>
   <si>
     <t>O vereador proponente Antonio Paulino de Mello requereu os seguintes pedidos de informações:_x000D_
 "Após a instituição da Lei nº 041/2020 - Lei Municipal, foram liberados loteamentos urbanos, no município de Jaguapitã?"_x000D_
 Se foram, quais são eles?_x000D_
 E ainda: Quem são os responsáveis pelas liberações?</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1274/req.102.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1274/req.102.pdf</t>
   </si>
   <si>
     <t>O servidor público desta Câmara requereu participação de curso pela Escola do Legislativo - ALEP e Instituto Paranaense de Direito Administrativo - IPDA, em Curitiba - Pr., porém este requerimento foi arquivado por não ter tempo hábil devido ao feriado do dia 12/10/2023 (Nossa Senhora Aparecida) e recesso de acordo com a Portaria nº 55/2023.</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1275/req.103.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1275/req.103.pdf</t>
   </si>
   <si>
     <t>A vereadora Anderleia Fabiana da Costa requereu no amparo do Artigo 191, do Regimento Interno da Câmara Municipal que após aprovação do Plenário, que o Presidente viabilize a realização de "Sessão Solene para entrega de Título de Cidadã Honorária de Jaguapitã, à Senhora Professora aposentada Célia Pagani da Silva" em reconhecimento a sua vida exemplar, em serviços prestados ao município de Jaguapitã, como cidadã, Professora Primária e proprietária de Estabelecimento comercial na cidade._x000D_
 Este requerimento foi transformado em Decreto Legislativo nº 006/2023.</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1276/req.104.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1276/req.104.pdf</t>
   </si>
   <si>
     <t>A Promotoria de Justiça da Comarca de Jaguapitã-Pr requereu que no prazo de 15 dias, informações sobre o  andamento do procedimento administrativo instaurado para verificar a prestação  de contas anual do Poder Executivo Municipal, relativo ao exercício financeiro de 2020.</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1277/req.105.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1277/req.105.pdf</t>
   </si>
   <si>
     <t>A Promotoria de Justiça da Comarca de Jaguapitã requereu desta Câmara informação sobre o andamento da tramitação do Anteprojeto de Lei nº 026/2023, encaminhando também calendário ou previsão de datas da tramitação.</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1278/req.106.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1278/req.106.pdf</t>
   </si>
   <si>
     <t>O Servidor público André Luis de Mello requereu desta Câmara participação do curso pelo Centro de Capacitação em Gestão Pública - CGP, em Curitiba-Pr.</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1279/req.107.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1279/req.107.pdf</t>
   </si>
   <si>
     <t>A vereadora Anderleia Fabiana da Costa requereu que na Rua João Dias da Cruz, trecho compreendido entre a Avenida Paraná e a Rua Rio Grande do Norte, nesta cidade, seja sinalizado como mão única.</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1280/req.108.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1280/req.108.pdf</t>
   </si>
   <si>
     <t>A vereadora proponente Anderleia Fabiana da Costa requereu que na Estação Rodoviária desta cidade sejam recolocadas, em tempo breve:_x000D_
 - O Bebedouro, para servir funcionários, comerciantes do local, assim como passageiros; os bancos que ficavam na parte externa do local.</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1281/req109.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1281/req109.pdf</t>
   </si>
   <si>
     <t>O vereador proponente Manoel Delfino Rosa Neto requereu  que o campo municipal fique aberto para uso dos munícipes aos finais de semana e feriados e também que a secretaria competente estipule um horário para funcionamento do mesmo.</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1282/req.110.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1282/req.110.pdf</t>
   </si>
   <si>
     <t>Os vereadores proponentes Anderleia Fabiana da Costa e Jivanildo Lima da Silva requereram que na Praça Central, em dias de Feira Livre, fique disponível um Bombeiro, para atender eventuais emergências que ocorram nesse local, assim como seja permitido que os banheiros da Rodoviária permaneçam abertos no período de funcionamento da feira.</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1283/req.111.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1283/req.111.pdf</t>
   </si>
   <si>
     <t>Os vereadores Anderleia Fabiana da Costa, Antonio Paulino de Mello, Carlos Santa Cruz, Diego Almeida Madeira, Luis Fernando Vieira, Jivanildo Lima da Silva, Manoel Delfino Rosa Neto, Marcelo da Silva Quenupe e Willian Douglas de Carvalho(BANCADA PARLAMENTAR) requereram de acordo com os artigos 117 e artigo 54 do Regimento Interno, a criação de Comissão Especial, para análise, discussão e ao final encaminhamento ao Plenário, do Projeto de Emenda à Lei Orgânica nº 01/2023._x000D_
 Obs: transformado em Resolução nº 001/2023.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -1772,67 +1772,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1161/mocao_de_apoio_no_001-2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1119/001-giovana_c._a._da_silva_-_licenca_premio.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1120/002-rafael_paladine_vieira-curso_oficina_de_implantacao_da_nova_lei_de_licitacoes.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1121/003-andre_luis_de_mello-curso_oficina_de_implantacao_da_nova_lei_de_licitacoes.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1122/004-willian_douglas_de_carvalho-transformado_em_decreto_legislativo_no_001-2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1123/005-jivanildo_lima_da_silva_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1124/006-anderleia_f._da_costa_-_reforma_da_quadra_esportiva.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1125/007-anderlia_f._da_costa_-_pedido_de_um_fisioterapia_para_o_centro_de_atendimento.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1127/009-antonio_paulino_de_mello_-_hospital_municipal-campainha_e_lampada_sinalizadora.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1128/010-antonio_paulino_de_mello_-_pedido_de_relacao_de_imoveis_alugados_pela_prefeitura_municipal.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1129/011-antonio_paulino_de_mello_-_pedido_de_relacao_de_imoveis_alugados_pela_prefeitura_municipal.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1130/012-eliana_b._m._sandoli_-_curso_oficina_de_implantacao_da_nova_lei_de_licitacoes.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1131/013-andre_luis_de_mello_-_curso_oficina_de_implantacao_da_nova_lei_de_licitacoes.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1132/014-giovana_c._a._da_silva-_elevacao_de_nivel_salarial.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1134/016-diego_almeida_madeira_-_ala_respiratoria_no_hospital_municipal-previsao_de_reforma_do_pronto_socorro.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1135/017-willian_douglas_de_carvalho_-_politica_de_acolhimento_de_pessoas_de_rua.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1136/018-willian_douglas_de_carvalho_-_manutencao_urgente_nas_faixas_de_pedestres_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1137/019-willian_douglas_de_carvalho_-_prazo_para_samae_concluir_os_servicos_de_manutencao_em_vias_publicas.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1138/020-eliana_b._m._sandoli_-_elevacao_de_nivel_salarial.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1139/021-andre_luis_de_mello_-_elevacao_de_nivel_salarial.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1140/022-rosilene_cristina_ferreira_-_elevacao_de_nivel_salarial.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1141/023-rafael_paladine_vieira_-_elevacao_de_nivel_salarial.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1142/024-manoel_d._r._neto_-_destino_de_emendas_direcionadas_a_este_municipio.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1143/025-antonio_paulino_de_mello_-_acesso_a_casa_morturaria_e_na_lateral_seja_providendiciado_um_estacionamento.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1144/026-antonio_paulino_de_mello_-_manutencao_da_capela_mortuaria_desta_cidade.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1145/027-carlos_santa_cruz_-_curso_cancelado_-_arquiva-se.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1146/028-jivanildo_lima_da_silva_-_curso_cancelado_-_arquiva-se.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1147/029-ministerio_publico_-_andamento_da_prestacao_de_contas_de_2017_do_poder_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1149/031-carlos_santa_cruz_-_arquivado_o_pedido.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1150/032-antonio_paulino_de_mello_-_que_seja_construido_um_redutor_de_velocidade_na_rua_ermelindo_augusto.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1151/033-willian_d._de_carvalho_e_anderleia_f._da_costa_-_cidadaos_jaguapitaenses_que_estejam_inadimplentes_com_samae.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1152/034-antonio_paulino_de_mello_-_xxii_marcha_dos_legislativos_municipais_em_brasilia.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1153/035-carlos_santa_cruz_-_xxii_marcha_dos_legislativos_municipais.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1154/036-luis_fernando_vieira_-_xxi_marcha_dos_legislativos_municipais.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1155/037-manoel_d._r._neto_-_xxii_marcha_dos_legislativos_municipais.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1156/038-jivanilco_lima_da_silva_-_xxii_marcha_dos_legislativos.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1157/039-jivanildo_-_titulo_cidadao_honorario_ao_sr._abimael_baldani.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1158/040-willian_douglas_de_carvalho_-_falta_de_letreiro_com_nome_de_paulo_rosseto_no_pronto_socorro.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1159/041-ivan_takemoto_-_conceder_progressao_vertical_por_titulacao_-_80_horas.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1160/042-associacao_dos_profissionais_dos_correios_-_adcap_-_mocao_de_apoio.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1162/043-antonio_paulino_de_mello_-_que_seja_entoado_uma_vez_por_semana_o_hino_nacional_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1163/044-antonio_p._de_mello_-_proibe_a_inauguracao_de_a_obras_publicas_incompletas-arquivado_oficio_no_089-2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1164/045-fernando_bigotto_ribeiro_-_conceder_progressao_vertical_por_titulacao_-_80_horas.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1165/046-manoel_d._r._neto_-_os_psfs_fiquem_abertos_ate_as_19_00h._durante_a_epidemia_de_dengue.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1166/047-manoel_d.r._neto_-_arquivado_-_oficio_no_088-2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1167/048-uniao_dos_vereadores_do_brasil.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1168/049-joao_aparecido_galzoni_-_discriminativo_das_remuneracoes_no_mandato_eletivo.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1169/050-andre_luis_de_mello_-_curso_novo_parecer_previo_-_reflexo_nas_camaras_municipais-paranavai-pr.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1170/051-rafael_paladine_vieira_-_curso_novo_parecer_previo_-_reflexo_nas_camaras_municipais-paranavai-pr.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1171/052-fernando_bigotto_ribeiro_-_curso_novo_parecer_previo_-_reflexo_nas_camaras_municipais-paranavai-pr.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1172/053-_marcelo_da_silva_quenupe_-_curso_novvo_parecer_previo_-_reflexo_nas_camaras_municipais-paranavai-pr.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1173/054-manoel_d._r._neto_-_que_seja_realizado_por_meio_de_lei_isencao_do_iptu.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1174/055-eliana_b.m._sandoli_-_conceder_progressao_vertical_por_titulacao_-_80_horas.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1175/056-eliana_b.m._sandoli_-_pos-graduacao_-_politicas_publicas_-_400h.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1176/057-rafael_paladine_vieira_-_pos-graduacao_-_politica_publicas_-_400h.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1319/059-2023-divisao_de_orgao_especial.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1177/061-giovana_c.a._da_silva_-_conceder_progressao_vertical_por_titulacao_-_40h.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1178/062-antonio_paulino_de_mello_-_em_frente_a_padaria_do_gege_duas_vagas_para_estacionamento.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1179/063-willian_d._de_carvalho-jivanildo_l._da_silva_e_marcelo_da_silva_quenupe_-_que_seja_realizado_semana_do_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1235/req_64-2023-requerimento.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1236/req.65-2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1237/req.66.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1238/req.67.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1239/req.68.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1240/req.69.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1241/req.70.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1242/req.71.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1243/req.72.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1244/req.73.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1245/req.74.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1246/req.75.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1247/req.76.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1248/req.77.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1249/req.78.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1250/req.79.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1251/req.80.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1252/req.81.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1253/req.82.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1254/req.83.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1255/req.84.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1256/req.85.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1257/req.86.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1258/req.87.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1259/req.88.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1260/req.89.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1261/req.90.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1262/req.91.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1263/req.92.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1264/req.93.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1265/req.94.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1266/req.95.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1267/req.96.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1268/req.97.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1269/req.98.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1270/req.99.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1271/req.100.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1272/req.101.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1274/req.102.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1275/req.103.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1276/req.104.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1277/req.105.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1278/req.106.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1279/req.107.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1280/req.108.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1281/req109.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1282/req.110.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1283/req.111.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1161/mocao_de_apoio_no_001-2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1119/001-giovana_c._a._da_silva_-_licenca_premio.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1120/002-rafael_paladine_vieira-curso_oficina_de_implantacao_da_nova_lei_de_licitacoes.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1121/003-andre_luis_de_mello-curso_oficina_de_implantacao_da_nova_lei_de_licitacoes.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1122/004-willian_douglas_de_carvalho-transformado_em_decreto_legislativo_no_001-2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1123/005-jivanildo_lima_da_silva_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1124/006-anderleia_f._da_costa_-_reforma_da_quadra_esportiva.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1125/007-anderlia_f._da_costa_-_pedido_de_um_fisioterapia_para_o_centro_de_atendimento.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1127/009-antonio_paulino_de_mello_-_hospital_municipal-campainha_e_lampada_sinalizadora.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1128/010-antonio_paulino_de_mello_-_pedido_de_relacao_de_imoveis_alugados_pela_prefeitura_municipal.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1129/011-antonio_paulino_de_mello_-_pedido_de_relacao_de_imoveis_alugados_pela_prefeitura_municipal.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1130/012-eliana_b._m._sandoli_-_curso_oficina_de_implantacao_da_nova_lei_de_licitacoes.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1131/013-andre_luis_de_mello_-_curso_oficina_de_implantacao_da_nova_lei_de_licitacoes.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1132/014-giovana_c._a._da_silva-_elevacao_de_nivel_salarial.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1134/016-diego_almeida_madeira_-_ala_respiratoria_no_hospital_municipal-previsao_de_reforma_do_pronto_socorro.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1135/017-willian_douglas_de_carvalho_-_politica_de_acolhimento_de_pessoas_de_rua.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1136/018-willian_douglas_de_carvalho_-_manutencao_urgente_nas_faixas_de_pedestres_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1137/019-willian_douglas_de_carvalho_-_prazo_para_samae_concluir_os_servicos_de_manutencao_em_vias_publicas.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1138/020-eliana_b._m._sandoli_-_elevacao_de_nivel_salarial.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1139/021-andre_luis_de_mello_-_elevacao_de_nivel_salarial.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1140/022-rosilene_cristina_ferreira_-_elevacao_de_nivel_salarial.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1141/023-rafael_paladine_vieira_-_elevacao_de_nivel_salarial.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1142/024-manoel_d._r._neto_-_destino_de_emendas_direcionadas_a_este_municipio.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1143/025-antonio_paulino_de_mello_-_acesso_a_casa_morturaria_e_na_lateral_seja_providendiciado_um_estacionamento.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1144/026-antonio_paulino_de_mello_-_manutencao_da_capela_mortuaria_desta_cidade.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1145/027-carlos_santa_cruz_-_curso_cancelado_-_arquiva-se.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1146/028-jivanildo_lima_da_silva_-_curso_cancelado_-_arquiva-se.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1147/029-ministerio_publico_-_andamento_da_prestacao_de_contas_de_2017_do_poder_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1149/031-carlos_santa_cruz_-_arquivado_o_pedido.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1150/032-antonio_paulino_de_mello_-_que_seja_construido_um_redutor_de_velocidade_na_rua_ermelindo_augusto.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1151/033-willian_d._de_carvalho_e_anderleia_f._da_costa_-_cidadaos_jaguapitaenses_que_estejam_inadimplentes_com_samae.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1152/034-antonio_paulino_de_mello_-_xxii_marcha_dos_legislativos_municipais_em_brasilia.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1153/035-carlos_santa_cruz_-_xxii_marcha_dos_legislativos_municipais.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1154/036-luis_fernando_vieira_-_xxi_marcha_dos_legislativos_municipais.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1155/037-manoel_d._r._neto_-_xxii_marcha_dos_legislativos_municipais.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1156/038-jivanilco_lima_da_silva_-_xxii_marcha_dos_legislativos.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1157/039-jivanildo_-_titulo_cidadao_honorario_ao_sr._abimael_baldani.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1158/040-willian_douglas_de_carvalho_-_falta_de_letreiro_com_nome_de_paulo_rosseto_no_pronto_socorro.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1159/041-ivan_takemoto_-_conceder_progressao_vertical_por_titulacao_-_80_horas.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1160/042-associacao_dos_profissionais_dos_correios_-_adcap_-_mocao_de_apoio.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1162/043-antonio_paulino_de_mello_-_que_seja_entoado_uma_vez_por_semana_o_hino_nacional_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1163/044-antonio_p._de_mello_-_proibe_a_inauguracao_de_a_obras_publicas_incompletas-arquivado_oficio_no_089-2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1164/045-fernando_bigotto_ribeiro_-_conceder_progressao_vertical_por_titulacao_-_80_horas.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1165/046-manoel_d._r._neto_-_os_psfs_fiquem_abertos_ate_as_19_00h._durante_a_epidemia_de_dengue.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1166/047-manoel_d.r._neto_-_arquivado_-_oficio_no_088-2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1167/048-uniao_dos_vereadores_do_brasil.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1168/049-joao_aparecido_galzoni_-_discriminativo_das_remuneracoes_no_mandato_eletivo.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1169/050-andre_luis_de_mello_-_curso_novo_parecer_previo_-_reflexo_nas_camaras_municipais-paranavai-pr.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1170/051-rafael_paladine_vieira_-_curso_novo_parecer_previo_-_reflexo_nas_camaras_municipais-paranavai-pr.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1171/052-fernando_bigotto_ribeiro_-_curso_novo_parecer_previo_-_reflexo_nas_camaras_municipais-paranavai-pr.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1172/053-_marcelo_da_silva_quenupe_-_curso_novvo_parecer_previo_-_reflexo_nas_camaras_municipais-paranavai-pr.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1173/054-manoel_d._r._neto_-_que_seja_realizado_por_meio_de_lei_isencao_do_iptu.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1174/055-eliana_b.m._sandoli_-_conceder_progressao_vertical_por_titulacao_-_80_horas.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1175/056-eliana_b.m._sandoli_-_pos-graduacao_-_politicas_publicas_-_400h.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1176/057-rafael_paladine_vieira_-_pos-graduacao_-_politica_publicas_-_400h.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1319/059-2023-divisao_de_orgao_especial.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1177/061-giovana_c.a._da_silva_-_conceder_progressao_vertical_por_titulacao_-_40h.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1178/062-antonio_paulino_de_mello_-_em_frente_a_padaria_do_gege_duas_vagas_para_estacionamento.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1179/063-willian_d._de_carvalho-jivanildo_l._da_silva_e_marcelo_da_silva_quenupe_-_que_seja_realizado_semana_do_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1235/req_64-2023-requerimento.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1236/req.65-2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1237/req.66.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1238/req.67.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1239/req.68.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1240/req.69.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1241/req.70.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1242/req.71.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1243/req.72.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1244/req.73.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1245/req.74.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1246/req.75.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1247/req.76.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1248/req.77.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1249/req.78.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1250/req.79.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1251/req.80.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1252/req.81.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1253/req.82.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1254/req.83.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1255/req.84.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1256/req.85.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1257/req.86.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1258/req.87.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1259/req.88.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1260/req.89.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1261/req.90.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1262/req.91.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1263/req.92.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1264/req.93.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1265/req.94.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1266/req.95.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1267/req.96.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1268/req.97.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1269/req.98.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1270/req.99.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1271/req.100.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1272/req.101.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1274/req.102.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1275/req.103.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1276/req.104.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1277/req.105.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1278/req.106.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1279/req.107.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1280/req.108.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1281/req109.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1282/req.110.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2023/1283/req.111.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H111"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="59.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="192.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="191.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>