--- v0 (2025-10-07)
+++ v1 (2026-06-13)
@@ -54,1494 +54,1494 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Funcionarios</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/614/req._001-2022-andre_luis_de_mello-progressao_do_cargo.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/614/req._001-2022-andre_luis_de_mello-progressao_do_cargo.pdf</t>
   </si>
   <si>
     <t>ANDRÉ LUIS DE MELLO, Oficial Legislativo requereu Progressão de 80 horas devido cursos realizados.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/613/req._002-2022-ivan_takemoto-quinquenio.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/613/req._002-2022-ivan_takemoto-quinquenio.pdf</t>
   </si>
   <si>
     <t>IVAN TAKEMOTO, servidor desta Casa de Leis, requereu (5%) pelo quinquenio efetivo, completado em 01 de fevereiro de 2021.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Willian</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/615/req._003-2022-willian_douglas_de_carvalho-conselho_municipal_do_meio_ambiente.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/615/req._003-2022-willian_douglas_de_carvalho-conselho_municipal_do_meio_ambiente.pdf</t>
   </si>
   <si>
     <t>WILLIAN DOUGLAS DE CARVALHO, vereador desta Casa de Leis requereu sobre o funcionamento dos Conselhos Municipais, onde o Presidente da Câmara deferiu em forma de Resolução nº 001/2022 o disposto sobre a Criação de Comissão Temporária Especial de Meio Ambiente, e dá outras providências.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Paulino</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/616/req._004-2022-antonio_paulino_de_mello-solenidade-sao_jose_dos_pinhais.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/616/req._004-2022-antonio_paulino_de_mello-solenidade-sao_jose_dos_pinhais.pdf</t>
   </si>
   <si>
     <t>ANTONIO PAULINO DE MELLO, vereador e Presidente desta Casa de Leis requereu participação na Solenidade de entrega de um caminhão para o Município de Jaguapitã, na academiado Guatupe - BR 277 Km 72, na cidade de São José dos Pinhais.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/617/req._005-2022-ivan_takemoto-anuenio.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/617/req._005-2022-ivan_takemoto-anuenio.pdf</t>
   </si>
   <si>
     <t>IVAN TAKEMOTO requereu Anuênio.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/618/req._006-2022-giovana_cecilia_alves_da_silva-anuenio.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/618/req._006-2022-giovana_cecilia_alves_da_silva-anuenio.pdf</t>
   </si>
   <si>
     <t>GIOVANA CECÍLIA ALVES DA SILVA, servidora desta Casa de Leis, requereu seu direito de Anuênio.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Diego Madeira</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/619/req._007-2022-diego_almeida_madeira-projeto_meu_campinho.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/619/req._007-2022-diego_almeida_madeira-projeto_meu_campinho.pdf</t>
   </si>
   <si>
     <t>DIEGO ALMEIDA MADEIRA, vereador desta Casa de Leis, requer relatório de gastos com o PROJETO MEU CAMPINHO DO RESIDENCIAL JARDIM OLIVEIRA.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>ROGERIO MANDUCA</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/620/req._008-2022-rogerio_manduca-copia_da_ata_de_posse.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/620/req._008-2022-rogerio_manduca-copia_da_ata_de_posse.pdf</t>
   </si>
   <si>
     <t>ROGERIO MANDUCA, ADVOGADO desta Prefeitura Municipal requereu cópia da Ata de Posse do vereador Willian Douglas de Carvalho, eleito para o mandato 2021-2024.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/621/req._009-2022-rafael_paladine_vieira-anuenio.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/621/req._009-2022-rafael_paladine_vieira-anuenio.pdf</t>
   </si>
   <si>
     <t>RAFALE PALADINE VIEIRA, servidor desta Casa de Leis requereu Progressão correspondente um nível salarial - ANUÊNIO.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/622/req._010-2022-andre_luis_de_mello-anuenio.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/622/req._010-2022-andre_luis_de_mello-anuenio.pdf</t>
   </si>
   <si>
     <t>ANDRÉ LUIS DE MELLO, servidor desta Casa de Leis, requereu Progressão pelo seu Anuênio sendo elevado um nível salarial.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/623/req._011-2022-rosilene_cristina_ferreira-anuenio.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/623/req._011-2022-rosilene_cristina_ferreira-anuenio.pdf</t>
   </si>
   <si>
     <t>ROSILENE CRISTINA FERREIRA, servidora desta Casa de Leis requereu PROGRESSÃO por Anuênio devido elevação de um nível salarial.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/624/req._012-2022-eliana_beatriz_marioto_sandoli-anuenio.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/624/req._012-2022-eliana_beatriz_marioto_sandoli-anuenio.pdf</t>
   </si>
   <si>
     <t>ELIANA BEATRIZ MARIOTO SANDOLI, requereu PROGRESSÃO por Anuênio através da elevação e um(1) nível salarial.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/</t>
   </si>
   <si>
     <t>OFÍCIO CIRCULAR Nº 01/2022 - GEPATRIA(GRUPO ESPECIALIZADO NA PROTEÇÃO AO PATRIMÔNIO PÚBLICO E NO COMBATE À IMPROBIDADE ADMINISTRATIVA REGIÃO DE LONDRINA)._x000D_
 - Requereu as seguintes informações e documentos:_x000D_
 -- I - certificar a adesão ao Programa Nacional de Prevenção à Corrupção elaborado pelo Tribunal de Contas da União;_x000D_
 -- II - certificar a utilização do Sistema e-Prevenção do Programa Nacional de Prevenção à Corrupção.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Neto da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/626/req._014-2022-manoel_delfino_rosa_neto-arquivado.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/626/req._014-2022-manoel_delfino_rosa_neto-arquivado.pdf</t>
   </si>
   <si>
     <t>MANOEL DELFINO ROSA NETO, vereador desta Casa de Leis que protocolou uma proposição com a seguinte súmula:_x000D_
 "Denomina a criação de vagas de estacionamento exclusivo para veículos de transporte escolar em frente às creches e escolas de ensino infantil, fundamental e médio, para viabilizar o embarque e desembarque de alunos, no âmbito do município de Jaguapitã/PR.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/627/req._015-2022-manoel_delfino_rosa_neto-arquivado.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/627/req._015-2022-manoel_delfino_rosa_neto-arquivado.pdf</t>
   </si>
   <si>
     <t>MANOEL DELFINO ROSA NETO, vereador desta Casa de Leis, requereu a seguinte proposição com a súmula:_x000D_
 "Denomina a criação de vagas de estacionamento exclusivo para veículos de transporte escolar em frente às creches e escolas de ensino infantil, fundamental e médio, para viabilizar o embarque e desembarque de alunos, no âmbito do município de Jaguapitã/PR.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Fernando da Vidraçaria</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/628/req._016-2022-luis_fernando_vieira-viagem_para_curitiba-cerimonia.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/628/req._016-2022-luis_fernando_vieira-viagem_para_curitiba-cerimonia.pdf</t>
   </si>
   <si>
     <t>LUIS FERNANDO VIEIRA, vereador desta Casa de Leis, requereu participação da Cerimônia de anuncio de Editais e Liberação de Recursos para Recuperação Ambiental na Cidade de Curitiba.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Jiva</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/629/req._017-2022-jivanildo_lima_da_silva-viagem_para_curitiba-cerimonia.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/629/req._017-2022-jivanildo_lima_da_silva-viagem_para_curitiba-cerimonia.pdf</t>
   </si>
   <si>
     <t>JIVANILDO LIMA DA SILVA, vereador desta Casa de Leis, requereu participação da Cerimônia de anuncio de Editais e Liberação de Recursos para Recuperação Ambiental na Cidade de Curitiba.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>GEPATRIA - LONDRINA</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/630/req._018-2022-ministerio_publico-gepatria.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/630/req._018-2022-ministerio_publico-gepatria.pdf</t>
   </si>
   <si>
     <t>GEPATRIA-LONDRINA: requereu as seguintes informações e documentos:_x000D_
  I -  Certificar a existência de eventual ato normativo para que administração municipal realize os pagamentos da taxa de iluminação elétrica à COPEL, das vias internas de circulação dos condomínios horizontais, em caso positivo, encaminhar as atas de discussão e aprovação do respectivo Projeto de Lei.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/631/req._019-2022-jivanildo_lima_da_silva-proibicao_de_queimadas-multas.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/631/req._019-2022-jivanildo_lima_da_silva-proibicao_de_queimadas-multas.pdf</t>
   </si>
   <si>
     <t>JIVANILDO LIMA DA SILVA, vereador desta Casa de Leis requereu um proposição com a seguinte súmula:_x000D_
 "Dispõe sobre a Proibição de Queimadas na Forma que Específica e Estabelece Multas no Município de Jaguapitã/PR, e dá outras providências.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/632/req._020-andre_luis_de_mello-2a_pos-graduacao.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/632/req._020-andre_luis_de_mello-2a_pos-graduacao.pdf</t>
   </si>
   <si>
     <t>ANDRÉ LUIS DE MELLO, servidor público desta Casa de Leis, requereu PROGRESSÃO devido 2ª PÓS GRADUAÇÃO.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/633/req._021-rafael_paladine_vieira-progressao_80_horas.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/633/req._021-rafael_paladine_vieira-progressao_80_horas.pdf</t>
   </si>
   <si>
     <t>RAFAEL PALADINE VIEIRA, servidor público desta Casa de Leis, requereu PROGRESSÃO devido ter concluído cursos de aperfeiçoamento e capacitação de 88 horas de cursos realizados.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>TRIBUNAL DE JUSTIÇA - PARANÁ</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/634/req._022-2022-projudi-tribunal_de_justica-pr-13a_camara_civel-oficio_01-2022.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/634/req._022-2022-projudi-tribunal_de_justica-pr-13a_camara_civel-oficio_01-2022.pdf</t>
   </si>
   <si>
     <t>PROJUDI - TRIBUNAL DE JUSTIÇA DO PARANÁ - requereu através do Ofício nº 01/2022 - 0006419-46.2018.8.16.0014._x000D_
 ASSUNTO: Informações sobre o Sr. Clito Dante Eugênio Juliani Grano (OAB/PR Nº 74.604), é servidor desta Casa de Leis.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/635/req._023-2022-manoel_delfino_rosa_neto-instalar_parques_infantis_adaptados_para_deficientes.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/635/req._023-2022-manoel_delfino_rosa_neto-instalar_parques_infantis_adaptados_para_deficientes.pdf</t>
   </si>
   <si>
     <t>MANOEL DELFINO ROSA NETO, requereu que o Senhor Prefeito realizasse um estudo no sentido de instalar parques adaptados para crianças e jovens com deficiência ou mobilidade reduzida em locais públicos ou instalar brinquedos e aparelhos adaptados junto aos parques infantis já existentes em Jaguapitã.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/636/req._024-2022-rosilene_cristina_ferreira-progressao-2a_pos-graduacao.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/636/req._024-2022-rosilene_cristina_ferreira-progressao-2a_pos-graduacao.pdf</t>
   </si>
   <si>
     <t>ROSILENE CRISTINA FERREIRA: 2ª PÓS-GRADUAÇÃO. "LATU SENSU EM CONTROLADORIA PÚBLICA E RESPONSABILIDADE FISCAL" - 400H.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/637/req._025-2022-antonio_paulino_de_mello-curso-lei_organica-ceap-curitiba.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/637/req._025-2022-antonio_paulino_de_mello-curso-lei_organica-ceap-curitiba.pdf</t>
   </si>
   <si>
     <t>ANTONIO PAULINO DE MELLO, VEREADOR-PRESIDENTE desta Casa de Leis, requereu participação do curso "Oficina de Atualização e Revisão da Lei Orgânica e Regimento Interno', realizado nos dias 26, 27, 28 e 29 de abril, pela CEAP BRASIL, em Curitiba - PR.</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/638/req._026-2022-andre_luis_de_mello-curso_lei_organica-ceap-curitiba.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/638/req._026-2022-andre_luis_de_mello-curso_lei_organica-ceap-curitiba.pdf</t>
   </si>
   <si>
     <t>ANDRÉ LUIS DE MELLO, servidor público desta Casa de Leis, requereu participação do curso "Oficina de Atualização e Revisão da Lei Orgânica e Regimento Interno', realizado nos dias 26, 27, 28 e 29 de abril, pela CEAP BRASIL, em Curitiba - PR.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/639/req._027-2022-rafael_paladine_vieira-curso_lei_organica-ceap-curitiba.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/639/req._027-2022-rafael_paladine_vieira-curso_lei_organica-ceap-curitiba.pdf</t>
   </si>
   <si>
     <t>RAFAEL PALADINE VIEIRA, servidor público desta Casa de Leis, requereu participação do curso "Oficina de Atualização e Revisão da Lei Orgânica e Regimento Interno', realizado nos dias 26, 27, 28 e 29 de abril, pela CEAP BRASIL, em Curitiba - PR.</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1195/028-b-rosilene_cristina_ferreira_-_cursos_de_80_horas_no_minimo.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1195/028-b-rosilene_cristina_ferreira_-_cursos_de_80_horas_no_minimo.pdf</t>
   </si>
   <si>
     <t>SERVIDORA PÚBLICA ROSILENE CRISTINA FERREIRA REQUEREU PROGRESSÃO SEGUNDO A LEI COMPLEMENTAR Nº 001/2011 DO PLANO DE CARGOS, CARREIRA E VENCIMENTOS DESTA CÂMARA MUNICIPAL DE JAGUAPITÃ-PR. CURSOS COM NO MÍNIMO 80HORAS.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/640/req._029-2022-fernando_bigotto_ribeiro-anuenio.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/640/req._029-2022-fernando_bigotto_ribeiro-anuenio.pdf</t>
   </si>
   <si>
     <t>FERNANDO BIGOTTO RIBEIRO, servidor público desta Casa de Leis, requereu PROGRESSÃO por 1(um) nível salarial, o ANUÊNIO.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/641/req._030-2022-antonio_paulino_de_mello-iluminacao_pista_de_caminhada.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/641/req._030-2022-antonio_paulino_de_mello-iluminacao_pista_de_caminhada.pdf</t>
   </si>
   <si>
     <t>ANTONIO PAULINO DE MELLO, vereador-presidente desta Casa de Leis, requereu iluminação da pista de caminhada e cobertura da arquibancada no Estádio Municipal "Maguila".</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Marcelo da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/642/req._031-2022-marcelo_da_silva_quenupe-transporte_coletivo_municipal.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/642/req._031-2022-marcelo_da_silva_quenupe-transporte_coletivo_municipal.pdf</t>
   </si>
   <si>
     <t>MARCELO DA SILVA QUENUPE, vereador desta Casa de Leis, requereu que seja implantado Transporte Coletivo Municipal.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/643/req._032-2022-marcelo_da_silva_quenupe-cacamba_nos_bairros.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/643/req._032-2022-marcelo_da_silva_quenupe-cacamba_nos_bairros.pdf</t>
   </si>
   <si>
     <t>MARCELO DA SILVA QUENUPE, vereador desta Casa de Leis, requereu Caçamba nos Bairros.</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/644/req._033-2022-antonio_paulino_de_mello-torneira_parque_infantil_na_praca.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/644/req._033-2022-antonio_paulino_de_mello-torneira_parque_infantil_na_praca.pdf</t>
   </si>
   <si>
     <t>ANTONIO PAULINO DE MELLO, vereador-presidente desta Casa de Leis, requereu o pedido de uma torneira de água potável dentro do Parque Infantil localizado na Praça São José dos Bandeirantes.</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>PODER JUDICIÁRIO-COMARCA DE JAGUAPITÃ-PR</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1196/034-poder_judiciario-comarca_jaguapita.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1196/034-poder_judiciario-comarca_jaguapita.pdf</t>
   </si>
   <si>
     <t>PODER JUDICIÁRIO/COMARCA DE JAGUAPITÃ-PR. DENÚNCIA CONTRA O VEREADOR CARLOS SANTA CRUZ.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/645/req._035-2022-willian_douglas_de_carvalho-projeto_semana_municipal_de_protecao_animal.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/645/req._035-2022-willian_douglas_de_carvalho-projeto_semana_municipal_de_protecao_animal.pdf</t>
   </si>
   <si>
     <t>WILLIAN DOUGLAS DE CARVALHO, vereador desta Casa de Leis, requereu proposição com a seguinte súmula:_x000D_
 "Dispõe sobre a criação da "Semana Municipal de Proteção Animal" no Município de Jaguapitã e dá outras providências. "</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Anderleia</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/646/req._036-2022-anderleia_fabiana_da_costa-instauracao_de_comissao_de_estagio_probatorio.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/646/req._036-2022-anderleia_fabiana_da_costa-instauracao_de_comissao_de_estagio_probatorio.pdf</t>
   </si>
   <si>
     <t>ANDERLEIA FABIANA DA COSTA, vereadora desta Casa de Leis, requereu Instauração de Comissão de avaliação de suficiência do Estágio Probatório, na área da saúde ao Executivo.</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/647/req._037-2022-jivanildo_lima_da_silva-curso-ceap-curitiba-mandato_de_impacto.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/647/req._037-2022-jivanildo_lima_da_silva-curso-ceap-curitiba-mandato_de_impacto.pdf</t>
   </si>
   <si>
     <t>JIVANILDO LIMA DA SILVA, vereador desta Casa de Leis, requereu participação do curso "Mandato de Impacto', no período de 24 a 27 de maio de 2022, pela empresa CEAP(Centro de Estudos da Administração Pública), em Curitiba - PR.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/648/req._038-2022-manoel_delfino_rosa_neto-curso-ceap-curitiba-mandato_de_impacto.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/648/req._038-2022-manoel_delfino_rosa_neto-curso-ceap-curitiba-mandato_de_impacto.pdf</t>
   </si>
   <si>
     <t>MANOEL DELFINO ROSA NETO, vereador desta Casa de Leis, requereu participação do curso "Mandato de Impacto', no período de 24 a 27 de maio de 2022, pela empresa CEAP(Centro de Estudos da Administração Pública), em Curitiba - PR.</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>PROCURADORIA REGIONAL ELEITORAL DO PARANÁ</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1180/039-procuradoria_regional_eleitoral_do_parana.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1180/039-procuradoria_regional_eleitoral_do_parana.pdf</t>
   </si>
   <si>
     <t>PROCURADORIA REGIONAL ELEITORAL DO PARANÁ - ASSUNTO: PROCEDIMENTO ADMINISTRATIVO N. 1.25.000.001265/2022-14 SISCONTA ELEITORAL. DETERMINA QUE SEJAM INFORMADOS:_x000D_
 A) PREFEITOS E VICE-PREFEITOS QUE PEREDERM SEUS CARGOS ELETIVOS POR INFRINGÊNCIA A DISPOSITIVO DA CONSTITUIÇÃO ESTADUAL OU DA LEI ORGÂNICA DO MUNICÍPIO, NOS ÚLTIMOS DOZE ANOS (ART 1º, I , c, DA LC 64/90);_x000D_
 B) PREFEITOS, VICE-PREFEITOS E DIRIGENTES QUE TIVEREM QUE TIVEREM SUAS CONTAS RELATIVAS AO EXERCÍCIO DE CARGOS OU FUNÇÕES PÚBLICAS REJEITADAS POR IRREGULARIDADE INSANÁVEL QUE CONFIGURE ATO DOLOSO DE IMPROBIDADE ADMINISTRATIVA, POR DECISÃO IRRECORRÍVEL DESSA CÂMARA, NOS ÚLTIMOS OITO ANOS(ART. 1º, I, G, DA LC 64/90);_x000D_
 C) SERVIDORES DESSA CÂMARA DE VEREADORES QUE TENHAM SIDO DEMITIDOS DO SERVIÇO PÚBLICO EM DECORRÊNCIA DE PROCESSO ADMINISTRATIVO OU JUDICIAL, NOS ÚLTIMOS OITO ANOS(ART. 1º, 1, O, DA LC 64/90).</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1181/040-willian_d._de_carvalho_-_solicita_cumprimento_da_lei_no_051-2009.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1181/040-willian_d._de_carvalho_-_solicita_cumprimento_da_lei_no_051-2009.pdf</t>
   </si>
   <si>
     <t>VEREADOR WILLIAN DOUGLAS DE CARVALHO SOLICITA QUE SEJA CUMPRIDA A LEI 051/2009, QUE ALTEROU OS ARTIGOS 21, 23 E 40 DA LEI 016/2003._x000D_
 ESPECIALMENTE AO PARÁGRAFO 1º DO ART. 40, QUE DIZ:_x000D_
 "A FUNÇÃO DE DIREÇÃO SERÁ EXERCIDA MEDIANTE PROCESSO DE GESTÃO DEMOCRÁTICA DO ENSINO PÚBLICO, COM ELEIÇÕES DIRETAS DOS DIRETORES DE ESCOLAS PÚBLICAS MUNICIPAIS".</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>JUSTIÇA ELEITORAL 64º ZONA ELEITORAL</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1182/041-justica_eleitoral_64o__zona_eleitoral.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1182/041-justica_eleitoral_64o__zona_eleitoral.pdf</t>
   </si>
   <si>
     <t>JUSTIÇA ELEITORAL 64º ZONA ELEITORAL - COMUNICAÇÕES REFERENTES A HIPÓTESE DE INELEGIBILIDADE POR MEIO ELETRÔNICO: INFODIP - SISTEMA DE INFORMAÇÕES DE ÓBITOS E DIREITOS POLÍTICOS.</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1183/042-diego_almeida_madeira_-_veiculo_auto-motor_para_casa_de_apoio_em_londrina-pr.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1183/042-diego_almeida_madeira_-_veiculo_auto-motor_para_casa_de_apoio_em_londrina-pr.pdf</t>
   </si>
   <si>
     <t>VEREADOR DIEGO ALMEIDA MADEIRA REQUEREU "QUE SEJA DESTINADO UM VEÍCULO AUTO-MOTOR (UM CARRO BAIXO) PARA PERMANECER NA "CASA DE APOIO" EM LONDRINA".</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1184/043-diego_almeida_madeira_-que_no_anexo_da_casa_sagrada_familia_seja_limpado_reformado.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1184/043-diego_almeida_madeira_-que_no_anexo_da_casa_sagrada_familia_seja_limpado_reformado.pdf</t>
   </si>
   <si>
     <t>VEREADOR DIEGO ALMEIDA MADEIRA REQUEREU "QUE O ESPAÇO ANEXO À CASA SAGRADA FAMÍLIA, ANTIGO INSTITUTO SÃO JOSÉ, DESTA CIDADE, ESPAÇO ESSE ALUGADO PARA O MUNICÍPIO HÁ ANOS, SEJA LIMPADO, REFORMADO E COLOCADO EM CONDIÇÕES DE USO, POR ALGUM DEPARTAMENTO DA ADMINISTRAÇÃO MUNICIPAL".</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1185/044-antonio_paulino_de_mello-que_o_prefeito_adapte_ao_municipio_o_programa_estadual_caixa_dagua_boa.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1185/044-antonio_paulino_de_mello-que_o_prefeito_adapte_ao_municipio_o_programa_estadual_caixa_dagua_boa.pdf</t>
   </si>
   <si>
     <t>VEREADOR ANTONIO PAULINO DE MELLO REQUEREU "QUE O PREFEITO MUNICIPAL PROVIDENCIE E AUTORIZE PESQUISA E ESTUDOS DE POSSIBILIDADES DE ADAPTAR O MUNICÍPIO AO PROGRAMA ESTADUAL CAIXA D'ÁGUA BOA".</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1186/045-willian_d._de_carvalho-solicita_que_seja_criada_no_municipio_de_jaguapita-pr_ouvidoria_municipal.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1186/045-willian_d._de_carvalho-solicita_que_seja_criada_no_municipio_de_jaguapita-pr_ouvidoria_municipal.pdf</t>
   </si>
   <si>
     <t>VEREADOR WILLIAN DOUGLAS DE CARVALHO REQUEREU QUE SEJA CRIADO NO MUNICÍPIO DE JAGUAPITÃ-PR OUVIDORIA MUNICIPAL.</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1187/046-willian_d._de_carvalho-informacao_de_deslocamento_para_fora_do_pais-arquivado.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1187/046-willian_d._de_carvalho-informacao_de_deslocamento_para_fora_do_pais-arquivado.pdf</t>
   </si>
   <si>
     <t>VEREADOR WILLIAN DOUGLAS DE CARVALHO INFORMOU A CÂMARA MUNICIPAL DE JAGUAPITÃ QUE ESTARIA AUSENTE POR ALUNS DIAS PARA SE DESLOCAR PARA OS PAÍSES PARAGUAI E ARGENTINA. ARQUIVADO.</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1188/047-willian_d._de_carvalho_-_relatorio_da_comissao_temporaria_de_meio_ambiente.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1188/047-willian_d._de_carvalho_-_relatorio_da_comissao_temporaria_de_meio_ambiente.pdf</t>
   </si>
   <si>
     <t>VEREADOR WILLIAN DOUGLAS DE CARVALHO REQUEREU A PRORROGAÇÃO POR MAIS 30 DIAS, OS TRABALHOS DA COMISSÃO TEMPORÁRIA DE MEIO AMBIENTE, CRIADA E INSTALADA PELA RESOLUÇÃO Nº 001/2022, PUBLICADA EM 21 DE FEVEREIRO DE 2022.</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1189/048-willian_d._de_carvalho-melhoria_na_carreira_dos_profissionais_de_odontologia.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1189/048-willian_d._de_carvalho-melhoria_na_carreira_dos_profissionais_de_odontologia.pdf</t>
   </si>
   <si>
     <t>VEREADOR WILLIAN DOUGLAS DE CARVALHO REQUEREU "QUE SEJA VERIFICADA A POSSIBILIDADE E MELHORIA NA CARREIRA DOS PROFISSIONAIS DO SETOR DE ODONTOLOGIA".</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>DIÁRIO OFICIAL JORNAL DA CIDADE</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1190/049-diario_oficial_jornal_da_cidade.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1190/049-diario_oficial_jornal_da_cidade.pdf</t>
   </si>
   <si>
     <t>DIÁRIO OFICIAL JORNAL DA CIDADE SOLICITOU SALÁRIOS DO PRESIDENTE E DOS VEREADORES DESTA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1191/050-antonio_paulino_de_mello-iluminacao_publica.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1191/050-antonio_paulino_de_mello-iluminacao_publica.pdf</t>
   </si>
   <si>
     <t>VEREADOR ANTONIO PAULINO DE MELLO REQUEREU "QUE NOS CONTRATOS COM EMPRESAS DE ILUMINAÇÃO PÚBLICA PARA O MUNICÍPIO HAJA OBRIGATORIEDADE DE COLOCAÇÃO DE DISPOSITIVO PARA LOCALIZAÇÃO DE POSTES COM LÂMPADAS QUEIMADAS".</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1192/051-willian_d._de_carvalho-criacao_da_semana_municipal_do_meio_ambiente_no_municipio_de_jaguapita-pr.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1192/051-willian_d._de_carvalho-criacao_da_semana_municipal_do_meio_ambiente_no_municipio_de_jaguapita-pr.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES WILLIAN DOUGLAS DE CARVALHO, MARCELO DA SILVA QUENUPE E JIVANILDO LIMA DA SILVA REQUERERAM SOBRE A CRIAÇÃOD DA "SEMANA DO MEIO AMBIENTE".</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>Carlinhos da Farmacia</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1193/052-carlos_santa_cruz-que_seja_designado_fisioterpapeuta_para_casa_sagrada_familia.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1193/052-carlos_santa_cruz-que_seja_designado_fisioterpapeuta_para_casa_sagrada_familia.pdf</t>
   </si>
   <si>
     <t>O VEREADOR CARLOS SANTA CRUZ REQUEREU "QUE SEJA DESIGNADO UM FISIOTERAPEUTA, COM QUARENTA HORAS SEMANAIS,PARA PRESTAR SERVIÇOS NA CASA SAGRADA FAMÍLIA DESTA CIDADE".</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1194/053-anderleia_f._da_costa_e_antonio_p._de_mello-melhorias_do_hospital_municipal_na_ala_respirat_oria-tenda.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1194/053-anderleia_f._da_costa_e_antonio_p._de_mello-melhorias_do_hospital_municipal_na_ala_respirat_oria-tenda.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES ANDERELEIA FABIANA DA COSTA E ANTONIO PAULINO DE MELLO REQUERERAM "QUE NO TERRENO DE PROPRIEDADE DO SERVIÇO MUNICIPAL DE ÁGUA E ESGOTO(SAMAE), LOCALIZADO NA RUA APUCARANA DESTA CIDADE, SEJA CONSTRUÍDA UMA QUADRA ESPORTIVA, A FIM DE SERVIR AOS MORADORES DA REGIÃO".</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1197/054-anderleia_f._da_costa_e_antonio_p._de_mello-terreno_da_samae_construir_uma_quadra_esportiva.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1197/054-anderleia_f._da_costa_e_antonio_p._de_mello-terreno_da_samae_construir_uma_quadra_esportiva.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES ANDERLEIA FABIANA DA COSTA E ANTONIO PAULINO DE MELLO REQUERERAM "QUE NO TERRENO DE PROPRIEDADE DO SERVIÇO MUNICIPAL DE ÁGUA E ESGOTO(SAMAE), LOCALIZADO NA RUA APURACANA DESTA CIDADE, SEJA CONSTRUÍDA UMA QUADRA ESPORTIVA, A FIM DE SERVIR AOS MORADORES DA REGIÃO".</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1198/055-anderlei_f._da_costa-construir_uma_pista_de_caminhada_nos_conjuntos_vilas_boas_oliveira_e_bela_vista.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1198/055-anderlei_f._da_costa-construir_uma_pista_de_caminhada_nos_conjuntos_vilas_boas_oliveira_e_bela_vista.pdf</t>
   </si>
   <si>
     <t>A VEREADORA ANDERLEIA FABIANA DA COSTA REQUEREU "QUE SEJA VERIFICADA A POSSIBILIDADE DE SE CONSTRUIR UMA PISTA DE CAMINHADA PARA SERVIR OS CONJUNTOS HABITACIONAIS VILAS BOAS, OLIVEIRA E BELA VISTA".</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1199/056-willian_douglas_de_carvalho-possibilidade_de_reforma_das_calcadas_na_escola_municipal_newton_guimaraes.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1199/056-willian_douglas_de_carvalho-possibilidade_de_reforma_das_calcadas_na_escola_municipal_newton_guimaraes.pdf</t>
   </si>
   <si>
     <t>O VEREADOR WILLIAN DOUGLAS DE CARVALHO REQUEREU "QUE SEJA VERIFICADA A POSSIBILIDADE DE REFORMA DAS CALÇADAS LATERAIS DA ESCOLA MUNICIPAL NEWTON GUIMARÃES, LOCALIZADAS NAS RUAS PERNAMBUCO E AMAZONAS, POIS AS ÁRVORES DESTRUÍRAM A CALÇADA, TORNANDO-SE PERIGOSA A CIRCULAÇÃO DE PESSOAS".</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1200/057-marcelo_da_silva_quenupe-contratacoes_de_mais_pediatras.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1200/057-marcelo_da_silva_quenupe-contratacoes_de_mais_pediatras.pdf</t>
   </si>
   <si>
     <t>O VEREADOR MARCELO DA SILVA QUENUPE REQUEREU QUE SE ESTUDE POSSIBILIDADES DE CONTRATAÇÕE DE MAIS PEDIATRAS OU QUE SE BUSQUE FIRMAR CONVÊNIO COM CLÍNICAS DE PROFISSIONAIS DESSA ESPECIALIDADE.</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1201/058-rafael_paladine_vieira-reforma_e_manutencao_do_jardim_da_camara_municipal_de_jaguapita.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1201/058-rafael_paladine_vieira-reforma_e_manutencao_do_jardim_da_camara_municipal_de_jaguapita.pdf</t>
   </si>
   <si>
     <t>SERVIDOR PÚBLICO RAFAEL PALADINEIRA VIEIRA ADVOGADO DESTA CÂMARA SOLICITOU CÓPIA DE PROCESSO DA CONTRATAÇÃO DE EMPRESA PARA REFORMA E MANUTENÇÃO DO JARDIM DA CÂMARA MUNICIPAL DE JAGUAPITÃ-PR.</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1202/059-diego_almeida_madeira-ao_lado_do_cemiterio_municipal_instale_ali_praca_de_esporte.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1202/059-diego_almeida_madeira-ao_lado_do_cemiterio_municipal_instale_ali_praca_de_esporte.pdf</t>
   </si>
   <si>
     <t>O VEREADOR DIEGO ALMEIDA MADEIRA REQUEREU "QUE SEJA ESTUDADA PELA ADMINISTRAÇÃO A POSSIBILIDADE DE OCUPAÇÃO DO TERRENO EXISTENTE NA RUA BAHIA COM RUA CURITIBA, AO LADO DO CEMITÉRIO MUNICIPAL, PARA QUE SE INSTALE ALI "PRAÇA DE ESPORTE"".</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1203/060-andre_luis_de_mello-participar_do_curso_entendendo_a_nova_lei_de_licitacoes.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1203/060-andre_luis_de_mello-participar_do_curso_entendendo_a_nova_lei_de_licitacoes.pdf</t>
   </si>
   <si>
     <t>O SERVIDOR PÚBLICO ANDRÉ LUIS DE MELLO REQUEREU PARTICIPAR DO CURSO "ENTENDENDO A NOVA LEI DE LICITAÇÕES, NO DIA 08 DE AGOSTO, PELO SEBRAE, EM CENTENÁRIO DO SUL-PR. AUTORIZADO PELA PORTARIA Nº 031/2022. CANCELADO PELA PORTARIA Nº 033/2022.</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1204/061-eliana_b.m._sandoli-participar_do_curso_entendendo_a_nova_lei_de_licitacoes.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1204/061-eliana_b.m._sandoli-participar_do_curso_entendendo_a_nova_lei_de_licitacoes.pdf</t>
   </si>
   <si>
     <t>A SERVIDORA PÚBLICA ELIANA BEATRIZ MARIOTO SANDOLI REQUEREU PARTICIPAR DO CURSO "ENTENDENDO A NOVA LEI DE LICITAÇÕES, NO DIA 08 DE AGOSTO, PELO SEBRAE, EM CENTENÁRIO DO SUL-PR. AUTORIZADO PELA PORTARIA Nº 031/2022. CANCELADO PELA PORTARIA Nº 033/2022.</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1205/062-anderleia_f._da_costa-possibilidade_de_instalacao_da_especialidade_neuropediatra.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1205/062-anderleia_f._da_costa-possibilidade_de_instalacao_da_especialidade_neuropediatra.pdf</t>
   </si>
   <si>
     <t>A VEREADORA ANDERLEIA FABIANA DA COSTA REQUEREU "QUE NA ÁREA DA SAÚDE SEJA ESTUDADA A POSSIBILIDADE DE INSTALAÇÃO E CONTRATAÇÃO DA ESPECIALIDADE NEUROPEDIATRA.</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1206/063-andre_luis_de_mello-participar_do_curso_nova_lei_de_licitacoes_e_contratos_administrativos.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1206/063-andre_luis_de_mello-participar_do_curso_nova_lei_de_licitacoes_e_contratos_administrativos.pdf</t>
   </si>
   <si>
     <t>O SERVIDOR PÚBLICO ANDRÉ LUIS DE MELLO REQUEREU PARTICIPAR DO CURSO "NOVA LEI DE LICITAÇÕES E CONTRATOS ADMINISTRATIVOS - PONTOS   POLÊMICOS, NOS DIAS 17 E 18 DE AGOSTO DE 2022, PELO TRIBUNAL DE CONTAS DO ESTADO DO PARANÁ, EM JACAREZINHO-PR.</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1207/064-rafael_paladine_vieira-participar_do_curso_nova_lei_de_licitacoes_e_contratos_administrativos.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1207/064-rafael_paladine_vieira-participar_do_curso_nova_lei_de_licitacoes_e_contratos_administrativos.pdf</t>
   </si>
   <si>
     <t>O SERVIDOR PÚBLICO RAFAEL PALADINE VIEIRA REQUEREU PARTICIPAR DO CURSO "NOVA LEI DE LICITAÇÕES E CONTRATOS ADMINISTRATIVOS - PONTOS   POLÊMICOS, NOS DIAS 17 E 18 DE AGOSTO DE 2022, PELO TRIBUNAL DE CONTAS DO ESTADO DO PARANÁ, EM JACAREZINHO-PR.</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1208/065-fernando_bigotto_ribeiro-participar_do_curso_nova_lei_de_licitacoes_e_contratos_administrativos_.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1208/065-fernando_bigotto_ribeiro-participar_do_curso_nova_lei_de_licitacoes_e_contratos_administrativos_.pdf</t>
   </si>
   <si>
     <t>O SERVIDOR PÚBLICO FERNANDO BIGOTTO RIBEIRO REQUEREU PARTICIPAR DO CURSO "NOVA LEI DE LICITAÇÕES E CONTRATOS ADMINISTRATIVOS - PONTOS   POLÊMICOS, NOS DIAS 17 E 18 DE AGOSTO DE 2022, PELO TRIBUNAL DE CONTAS DO ESTADO DO PARANÁ, EM JACAREZINHO-PR.</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1209/066-eliana_b.m._sandoli-participar_do_curso_nova_lei_de_licitacoes_e_contratos_administrativos.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1209/066-eliana_b.m._sandoli-participar_do_curso_nova_lei_de_licitacoes_e_contratos_administrativos.pdf</t>
   </si>
   <si>
     <t>SERVIDORA PÚBLICA ELIANA BEATRIZ MARIOTO SANDOLI REQUEREU PARTICIPAR DO CURSO "NOVA LEI DE LICITAÇÕES E CONTRATOS ADMINISTRATIVOS - PONTOS POLÊMICOS, NOS DIAS 17 E 18 DE AGOSTO DE 2022, PELO TRIBUNAL DE CONTAS DO ESTADO DO PARANÁ, EM JACAREZINHHO-PR.</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>ESCOLA FEDERATIVA-SEAF</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1210/067-escola_federativa-convite_cnm-antonio_paulino_de_mello.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1210/067-escola_federativa-convite_cnm-antonio_paulino_de_mello.pdf</t>
   </si>
   <si>
     <t>ESCOLA FEDERATIVA-SEAF-CONVITE (CONFEDERAÇÃO NACIONAL DE MUNICÍPIOS-CNM) AO VEREADOR ANTONIO PAULINO DE MELLO, PRESIDENTE DA RESPECTIVA CÂMARA MUNICIPAL DE JAGUAPITÃ-PR.</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1211/068-antonio_p._de_mello-curso_atuacao_legislativa_mudando_o_brasil_a_partir_do_municipio.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1211/068-antonio_p._de_mello-curso_atuacao_legislativa_mudando_o_brasil_a_partir_do_municipio.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ANTONIO PAULINO DE MELLO REQUEREU PARTICIPAR DO CURSO "ATUAÇÃO LEGISLATIVA, MUDANDO O BRASIL A PARTIR DO MUNICÍPIO" NOS DIAS 23, 24, 25 E 26 DE AGOSTO, PELO INSTITUTO DE FORMAÇÃO EM GESTÃO PÚBLICA LTDA-ME, EM TOLEDO-PR.</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1212/069-jivanildo_lima_da_silva-curso_atuacao_legislativa_mudando_o_brasil_a_partir_do_municipio.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1212/069-jivanildo_lima_da_silva-curso_atuacao_legislativa_mudando_o_brasil_a_partir_do_municipio.pdf</t>
   </si>
   <si>
     <t>O VEREADOR JIVANILDO LIMA DA SILVA  REQUEREU PARTICIPAR DO CURSO "ATUAÇÃO LEGISLATIVA, MUDANDO O BRASIL A PARTIR DO MUNICÍPIO" NOS DIAS 23, 24, 25 E 26 DE AGOSTO, PELO INSTITUTO DE FORMAÇÃO EM GESTÃO PÚBLICA LTDA-ME, EM TOLEDO-PR.</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1213/070-manoel_d.r._neto-curso_atuacao_legislativa_mudando_o_brasil_a_partir_do_municipio.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1213/070-manoel_d.r._neto-curso_atuacao_legislativa_mudando_o_brasil_a_partir_do_municipio.pdf</t>
   </si>
   <si>
     <t>O VEREADOR MANOEL DELFINO ROSA NETO  REQUEREU PARTICIPAR DO CURSO "ATUAÇÃO LEGISLATIVA, MUDANDO O BRASIL A PARTIR DO MUNICÍPIO" NOS DIAS 23, 24, 25 E 26 DE AGOSTO, PELO INSTITUTO DE FORMAÇÃO EM GESTÃO PÚBLICA LTDA-ME, EM TOLEDO-PR.</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1214/071-andre_l._de_mello-curso_atuacao_legislativa_mudando_o_brasil_a_partir_do_municipio.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1214/071-andre_l._de_mello-curso_atuacao_legislativa_mudando_o_brasil_a_partir_do_municipio.pdf</t>
   </si>
   <si>
     <t>O SERVIDOR PÚBLICO ANDRÉ LUIS DE MELLO  REQUEREU PARTICIPAR DO CURSO "ATUAÇÃO LEGISLATIVA, MUDANDO O BRASIL A PARTIR DO MUNICÍPIO" NOS DIAS 23, 24, 25 E 26 DE AGOSTO, PELO INSTITUTO DE FORMAÇÃO EM GESTÃO PÚBLICA LTDA-ME, EM TOLEDO-PR.</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>Abimael Baldani</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1215/072-abimael_baldani-recebimento_de_convite-arquivado.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1215/072-abimael_baldani-recebimento_de_convite-arquivado.pdf</t>
   </si>
   <si>
     <t>ABIMAEL BALDANI AGRADECE O CONVITE PARA PARTICIPAR DE SOLENIDADE ALUSIVA AOS DUZENTOS ANOS DA INDEPENDÊNCIA DO BRASIL,, A SER REALIZADA NO DIA 05 DE SETEMBRO PRÓXIMO VINDOURO. ARQUIVADO O REQUERIMENTO.</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>PLANO DE DESENVOLVIMENTO URBANO INTEGRADO-PDUI</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1216/073-e-mail_pdui_-_rm_londrina_-_arquivado.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1216/073-e-mail_pdui_-_rm_londrina_-_arquivado.pdf</t>
   </si>
   <si>
     <t>POR E-MAIL O PLANO DE DESENVOLVIMENTO URBANO INTEGRADO(PDUI) DA RM DE LONDRINA MANDOU O CONVITE PARA 2ª AUDIÊNCIA PÚBLICA. PARA OS SENHORES VEREADORES PARTICIPASSEM.</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>CÂMAAR MUNICIPAL DE DOMINGOS MARTINS-ES</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1217/074-e-mail_camara_municipal_de_domingos_martins-es_-_arquivado.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1217/074-e-mail_camara_municipal_de_domingos_martins-es_-_arquivado.pdf</t>
   </si>
   <si>
     <t>E-MAIL CÂMARA MUNICIPAL DE DOMINGOS MARTINS-ES-ARQUIVADO.</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>CONSELHO MUNICIPAL DOS DIREITOS DO IDOSO-CMDI</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1218/075-conselho_municipal_dos_direitos_do_idoso.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1218/075-conselho_municipal_dos_direitos_do_idoso.pdf</t>
   </si>
   <si>
     <t>CONSELHO MUNICIPAL DOS DIREITOS DO IDOSO-CMDI  SOLICITOU A INDICAÇÃO DE DOIS REPRESENTANTES DESTA CASA LEGISLATIVA PARA SEREM MEMBROS, CONFORME O ESTABELECIDO DA LEI MUNICIPAL Nº 019/2008, ART. 5º.</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1219/076-ministerio_publico-pr.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1219/076-ministerio_publico-pr.pdf</t>
   </si>
   <si>
     <t>PROMOTORIA DE JUSTIÇA DE JAGUAPITÃ-PR REQUISITOU A INFORMAÇÃO DE TRAMITAÇÃO DOS PROJETOS VERSANDO SOBRE O SERVIÇO DE ACOLHIMENTO EM FAMÍLIA ACOLHEDORA E PROGRAMA GUARDA SUBSIDISIADA, ESPECIALMENTE EVENTUAL PRAZO PARA APROVAÇÃO.</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1220/077-antonio_p._de_mello-estabelecer_normas_de_uso_no_espaco_thaeme.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1220/077-antonio_p._de_mello-estabelecer_normas_de_uso_no_espaco_thaeme.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ANTONIO PAULINO DE MELLO REQUEREU " QUE SEJAM ESTABELECIDOS PELO MUNICÍPIO, CRITÉRIOS PARA USO DO DENOMINADO "ESPAÇO THAEME", DESTA CIDADE DESTA CIDADE E QUE O LOCAL POSSA RECEBER TODOS OS EVENTOS, PARA QUE NÃO SEJA PRECISO ISOLAR RUAS DO CENTRO PARA RECEBER ATIVIDADES CULTURAIS E ARTÍSTICAS.</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1221/078-eliana_b.m._sandoli-curso_ii_simposio_igam-pr-nova_lei_de_licitacoes_e_contratos_administrativos_.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1221/078-eliana_b.m._sandoli-curso_ii_simposio_igam-pr-nova_lei_de_licitacoes_e_contratos_administrativos_.pdf</t>
   </si>
   <si>
     <t>A SERVIDORA PÚBLICA ELIANA BEATRIZ MARIOTO SANDOLI REQUEREU PARTICIPAR DO CURSO "II SIMPÓSIO IGAM PR - NOVA LEI DE LICITAÇÕES E CONTRATOS ADMINISTRATIVOS NOS MUNICÍPIOS" ASPECTOS PRÁTICAS E JURÍDICOS, NOS DIAS 04, 05, 06 E 07 DE OUTUBRO, PELO IGAM, EM CURITIBA-PR.</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1222/079-andre_l._de_mello-curso_ii_simposio_igam-pr-nova_lei_de_licitacoes_e_contratos_administrativos_.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1222/079-andre_l._de_mello-curso_ii_simposio_igam-pr-nova_lei_de_licitacoes_e_contratos_administrativos_.pdf</t>
   </si>
   <si>
     <t>O SERVIDOR PÚBLICO ANDRÉ LUIS DE MELLO REQUEREU PARTICIPAR DO CURSO "II SIMPÓSIO IGAM PR - NOVA LEI DE LICITAÇÕES E CONTRATOS ADMINISTRATIVOS NOS MUNICÍPIOS" ASPECTOS PRÁTICAS E JURÍDICOS, NOS DIAS 04, 05, 06 E 07 DE OUTUBRO, PELO IGAM, EM CURITIBA-PR.</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1223/080-rafael_p._vieira-curso_ii_simposio_igam-pr-nova_lei_de_licitacoes_e_contratos_administrativos_.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1223/080-rafael_p._vieira-curso_ii_simposio_igam-pr-nova_lei_de_licitacoes_e_contratos_administrativos_.pdf</t>
   </si>
   <si>
     <t>O SERVIDOR PÚBLICO RAFAEL PALADINE VIEIRA REQUEREU PARTICIPAR DO CURSO "II SIMPÓSIO IGAM PR - NOVA LEI DE LICITAÇÕES E CONTRATOS ADMINISTRATIVOS NOS MUNICÍPIOS" ASPECTOS PRÁTICAS E JURÍDICOS, NOS DIAS 04, 05, 06 E 07 DE OUTUBRO, PELO IGAM, EM CURITIBA-PR.</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1224/081-antonio_p._de_mello-cerimonial_tcpr-convite_tribunal_de_contas.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1224/081-antonio_p._de_mello-cerimonial_tcpr-convite_tribunal_de_contas.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ANTONIO PAULINO DE MELLO PRESIDENTE DA CÂMARA MUNICIPAL DE JAGUAPITÃ-PR FOI CONVIDADO PARA PARTICIPAR DO EVENTO NOVA PCA-CENÁRIO PARA PREFEITOS E PRESIDENTES DE CÂMARAS, CONVITE PELO PRESIDENTE DO TRIBUNAL DE CONTAS DO ESTADO DO PARANÁ FÁBIO DE SOUZA CAMARGO.</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1225/082-willian_d._de_carvalho-exposicao_para_fins_de_comercio_de_produtos_de_artesanato.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1225/082-willian_d._de_carvalho-exposicao_para_fins_de_comercio_de_produtos_de_artesanato.pdf</t>
   </si>
   <si>
     <t>O VEREADOR WILLIAN DOUGLAS DE CARVALHO SOLICITA A POSSIBILIDADE DE DISPONIBILIZIÇÃO DE UM LOCAL PARA QUE OCORRA AO MENOS UMA VEZ AO MÊS, EXPOSIÇÃO PARA FINS DE COMÉRCIO DE PRODUTOS DE ARTESANATO, CONFECCIONADOS POR ARTESÃOS E ARTESÃS DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1226/083-willian_d._de_carvalho-informar_que_estara_em_viagem_para_italia.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1226/083-willian_d._de_carvalho-informar_que_estara_em_viagem_para_italia.pdf</t>
   </si>
   <si>
     <t>O VEREADOR WILLIAN DOUGLAS DE CARVALHO INFORMAR PARA ESTA CÂMARA MUNICIPAL QUE IA ESTAR EM VIAGEM PARA A ITÁLIA.</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1227/084-carlos_santa_cruz-contratacao_de_2_fisioterapeutas_para_o_municipio.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1227/084-carlos_santa_cruz-contratacao_de_2_fisioterapeutas_para_o_municipio.pdf</t>
   </si>
   <si>
     <t>O VEREADOR CARLOS SANTA CRUZ REQUEREU "QUE SEJAM CONTRATADOS DOIS (02) FISIOTERAPEUTAS PELO MUNICÍPIO, SENDO UM (01) PARA PRESTAÇÃO DE SERVIÇOS NA CASA SAGRADA FAMÍLIA, DESTA CIDADE E OUTRO PARA ATENDIMENTO DOMICILIAR E PARA OS QUE NECESSITAM DE MAIS DE DEZ (10) SESSÕES".</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1228/085-manoel_d.r._neto-curso_gestao_publica_brasil_em_curitiba-pr.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1228/085-manoel_d.r._neto-curso_gestao_publica_brasil_em_curitiba-pr.pdf</t>
   </si>
   <si>
     <t>O VEREADOR MANOEL DELFINO ROSA NETO REQUEREU PARTICIPAR DO CURSO "PODER LEGISLATIVO INOVADOR, GOVERNO DIGITAL E A CONEXÃO COM OS ÓRGÃOS DE CONTROLE EXTERNO TCE/PR E PODER JUDICIÁRIO NO FORTALECIMENTO DA DEMOCRACIA", NOS DIAS 26, 27 E 28 DE OUTUBRO, PELA GESTÃO PÚBLICA BRASIL, EM CURITIBA-PR.</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1229/086-jivanlido_l._da_silva-curso_gestao_publica_brasil_em_curitiba-pr.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1229/086-jivanlido_l._da_silva-curso_gestao_publica_brasil_em_curitiba-pr.pdf</t>
   </si>
   <si>
     <t>O VEREADOR JIVANILDO LIMA DA SILVA REQUEREU PARTICIPAR DO CURSO "PODER LEGISLATIVO INOVADOR, GOVERNO DIGITAL E A CONEXÃO COM OS ÓRGÃOS DE CONTROLE EXTERNO TCE/PR E PODER JUDICIÁRIO NO FORTALECIMENTO DA DEMOCRACIA", NOS DIAS 26, 27 E 28 DE OUTUBRO, PELA GESTÃO PÚBLICA BRASIL, EM CURITIBA-PR.</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1230/087-manoel_d.r._neto-cobertura_sobre_os_parques_de_todas_as_escolas_e_cmeis_.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1230/087-manoel_d.r._neto-cobertura_sobre_os_parques_de_todas_as_escolas_e_cmeis_.pdf</t>
   </si>
   <si>
     <t>O VEREADOR MANOEL DELFINO ROSA NETO REQUEREU QUE SE FAÇA UMA COBERTURA SOBRE OS PARQUES DE TODAS AS ESCOLAS E CMEIS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1231/088-anderleia_f._da_costa-sejam_colocadas_barras_para_estacionamento_de_motos.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1231/088-anderleia_f._da_costa-sejam_colocadas_barras_para_estacionamento_de_motos.pdf</t>
   </si>
   <si>
     <t>A VEREADORA ANDERLEIA FABIANA DA COSTA REQUEREU "QUE NOS LOCAIS MARCADOS PARA ESTACIONAMENTO DE MOTOS, NAS RUAS DA CIDADE, SEJAM COLOCADAS BARRAS ONDE SE POSSA PRENDER ESSE MEIO DE TRANSPORTE, EVITANDO ASSIM OS ROUBOS QUE TEM ACONTECIDO COM FREQUENCIA".</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1232/089-willian_d._de_carvalho-desconto-isencao_do_iptu_aos_idosos_acima_de_60_anos_de_jaguapita-pr.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1232/089-willian_d._de_carvalho-desconto-isencao_do_iptu_aos_idosos_acima_de_60_anos_de_jaguapita-pr.pdf</t>
   </si>
   <si>
     <t>O VEREADOR WILLIAN DOUGLAS DE CARVALHO REQUEREU QUE SEJA CRIADA LEGISLAÇÃO QUE AUTORIZE DESCONTO/ISENÇÃO FISCAL DO PAGAMENTO DE IPTU NO MUNICÍPIO DE JAGUAPITÃ AOS IDOSOS ACIMA DE 60 ANOS, QUE ATENDAM OS REQUISITOS PROPOSTOS.</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1233/090-antonio_p._de_mello-possibilidade_de_isentar_iptu_aos_portadores_de_doencas_malignas.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1233/090-antonio_p._de_mello-possibilidade_de_isentar_iptu_aos_portadores_de_doencas_malignas.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ANTONIO PAULINO DE MELLO REQUEREU "QUE SEJA VERIFICADA A POSSIBILIDADE DE ISENTAR DA TAXA DO IPTU (IMPOSTO PREDIAL E TERRITORIAL URBANO), OS CONTRIBUINTES PROPRIETÁRIOS, PORTADORES DE DOENÇAS MALIGNAS".</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1234/091-willian_d._de_carvalho-recape_ou_operacao-tapa-buracos_.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1234/091-willian_d._de_carvalho-recape_ou_operacao-tapa-buracos_.pdf</t>
   </si>
   <si>
     <t>O VEREADOR WILLIAN DOUGLAS DE CARVALHO REQUEREU QUE SEJA VERIFICADA COM URGÊNCIA A SITUAÇÃO DA RUA MATO GROSSO, ESPECIALMENTE NO ENTRONCAMENTO COM A RUA ACRE. REQUER O RECAPE OU OPERAÇÃO TAPA-BURACOS.</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
     <t>PORT</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1095/portaria_no_001_-_comissao_de_licitacao.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1095/portaria_no_001_-_comissao_de_licitacao.docx</t>
   </si>
   <si>
     <t>ANTONIO PAULINO DE MELLO, PRESIDENTE DA CAMARA MUNICIPAL DE JAGUAPITA, RESOLVE CONSTITUIR A COMISSAO PERMANENTE DE LICITAÇÕES._x000D_
 _x000D_
 PRESIDDENTE; ELIANA BEATRIZ MARIOTO SANDOLI_x000D_
 MEMBRROS: ROSILENE CRISTINA FERREIRA_x000D_
                      ANDRE LUIS DE MELLO_x000D_
 _x000D_
 SUPLENTE: IVAN TAKEMOTO</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1096/portaria_no_002_-_comissao_de_recebimento_de_materiais.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1096/portaria_no_002_-_comissao_de_recebimento_de_materiais.docx</t>
   </si>
   <si>
     <t>ANTONIO PAULINO DE MELLO, PRESIDENTE DA CAMARA MUNICIPA DE JAGUAPITA, CONSTITUIR A PARTIR DE 03 DE JANEIRO DE 2022, A COMISSÃO DE RECEBIMENTO DE MATERIAIS, BENS, SERVIÇOS E OBRAS._x000D_
 _x000D_
 PRESIDENTE: ANDRE LUIS DE MELLO_x000D_
 _x000D_
 MEMBROS:  GIOVANA CECILIA ALVES_x000D_
                     IVAN TAKEMOTO_x000D_
 _x000D_
 SUPLENTE: ELIANA BEATRIZ MARIOTO SANDOLI</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1097/portaria_no_003_-_comissao_de_inventario.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1097/portaria_no_003_-_comissao_de_inventario.docx</t>
   </si>
   <si>
     <t>ANTONIO PAULINO DE MELLO, PRESIDENTE DA CAMARA MUNICIPA DE JAGUAPITA, RESOLVE CONSTITUIR A COMISSÃO DE INVENTARIO PATRIMONIO DA CAMARA MUNICIPAL DE JAGUAPITA_x000D_
 _x000D_
 PRESIDENTE ROSILENE CRISTINA FERREIRA_x000D_
 _x000D_
 MEMBROS: ANDRE LUIS DE MELLO_x000D_
                    GIOVANA CECILIA ALVES_x000D_
 _x000D_
 SUPLENTE: IVAN TAKEMOTO</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1098/portaria_no_004_-_comissao_de_pregao.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1098/portaria_no_004_-_comissao_de_pregao.docx</t>
   </si>
   <si>
     <t>ANTONIO PAULINO DE MELLO, PRESIDENTE DA CAMARA MUNICIPA DE JAGUAPITA, RESOLVE CONSTITUIR A COMISSÃO DE PREGAO PRESENCIAL E/OU ELETRONICO_x000D_
 _x000D_
 PREGOEIRO: ANDRE LUIS DE MELLO_x000D_
 EQUIPE DE APOIO: ELIANA BEATRIZ MARIOTO SANDOLI_x000D_
                                IVAN TAKEMOTO_x000D_
                                ROSILENE CRISTINA FERREIRA</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1099/portaria_no_005_-_funcionamento_da_camara.doc</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1099/portaria_no_005_-_funcionamento_da_camara.doc</t>
   </si>
   <si>
     <t>ANTONIO PAULINO DE MELLO, PRESIDENTE DA CAMARA MUNICIPA DE JAGUAPITA, RESOLVE CONSTITUIR COMISSÃO ESPECIAL DE AVALIAÇÃODE PROGRESSAO POR TITULAÇÃO, PARA ANALISEE JULGAMENTO DO TITULO APRESENTADO NOS TERMOS DO ARTIGO 5º, ALINEA "G" DA LEI COMPLEMENTAR Nº 001/2011._x000D_
 _x000D_
 COMISSÃO_x000D_
 IVAN TAKEMOTO - PRESIDENTE_x000D_
 ROSILENE CRISTINA FERREIRA - MEMBRO_x000D_
 ELIANA BEATRIZ MARIOTO SANDOLI_x000D_
 _x000D_
 TITULAÇÃO APRESENTADA PELA SERVIDORA: ANDRE LUIS DE MELLO</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1100/portaria_no_006_-_avanco_de_classe_servidor_andre_-_80h_cursos.doc</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1100/portaria_no_006_-_avanco_de_classe_servidor_andre_-_80h_cursos.doc</t>
   </si>
   <si>
     <t>ANTONIO PAULINO DE MELLO, PRESIDENTE DA CAMARA MUNICIPA DE JAGUAPITA, RESOLVE CONCEDER PROGRESSÃO VERTICAL POR TITULAÇÃO._x000D_
 _x000D_
 NOME: ANDRE LUIS DE MELLO_x000D_
 NIVEL ANTERIOR: 66_x000D_
 NIVEL AVANÇO: 67</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1101/portaria_no_007_-_antonio_paulino_de_mello_-_curitiba_-_prefeito.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1101/portaria_no_007_-_antonio_paulino_de_mello_-_curitiba_-_prefeito.docx</t>
   </si>
   <si>
     <t>ANTONIO PAULINO DE MELLO, PRESIDENTE DA CAMARA MUNICIPA DE JAGUAPITA, RESOLVE DETERMINAR AO SETOR DE CONTABILIDADE A EMPENHAR O VALOR DE R$ 847,07 (OITOCENTOS E QUARENTA E SETE REAIS E SETE CENTAVOS), A FAVOR DO VEREADOR SR. ANTONIO PAULINO DE MELLO, REFERENTE AO PAGAMENTO DE 1 DIARIA E (UMA), 1/2(MEIA), EM RAZÃO DA VIAGEM QUE FARÁ PARA CURITIBA-PR, EM COMPANHIA AO  PRFEFEITO MUNICIPAL CONFORME CONVITE, SOLENIDADE DE ENTREGA DE UM CAMINHÃO PARA O MUNICIPIO NA ACADEMIA DO GUATUPE E NA SECRETARIA ESTADUAL DE SAUDE PARA A ENTREGA DE UM VEICULO PARA A SECRETARIA MUNICIPAL DE SAUDE, SAÍDA AS 14H DO DIA 08/02/2022 E RETORNO PREVISTOAS 21H DO DIA 09/02/2022.</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1102/portaria_no_008_-_avanco_de_classe_servidores_-_ivan_e_giovana.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1102/portaria_no_008_-_avanco_de_classe_servidores_-_ivan_e_giovana.docx</t>
   </si>
   <si>
     <t>ANTONIO PAULINO DE MELLO, PRESIDENTE DA CAMARA MUNICIPA DE JAGUAPITA, RESOLVE CONCEDER PROGRESSÃO VERTICAL POR TEMPO DE SERVIÇO, AOS SERVIDORES ABAIXO RELACIONADOS, DESTA CAMARA MUNICIPAL, A PARTIRDO MES DO FEVEREIRO DE 2020, NOS TERMOS DO ARTIGO 4º, INCISO II, ALINEA "A", DO ANEXO V, DA LEI COMPLEMENTAR Nº 001/2011 - PLANO DE CARREIRA DOS SERVIDORES PUBLICOS DA CAMARA MUNICIPAL DE JAGUAPITA, E SUAS ALTERAÇÕES._x000D_
 _x000D_
 NOME: IVAN TAKEMOTO, GIOVANA CECILIA ALVES DA SILVA, NIVEL ANTERIOR: 056, NIVEL AVANÇO 057_x000D_
 _x000D_
 NOME: GIOVANA CECILIA ALVES DA SILVA, NIVEL ANTERIOR: 020, NIVEL AVANÇO: 021</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1103/portaria_no_009_-_recesso_de_carnaval.doc</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1103/portaria_no_009_-_recesso_de_carnaval.doc</t>
   </si>
   <si>
     <t>ANTONIO PAULINO DE MELLO, PRESIDENTE DA CAMARA MUNICIPAL DE JAGUAPITA RESOLVE DETERMINAR, RECESSO NO DIA 28/02/2022,(SEGUNDA-FEIRA), NÃO HAVENDO EXPEDIENTE NA CAMARA MUNICIPAL DE JAGUAPITÃ, EM RAZÃO DO FERIADO DE CARNAVAL, E NO DIA 02/03/2022 (QUARTA-FEIRA DE CINZAS)A SECRETARIA ABRIRA DAS 13.00 17:00 HORAS.</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1104/portaria_no_010_-_avanco_de_classe_servidores.doc</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1104/portaria_no_010_-_avanco_de_classe_servidores.doc</t>
   </si>
   <si>
     <t>ANTONIO PAULINO DE MELLO, PRESIDENTE DA CAMARA MUNICIPAL DE JAGUAPITA RESOLVE CONCEDER PROGRESSÃO VERTICAL POR TEMPO DE SERVIÇO, AOS SERVIDORES DESTA CAMARA MUNICIPAL A PARTIR DOMES DE MARÇO DE 2022, CONFORME O ESTABELECIDO NO ARTIGO4º,INCISOII,ALINEA "A',DO ANEXO V, DALEI COMPLEMENTAR Nº 001/2011 - PLANO DE CARREIRA DOS SERVIDORES PUBLICOS DA CAMARA MUNICIPAL DE JAGUAPITA,E SUAS ALTERAÇÕES._x000D_
 _x000D_
 NOME: ANDRE LUIS DE MELLO, NIVEL ANTERIOR: 67, NIVEL AVANÇO: 68_x000D_
 NOME: ELIANA BEATRIZ MARIOTO SANDOLI, NIVEL ANTERIOR: 54, NIVEL AVANÇO: 55_x000D_
 NOME: RAFAEL PALADINE VIEIRA: NIVEL ANTERIOR: 83, NIVEL AVANÇO_x000D_
 NOME: ROSILENE CRISTINA FERREIRA,NIVEL ANTERIOR: 53, NIVEL AVANÇO: 54</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1105/portaria_no_011_-_luis_fernando_vieira_-_curitiba_-_prefeito_-_recuperacao_ambiental.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1105/portaria_no_011_-_luis_fernando_vieira_-_curitiba_-_prefeito_-_recuperacao_ambiental.docx</t>
   </si>
   <si>
     <t>ANTONIO PAULINO DE MELLO, PRESIDENTE DA CAMARA MUNICIPAL DE JAGUAPITÃ RESOLVE DETERMINAR AO SETOR DE CONTABILIDADE A EMPENHAR O VALOR DE R$ 847,04 (OITOCENTOS E QUARENTA E SETE REAIS E QUATRO CENTAVOS), A FAVOR DO VEREADOR SR. LUIS FERNANDO VIEIRA, REFERENTE AO PAGAMENTO DE 1 DIÁRIA E(UMA), 1/2MEIA, EM RAZAOA DA VIAGEM QUE FARA PARA CURITIBA-PR, EM COMPANHIA AO PREFEITO MUNICIPAL CONFORME CONVITE, CERIMONIA DE ANUNCIOS DE EDITAIS E LIBERAÇÃO DE RECURSOS, PARA A RECUPERAÇÃO AMBIENTAL, NA CIDADE DE CURITIBA. SAÍDA AS 06H DO DIA 29/03/2022 E RETORNO PREVISTO AS 13H30 DO DIA 30/03/2022.</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1106/portaria_no_012_-_jivanildo_lima_da_silva_-_curitiba_-_prefeito_-_recuperacao_ambiental.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1106/portaria_no_012_-_jivanildo_lima_da_silva_-_curitiba_-_prefeito_-_recuperacao_ambiental.docx</t>
   </si>
   <si>
     <t>ANTONIO PAULINO DE MELLO, PRESIDENTE DA CAMARA MUNICIPAL DE JAGUAPITÃ RESOLVE DETERMINAR AO SETOR DE CONTABILIDADE A EMPENHAR O VALOR DE R$ 847,04 (OITOCENTOS E QUARENTA E SETE REAIS E QUATRO CENTAVOS), A FAVOR DO VEREADOR SR. JIVANILDO LIMA DA SILVA, REFERENTE AO PAGAMENTO DE 1 DIÁRIA E (UMA), 1/2 (MEIA), EM RAZÃO DA VIAGEM QUE FARÁ PARA CURITIBA-PR, EM COMPANHIA AO PREFEITO MUNICIPAL CONFORME CONVITE, CERIMONIAA DE ANUNCIOS DE EDITAIS E LIBERAÇÃO DE RECURSOS, PARA A RECUPERAÇÃO AMBIENTAL, NA CIDADE DE CURITIBA. SAIDA AS 06H DO DIA 29/03/2022 E RETORNO PREVISTO AS 13H30 DO DIA 30/03/2022.</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1107/portaria_no_013_-_recesso_quinta-feira_santa_e_tiradentes.doc</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1107/portaria_no_013_-_recesso_quinta-feira_santa_e_tiradentes.doc</t>
   </si>
   <si>
     <t>ANTONIO PAULINO DE MELLO, PRESIDENTE DA CAMARA MUNICIPAL DE JAGUAPITÃ RESOLVE ESTABELECER, QUE NO DIA 14/04/2012, NA QUINTA-FEIRA SANTA O HORARIO DE FUNCIONAMENTODA SEDE DA CAMARA MUNICIPAL SERA DAS 08HH00MIN AS 12H00MIN._x000D_
 CONCEDER, RECESSO NO DIA 22/04/2022, (sexta-feira), NÃO HAVENDO EXPEDINTE NA CAMARA MUNICIPAL DE JAGUAPITÃ, EM RAZÃO DO FFERIADO DE TIRADENTES, NO DIA 21/04/2022 (QUINTA-FEIRA).</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
     <t>ANTONIO PAULINO DE MELLO, PRESIDENTE DA CAMARA MUNICIPAL DE JAGUAPITA RESOLVE, CONSTITUIR COMISSÃO ESPECIAL DE AVALIAÇÃO DE PROGRESSÃO POR TITULAÇÃO, FORMADA POR SERVIDORES EFETIVOS DA CAMARA MUNICIPAL DE JAGUAPITA, PARA ANALISE E JULGAMENTO DO TITULO APRESENTADO NOS TERMOS DO ARTIGO 5º, ALINEA "G" DA LEI COMPLEMENTAR Nº 001/2011.</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1109/portaria_no_015-_comissao_de_avaliacao_de_desempenho_pos_-_andre.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1109/portaria_no_015-_comissao_de_avaliacao_de_desempenho_pos_-_andre.docx</t>
   </si>
   <si>
     <t>ANTONIO PAULINO DE MELLO, PRESIDENTE DA CAMARA MUNICIPAL DE JAGUAPITA RESOLVE, CONSTITUIR COMISSÃO ESPECIAL DE AVALIAÇÃO DE PROGRESSÃO POR TITULAÇÃO, FORMADA POR SERVIDORES EFETIVOS DA CAMARA MUNICIPAL DE JAGUAPITA, PARA ANALISE E JULGAMENTO DO TITULO APRESENTADO NOS TERMOS DO ARTIGO 5º, ALINEA "D" DA LEI COMPLEMENTAR Nº 001/2011._x000D_
 _x000D_
 COMISSÃO: ELIANA BEATRIZ MARIOTO SANDOLI -PRESIDENTE, ROSILENE CRISTINA FERREIRA - MEMBRO, FERNANDO BIGOTO RIBEIRO_x000D_
 _x000D_
 TITULAÇÃO APRESENTADA PELA SERVIDORA: ANDRE LUIS DE MELLO</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1110/portaria_no_016-_comissao_de_avaliacao_de_desempenho_pos_-_rosilene.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1110/portaria_no_016-_comissao_de_avaliacao_de_desempenho_pos_-_rosilene.docx</t>
   </si>
   <si>
     <t>ANTONIO PAULINO DE MELLO, PRESIDENTE DA CAMARA MUNICIPAL DE JAGUAPITA RESOLVE, CONSTITUIR COMISSÃO ESPECIAL DE AVALIAÇÃO DE PROGRESSÃO POR TITULAÇÃO, FORMADA POR SERVIDORES EFETIVOS DA CAMARA MUNICIPAL DE JAGUAPITA, PARA ANALISE E JULGAMENTO DO TITULO APRESENTADO NOS TERMOS DO ARTIGO 5º, ALINEA "D" DA LEI COMPLEMENTAR Nº 001/2011._x000D_
 _x000D_
 COMISSÃO: ELIANA BEATRIZ MARIOTO SANDOLI - PRESIDENTE, ANDRE LUIS DE MELLO-MEMBRO, GIOVANA CECILIA ALVES DA SILVA_x000D_
 _x000D_
 TITULAÇÃO APRESENTADA PELA SERVIDORA: ROSILENE CRISTINA FERREIRA</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1111/portaria_no_017-_comissao_de_avaliacao_de_desempenho_pos_-_eliana.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1111/portaria_no_017-_comissao_de_avaliacao_de_desempenho_pos_-_eliana.docx</t>
   </si>
   <si>
     <t>ANTONIO PAULINO DE MELLO, PRESIDENTE DA CAMARA MUNICIPAL DE JAGUAPITA RESOLVE, CONSTITUIR COMISSÃO ESPECIAL DE AVALIAÇÃO DE PROGRESSÃO POR TITULAÇÃO, FORMADA POR SERVIDORES EFETIVOS DA CAMARA MUNICIPAL DE JAGUAPITA, PARA ANALISE E JULGAMENTO DO TITULO APRESENTADO NOS TERMOS DO ARTIGO 5º, ALINEA "D" DA LEI COMPLEMENTAR Nº 001/2011._x000D_
 _x000D_
 COMISSÃO: ANDRE LUIS DE MELLO -PRESIDENTE, ROSILENE CRISTINA FERREIRA-MEMBRO, FERNANDO BIGOTO RIBEIRO_x000D_
 TITULAÇÃO APRESENTADA PELA SERVIDORA: ELIANA BEATRIZ MARIOTO SANDOLI</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1112/portaria_no_018-_comissao_de_avaliacao_de_desempenho_cursos_-_rosilene.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1112/portaria_no_018-_comissao_de_avaliacao_de_desempenho_cursos_-_rosilene.docx</t>
   </si>
   <si>
     <t>ANTONIO PAULINO DE MELLO, PRESIDENTE DA CAMARA MUNICIPAL DE JAGUAPITA RESOLVE, CONSTITUIR COMISSÃO ESPECIAL DE AVALIAÇÃO DE PROGRESSÃO POR TITULAÇÃO, FORMADA POR SERVIDORES EFETIVOS DA CAMARA MUNICIPAL DE JAGUAPITA, PARA ANALISE E JULGAMENTO DO TITULO APRESENTADO NOS TERMOS DO ARTIGO 5º, ALINEA "G" DA LEI COMPLEMENTAR Nº 001/2011._x000D_
 _x000D_
 COMISSÃO: ANDRE LUIS DE MELLO-PRESIDENTE, GIOVANA CECILIA ALVES DA SILVA-MEMBRO, ELIANA BEATRIZ MARIOTO SANDOLI_x000D_
 TITULAÇÃO APRESENTADA PELA SERVIDORA: ROSILENE CRISTINA FERREIRA</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1113/portaria_no_019_-_avanco_de_classe_servidor_rafael_-_80h_cursos.doc</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1113/portaria_no_019_-_avanco_de_classe_servidor_rafael_-_80h_cursos.doc</t>
   </si>
   <si>
     <t>ANTONIO PAULINO DE MELLO, PRESIDENTE DA CAMARA MUNICIPAL DE JAGUAPITA, RESOLVE CONCEDER PROGRESSÃO VERTICAL POR TITULAÇÃO, AO SERVIDOR DESTA CAMARA MUNICIPAL A PARTIR DO MES DE ABRIL DE 2022, CONFORME O ESTABELECIDO NOS TERMOS DO ARTIGO 5º, ALINEA "G" NA LEI COMPLEMENTAR 001/2011, EM SEU ANEXO V - PLANO DE CARREIRA DOS SERVIDORES PUBLICOS DA CAMARA MUNICIPAL DE JAGUAPITA._x000D_
 _x000D_
 NOME: RAFAEL PALADINE VIEIRA_x000D_
 NIVEL ANTERIOR: 84_x000D_
 NIVEL AVANÇO: 85</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1114/portaria_no_020_-_avanco_de_classe_servidor_andre_-_2a_pos_graduacao.doc</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1114/portaria_no_020_-_avanco_de_classe_servidor_andre_-_2a_pos_graduacao.doc</t>
   </si>
   <si>
     <t>ANTONIO PAULINO DE MELLO, PRESIDENTE DA CAMARA MUNICIPAL DE JAGUAPITA, RESOLVE CONCEDER PROGRESSÃO VERTICAL POR TITULAÇÃO, AO SERVIDOR DESTA CAMARA MUNICIPAL A PARTIR DO MES DE ABRIL DE 2022, CONFORME O ESTABELECIDO NOS TERMOS DO ARTIGO 5º, ALINEA "D" NA LEI COMPLEMENTAR 001/2011, EM SEU ANEXO V - PLANO DE CARREIRA DOS SERVIDORES PUBLICOS DA CAMARA MUNICIPAL DE JAGUAPITA._x000D_
 _x000D_
 NOME: ANDRÉ LUIS DE MELLO_x000D_
 NIVEL ANTERIOR: 68_x000D_
 NIVEL AVANÇO: 69</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1115/portaria_no_021_-_avanco_de_classe_servidora_rosilene_-_2a_pos_graduacao.doc</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1115/portaria_no_021_-_avanco_de_classe_servidora_rosilene_-_2a_pos_graduacao.doc</t>
   </si>
   <si>
     <t>ANTONIO PAULINO DE MELLO, PRESIDENTE DA CAMARA MUNICIPAL DE JAGUAPITA, RESOLVE CONCEDER PROGRESSÃO VERTICAL POR TITULAÇÃO, AO SERVIDOR DESTA CAMARA MUNICIPAL A PARTIR DO MES DE ABRIL DE 2022, CONFORME O ESTABELECIDO NOS TERMOS DO ARTIGO 5º, ALINEA "G" NA LEI COMPLEMENTAR 001/2011, EM SEU ANEXO V - PLANO DE CARREIRA DOS SERVIDORES PUBLICOS DA CAMARA MUNICIPAL DE JAGUAPITA._x000D_
 _x000D_
 NOME: ROSILENE CRISTINA FERREIRA_x000D_
 NIVEL ANTERIOR: 54_x000D_
 NIVEL AVANÇO: 55</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1116/portaria_no_022_-_avanco_de_classe_servidora_eliana_-_2a_pos_graduacao.doc</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1116/portaria_no_022_-_avanco_de_classe_servidora_eliana_-_2a_pos_graduacao.doc</t>
   </si>
   <si>
     <t>ANTONIO PAULINO DE MELLO, PRESIDENTE DA CAMARA MUNICIPAL DE JAGUAPITA, RESOLVE CONCEDER PROGRESSÃO VERTICAL POR TITULAÇÃO, AO SERVIDOR DESTA CAMARA MUNICIPAL A PARTIR DO MES DE ABRIL DE 2022, CONFORME O ESTABELECIDO NOS TERMOS DO ARTIGO 5º, ALINEA "D" NA LEI COMPLEMENTAR 001/2011, EM SEU ANEXO V - PLANO DE CARREIRA DOS SERVIDORES PUBLICOS DA CAMARA MUNICIPAL DE JAGUAPITA._x000D_
 _x000D_
 NOME: ELIANA BEATRIZ MARIOTO SANDOLI_x000D_
 NIVEL ANTERIOR: 55_x000D_
 NIVEL AVANÇO: 56</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1117/portaria_no_030_-_recesso_quinta-feira_santa_corpus_christi_-_2022.doc</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1117/portaria_no_030_-_recesso_quinta-feira_santa_corpus_christi_-_2022.doc</t>
   </si>
   <si>
     <t>ANTONIO PAULINO DE MELLO, PRESIDENTE DA CAMARA MUNICIPAL DE JAGUAPITA, RESOLVE CONCEDER , RECESSONO DIA 17/06/2022, (SEXTA-FEIRA), NÃO HAVENDO EXPEDIENTE NA CAMARA MUNICIPAL DE JAGUAPITA, EM RAZÃO DO FERIADO CORPUS CRHISTI, NO DIA 16/06/2022 (QUINTA-FEIRA).</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>ATO</t>
   </si>
   <si>
     <t>Ato</t>
   </si>
   <si>
     <t>Alteração das Comissões Permanentes de OBRAS E SERVIÇOS PÚBLICOS e EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -1860,67 +1860,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/614/req._001-2022-andre_luis_de_mello-progressao_do_cargo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/613/req._002-2022-ivan_takemoto-quinquenio.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/615/req._003-2022-willian_douglas_de_carvalho-conselho_municipal_do_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/616/req._004-2022-antonio_paulino_de_mello-solenidade-sao_jose_dos_pinhais.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/617/req._005-2022-ivan_takemoto-anuenio.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/618/req._006-2022-giovana_cecilia_alves_da_silva-anuenio.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/619/req._007-2022-diego_almeida_madeira-projeto_meu_campinho.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/620/req._008-2022-rogerio_manduca-copia_da_ata_de_posse.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/621/req._009-2022-rafael_paladine_vieira-anuenio.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/622/req._010-2022-andre_luis_de_mello-anuenio.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/623/req._011-2022-rosilene_cristina_ferreira-anuenio.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/624/req._012-2022-eliana_beatriz_marioto_sandoli-anuenio.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/626/req._014-2022-manoel_delfino_rosa_neto-arquivado.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/627/req._015-2022-manoel_delfino_rosa_neto-arquivado.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/628/req._016-2022-luis_fernando_vieira-viagem_para_curitiba-cerimonia.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/629/req._017-2022-jivanildo_lima_da_silva-viagem_para_curitiba-cerimonia.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/630/req._018-2022-ministerio_publico-gepatria.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/631/req._019-2022-jivanildo_lima_da_silva-proibicao_de_queimadas-multas.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/632/req._020-andre_luis_de_mello-2a_pos-graduacao.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/633/req._021-rafael_paladine_vieira-progressao_80_horas.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/634/req._022-2022-projudi-tribunal_de_justica-pr-13a_camara_civel-oficio_01-2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/635/req._023-2022-manoel_delfino_rosa_neto-instalar_parques_infantis_adaptados_para_deficientes.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/636/req._024-2022-rosilene_cristina_ferreira-progressao-2a_pos-graduacao.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/637/req._025-2022-antonio_paulino_de_mello-curso-lei_organica-ceap-curitiba.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/638/req._026-2022-andre_luis_de_mello-curso_lei_organica-ceap-curitiba.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/639/req._027-2022-rafael_paladine_vieira-curso_lei_organica-ceap-curitiba.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1195/028-b-rosilene_cristina_ferreira_-_cursos_de_80_horas_no_minimo.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/640/req._029-2022-fernando_bigotto_ribeiro-anuenio.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/641/req._030-2022-antonio_paulino_de_mello-iluminacao_pista_de_caminhada.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/642/req._031-2022-marcelo_da_silva_quenupe-transporte_coletivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/643/req._032-2022-marcelo_da_silva_quenupe-cacamba_nos_bairros.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/644/req._033-2022-antonio_paulino_de_mello-torneira_parque_infantil_na_praca.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1196/034-poder_judiciario-comarca_jaguapita.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/645/req._035-2022-willian_douglas_de_carvalho-projeto_semana_municipal_de_protecao_animal.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/646/req._036-2022-anderleia_fabiana_da_costa-instauracao_de_comissao_de_estagio_probatorio.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/647/req._037-2022-jivanildo_lima_da_silva-curso-ceap-curitiba-mandato_de_impacto.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/648/req._038-2022-manoel_delfino_rosa_neto-curso-ceap-curitiba-mandato_de_impacto.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1180/039-procuradoria_regional_eleitoral_do_parana.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1181/040-willian_d._de_carvalho_-_solicita_cumprimento_da_lei_no_051-2009.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1182/041-justica_eleitoral_64o__zona_eleitoral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1183/042-diego_almeida_madeira_-_veiculo_auto-motor_para_casa_de_apoio_em_londrina-pr.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1184/043-diego_almeida_madeira_-que_no_anexo_da_casa_sagrada_familia_seja_limpado_reformado.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1185/044-antonio_paulino_de_mello-que_o_prefeito_adapte_ao_municipio_o_programa_estadual_caixa_dagua_boa.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1186/045-willian_d._de_carvalho-solicita_que_seja_criada_no_municipio_de_jaguapita-pr_ouvidoria_municipal.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1187/046-willian_d._de_carvalho-informacao_de_deslocamento_para_fora_do_pais-arquivado.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1188/047-willian_d._de_carvalho_-_relatorio_da_comissao_temporaria_de_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1189/048-willian_d._de_carvalho-melhoria_na_carreira_dos_profissionais_de_odontologia.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1190/049-diario_oficial_jornal_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1191/050-antonio_paulino_de_mello-iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1192/051-willian_d._de_carvalho-criacao_da_semana_municipal_do_meio_ambiente_no_municipio_de_jaguapita-pr.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1193/052-carlos_santa_cruz-que_seja_designado_fisioterpapeuta_para_casa_sagrada_familia.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1194/053-anderleia_f._da_costa_e_antonio_p._de_mello-melhorias_do_hospital_municipal_na_ala_respirat_oria-tenda.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1197/054-anderleia_f._da_costa_e_antonio_p._de_mello-terreno_da_samae_construir_uma_quadra_esportiva.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1198/055-anderlei_f._da_costa-construir_uma_pista_de_caminhada_nos_conjuntos_vilas_boas_oliveira_e_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1199/056-willian_douglas_de_carvalho-possibilidade_de_reforma_das_calcadas_na_escola_municipal_newton_guimaraes.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1200/057-marcelo_da_silva_quenupe-contratacoes_de_mais_pediatras.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1201/058-rafael_paladine_vieira-reforma_e_manutencao_do_jardim_da_camara_municipal_de_jaguapita.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1202/059-diego_almeida_madeira-ao_lado_do_cemiterio_municipal_instale_ali_praca_de_esporte.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1203/060-andre_luis_de_mello-participar_do_curso_entendendo_a_nova_lei_de_licitacoes.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1204/061-eliana_b.m._sandoli-participar_do_curso_entendendo_a_nova_lei_de_licitacoes.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1205/062-anderleia_f._da_costa-possibilidade_de_instalacao_da_especialidade_neuropediatra.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1206/063-andre_luis_de_mello-participar_do_curso_nova_lei_de_licitacoes_e_contratos_administrativos.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1207/064-rafael_paladine_vieira-participar_do_curso_nova_lei_de_licitacoes_e_contratos_administrativos.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1208/065-fernando_bigotto_ribeiro-participar_do_curso_nova_lei_de_licitacoes_e_contratos_administrativos_.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1209/066-eliana_b.m._sandoli-participar_do_curso_nova_lei_de_licitacoes_e_contratos_administrativos.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1210/067-escola_federativa-convite_cnm-antonio_paulino_de_mello.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1211/068-antonio_p._de_mello-curso_atuacao_legislativa_mudando_o_brasil_a_partir_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1212/069-jivanildo_lima_da_silva-curso_atuacao_legislativa_mudando_o_brasil_a_partir_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1213/070-manoel_d.r._neto-curso_atuacao_legislativa_mudando_o_brasil_a_partir_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1214/071-andre_l._de_mello-curso_atuacao_legislativa_mudando_o_brasil_a_partir_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1215/072-abimael_baldani-recebimento_de_convite-arquivado.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1216/073-e-mail_pdui_-_rm_londrina_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1217/074-e-mail_camara_municipal_de_domingos_martins-es_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1218/075-conselho_municipal_dos_direitos_do_idoso.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1219/076-ministerio_publico-pr.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1220/077-antonio_p._de_mello-estabelecer_normas_de_uso_no_espaco_thaeme.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1221/078-eliana_b.m._sandoli-curso_ii_simposio_igam-pr-nova_lei_de_licitacoes_e_contratos_administrativos_.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1222/079-andre_l._de_mello-curso_ii_simposio_igam-pr-nova_lei_de_licitacoes_e_contratos_administrativos_.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1223/080-rafael_p._vieira-curso_ii_simposio_igam-pr-nova_lei_de_licitacoes_e_contratos_administrativos_.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1224/081-antonio_p._de_mello-cerimonial_tcpr-convite_tribunal_de_contas.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1225/082-willian_d._de_carvalho-exposicao_para_fins_de_comercio_de_produtos_de_artesanato.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1226/083-willian_d._de_carvalho-informar_que_estara_em_viagem_para_italia.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1227/084-carlos_santa_cruz-contratacao_de_2_fisioterapeutas_para_o_municipio.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1228/085-manoel_d.r._neto-curso_gestao_publica_brasil_em_curitiba-pr.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1229/086-jivanlido_l._da_silva-curso_gestao_publica_brasil_em_curitiba-pr.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1230/087-manoel_d.r._neto-cobertura_sobre_os_parques_de_todas_as_escolas_e_cmeis_.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1231/088-anderleia_f._da_costa-sejam_colocadas_barras_para_estacionamento_de_motos.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1232/089-willian_d._de_carvalho-desconto-isencao_do_iptu_aos_idosos_acima_de_60_anos_de_jaguapita-pr.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1233/090-antonio_p._de_mello-possibilidade_de_isentar_iptu_aos_portadores_de_doencas_malignas.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1234/091-willian_d._de_carvalho-recape_ou_operacao-tapa-buracos_.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1095/portaria_no_001_-_comissao_de_licitacao.docx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1096/portaria_no_002_-_comissao_de_recebimento_de_materiais.docx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1097/portaria_no_003_-_comissao_de_inventario.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1098/portaria_no_004_-_comissao_de_pregao.docx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1099/portaria_no_005_-_funcionamento_da_camara.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1100/portaria_no_006_-_avanco_de_classe_servidor_andre_-_80h_cursos.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1101/portaria_no_007_-_antonio_paulino_de_mello_-_curitiba_-_prefeito.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1102/portaria_no_008_-_avanco_de_classe_servidores_-_ivan_e_giovana.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1103/portaria_no_009_-_recesso_de_carnaval.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1104/portaria_no_010_-_avanco_de_classe_servidores.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1105/portaria_no_011_-_luis_fernando_vieira_-_curitiba_-_prefeito_-_recuperacao_ambiental.docx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1106/portaria_no_012_-_jivanildo_lima_da_silva_-_curitiba_-_prefeito_-_recuperacao_ambiental.docx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1107/portaria_no_013_-_recesso_quinta-feira_santa_e_tiradentes.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1109/portaria_no_015-_comissao_de_avaliacao_de_desempenho_pos_-_andre.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1110/portaria_no_016-_comissao_de_avaliacao_de_desempenho_pos_-_rosilene.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1111/portaria_no_017-_comissao_de_avaliacao_de_desempenho_pos_-_eliana.docx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1112/portaria_no_018-_comissao_de_avaliacao_de_desempenho_cursos_-_rosilene.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1113/portaria_no_019_-_avanco_de_classe_servidor_rafael_-_80h_cursos.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1114/portaria_no_020_-_avanco_de_classe_servidor_andre_-_2a_pos_graduacao.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1115/portaria_no_021_-_avanco_de_classe_servidora_rosilene_-_2a_pos_graduacao.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1116/portaria_no_022_-_avanco_de_classe_servidora_eliana_-_2a_pos_graduacao.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1117/portaria_no_030_-_recesso_quinta-feira_santa_corpus_christi_-_2022.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/614/req._001-2022-andre_luis_de_mello-progressao_do_cargo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/613/req._002-2022-ivan_takemoto-quinquenio.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/615/req._003-2022-willian_douglas_de_carvalho-conselho_municipal_do_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/616/req._004-2022-antonio_paulino_de_mello-solenidade-sao_jose_dos_pinhais.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/617/req._005-2022-ivan_takemoto-anuenio.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/618/req._006-2022-giovana_cecilia_alves_da_silva-anuenio.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/619/req._007-2022-diego_almeida_madeira-projeto_meu_campinho.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/620/req._008-2022-rogerio_manduca-copia_da_ata_de_posse.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/621/req._009-2022-rafael_paladine_vieira-anuenio.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/622/req._010-2022-andre_luis_de_mello-anuenio.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/623/req._011-2022-rosilene_cristina_ferreira-anuenio.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/624/req._012-2022-eliana_beatriz_marioto_sandoli-anuenio.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/626/req._014-2022-manoel_delfino_rosa_neto-arquivado.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/627/req._015-2022-manoel_delfino_rosa_neto-arquivado.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/628/req._016-2022-luis_fernando_vieira-viagem_para_curitiba-cerimonia.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/629/req._017-2022-jivanildo_lima_da_silva-viagem_para_curitiba-cerimonia.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/630/req._018-2022-ministerio_publico-gepatria.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/631/req._019-2022-jivanildo_lima_da_silva-proibicao_de_queimadas-multas.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/632/req._020-andre_luis_de_mello-2a_pos-graduacao.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/633/req._021-rafael_paladine_vieira-progressao_80_horas.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/634/req._022-2022-projudi-tribunal_de_justica-pr-13a_camara_civel-oficio_01-2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/635/req._023-2022-manoel_delfino_rosa_neto-instalar_parques_infantis_adaptados_para_deficientes.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/636/req._024-2022-rosilene_cristina_ferreira-progressao-2a_pos-graduacao.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/637/req._025-2022-antonio_paulino_de_mello-curso-lei_organica-ceap-curitiba.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/638/req._026-2022-andre_luis_de_mello-curso_lei_organica-ceap-curitiba.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/639/req._027-2022-rafael_paladine_vieira-curso_lei_organica-ceap-curitiba.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1195/028-b-rosilene_cristina_ferreira_-_cursos_de_80_horas_no_minimo.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/640/req._029-2022-fernando_bigotto_ribeiro-anuenio.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/641/req._030-2022-antonio_paulino_de_mello-iluminacao_pista_de_caminhada.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/642/req._031-2022-marcelo_da_silva_quenupe-transporte_coletivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/643/req._032-2022-marcelo_da_silva_quenupe-cacamba_nos_bairros.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/644/req._033-2022-antonio_paulino_de_mello-torneira_parque_infantil_na_praca.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1196/034-poder_judiciario-comarca_jaguapita.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/645/req._035-2022-willian_douglas_de_carvalho-projeto_semana_municipal_de_protecao_animal.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/646/req._036-2022-anderleia_fabiana_da_costa-instauracao_de_comissao_de_estagio_probatorio.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/647/req._037-2022-jivanildo_lima_da_silva-curso-ceap-curitiba-mandato_de_impacto.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/648/req._038-2022-manoel_delfino_rosa_neto-curso-ceap-curitiba-mandato_de_impacto.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1180/039-procuradoria_regional_eleitoral_do_parana.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1181/040-willian_d._de_carvalho_-_solicita_cumprimento_da_lei_no_051-2009.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1182/041-justica_eleitoral_64o__zona_eleitoral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1183/042-diego_almeida_madeira_-_veiculo_auto-motor_para_casa_de_apoio_em_londrina-pr.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1184/043-diego_almeida_madeira_-que_no_anexo_da_casa_sagrada_familia_seja_limpado_reformado.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1185/044-antonio_paulino_de_mello-que_o_prefeito_adapte_ao_municipio_o_programa_estadual_caixa_dagua_boa.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1186/045-willian_d._de_carvalho-solicita_que_seja_criada_no_municipio_de_jaguapita-pr_ouvidoria_municipal.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1187/046-willian_d._de_carvalho-informacao_de_deslocamento_para_fora_do_pais-arquivado.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1188/047-willian_d._de_carvalho_-_relatorio_da_comissao_temporaria_de_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1189/048-willian_d._de_carvalho-melhoria_na_carreira_dos_profissionais_de_odontologia.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1190/049-diario_oficial_jornal_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1191/050-antonio_paulino_de_mello-iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1192/051-willian_d._de_carvalho-criacao_da_semana_municipal_do_meio_ambiente_no_municipio_de_jaguapita-pr.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1193/052-carlos_santa_cruz-que_seja_designado_fisioterpapeuta_para_casa_sagrada_familia.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1194/053-anderleia_f._da_costa_e_antonio_p._de_mello-melhorias_do_hospital_municipal_na_ala_respirat_oria-tenda.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1197/054-anderleia_f._da_costa_e_antonio_p._de_mello-terreno_da_samae_construir_uma_quadra_esportiva.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1198/055-anderlei_f._da_costa-construir_uma_pista_de_caminhada_nos_conjuntos_vilas_boas_oliveira_e_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1199/056-willian_douglas_de_carvalho-possibilidade_de_reforma_das_calcadas_na_escola_municipal_newton_guimaraes.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1200/057-marcelo_da_silva_quenupe-contratacoes_de_mais_pediatras.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1201/058-rafael_paladine_vieira-reforma_e_manutencao_do_jardim_da_camara_municipal_de_jaguapita.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1202/059-diego_almeida_madeira-ao_lado_do_cemiterio_municipal_instale_ali_praca_de_esporte.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1203/060-andre_luis_de_mello-participar_do_curso_entendendo_a_nova_lei_de_licitacoes.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1204/061-eliana_b.m._sandoli-participar_do_curso_entendendo_a_nova_lei_de_licitacoes.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1205/062-anderleia_f._da_costa-possibilidade_de_instalacao_da_especialidade_neuropediatra.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1206/063-andre_luis_de_mello-participar_do_curso_nova_lei_de_licitacoes_e_contratos_administrativos.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1207/064-rafael_paladine_vieira-participar_do_curso_nova_lei_de_licitacoes_e_contratos_administrativos.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1208/065-fernando_bigotto_ribeiro-participar_do_curso_nova_lei_de_licitacoes_e_contratos_administrativos_.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1209/066-eliana_b.m._sandoli-participar_do_curso_nova_lei_de_licitacoes_e_contratos_administrativos.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1210/067-escola_federativa-convite_cnm-antonio_paulino_de_mello.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1211/068-antonio_p._de_mello-curso_atuacao_legislativa_mudando_o_brasil_a_partir_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1212/069-jivanildo_lima_da_silva-curso_atuacao_legislativa_mudando_o_brasil_a_partir_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1213/070-manoel_d.r._neto-curso_atuacao_legislativa_mudando_o_brasil_a_partir_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1214/071-andre_l._de_mello-curso_atuacao_legislativa_mudando_o_brasil_a_partir_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1215/072-abimael_baldani-recebimento_de_convite-arquivado.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1216/073-e-mail_pdui_-_rm_londrina_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1217/074-e-mail_camara_municipal_de_domingos_martins-es_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1218/075-conselho_municipal_dos_direitos_do_idoso.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1219/076-ministerio_publico-pr.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1220/077-antonio_p._de_mello-estabelecer_normas_de_uso_no_espaco_thaeme.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1221/078-eliana_b.m._sandoli-curso_ii_simposio_igam-pr-nova_lei_de_licitacoes_e_contratos_administrativos_.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1222/079-andre_l._de_mello-curso_ii_simposio_igam-pr-nova_lei_de_licitacoes_e_contratos_administrativos_.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1223/080-rafael_p._vieira-curso_ii_simposio_igam-pr-nova_lei_de_licitacoes_e_contratos_administrativos_.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1224/081-antonio_p._de_mello-cerimonial_tcpr-convite_tribunal_de_contas.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1225/082-willian_d._de_carvalho-exposicao_para_fins_de_comercio_de_produtos_de_artesanato.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1226/083-willian_d._de_carvalho-informar_que_estara_em_viagem_para_italia.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1227/084-carlos_santa_cruz-contratacao_de_2_fisioterapeutas_para_o_municipio.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1228/085-manoel_d.r._neto-curso_gestao_publica_brasil_em_curitiba-pr.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1229/086-jivanlido_l._da_silva-curso_gestao_publica_brasil_em_curitiba-pr.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1230/087-manoel_d.r._neto-cobertura_sobre_os_parques_de_todas_as_escolas_e_cmeis_.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1231/088-anderleia_f._da_costa-sejam_colocadas_barras_para_estacionamento_de_motos.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1232/089-willian_d._de_carvalho-desconto-isencao_do_iptu_aos_idosos_acima_de_60_anos_de_jaguapita-pr.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1233/090-antonio_p._de_mello-possibilidade_de_isentar_iptu_aos_portadores_de_doencas_malignas.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1234/091-willian_d._de_carvalho-recape_ou_operacao-tapa-buracos_.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1095/portaria_no_001_-_comissao_de_licitacao.docx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1096/portaria_no_002_-_comissao_de_recebimento_de_materiais.docx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1097/portaria_no_003_-_comissao_de_inventario.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1098/portaria_no_004_-_comissao_de_pregao.docx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1099/portaria_no_005_-_funcionamento_da_camara.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1100/portaria_no_006_-_avanco_de_classe_servidor_andre_-_80h_cursos.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1101/portaria_no_007_-_antonio_paulino_de_mello_-_curitiba_-_prefeito.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1102/portaria_no_008_-_avanco_de_classe_servidores_-_ivan_e_giovana.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1103/portaria_no_009_-_recesso_de_carnaval.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1104/portaria_no_010_-_avanco_de_classe_servidores.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1105/portaria_no_011_-_luis_fernando_vieira_-_curitiba_-_prefeito_-_recuperacao_ambiental.docx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1106/portaria_no_012_-_jivanildo_lima_da_silva_-_curitiba_-_prefeito_-_recuperacao_ambiental.docx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1107/portaria_no_013_-_recesso_quinta-feira_santa_e_tiradentes.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1109/portaria_no_015-_comissao_de_avaliacao_de_desempenho_pos_-_andre.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1110/portaria_no_016-_comissao_de_avaliacao_de_desempenho_pos_-_rosilene.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1111/portaria_no_017-_comissao_de_avaliacao_de_desempenho_pos_-_eliana.docx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1112/portaria_no_018-_comissao_de_avaliacao_de_desempenho_cursos_-_rosilene.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1113/portaria_no_019_-_avanco_de_classe_servidor_rafael_-_80h_cursos.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1114/portaria_no_020_-_avanco_de_classe_servidor_andre_-_2a_pos_graduacao.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1115/portaria_no_021_-_avanco_de_classe_servidora_rosilene_-_2a_pos_graduacao.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1116/portaria_no_022_-_avanco_de_classe_servidora_eliana_-_2a_pos_graduacao.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2022/1117/portaria_no_030_-_recesso_quinta-feira_santa_corpus_christi_-_2022.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H116"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="52" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="179.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="178.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>