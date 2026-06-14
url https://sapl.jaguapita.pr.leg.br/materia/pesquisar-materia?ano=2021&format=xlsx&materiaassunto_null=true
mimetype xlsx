--- v0 (2025-10-06)
+++ v1 (2026-06-14)
@@ -54,2093 +54,2093 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EME</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Willian</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/141/030-proposta_de_emenda_ao_p.l._006-2021-veread._willian.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/141/030-proposta_de_emenda_ao_p.l._006-2021-veread._willian.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei nº 006/2021._x000D_
 Altera o Art. 1º e os incisos do Art. 3º e acrescenta o inciso XVIII ao art. 6º ao Projeto de Lei nº 006/2021.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/112/001-ministerio_publico_-_of._n._21-2021.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/112/001-ministerio_publico_-_of._n._21-2021.pdf</t>
   </si>
   <si>
     <t>Requisito de informações relacionado a pandemia COVID-19</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/113/002-titulo_cidadao_honorario-prof._querino.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/113/002-titulo_cidadao_honorario-prof._querino.pdf</t>
   </si>
   <si>
     <t>Conceder Título de Cidadão Honorário ao Professor Querino Souza Netto.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Fernando da Vidraçaria</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/114/003-requerer_participacao_da_avempar-veread._fernando.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/114/003-requerer_participacao_da_avempar-veread._fernando.pdf</t>
   </si>
   <si>
     <t>Participação da 1ª Reunião Ordinária de 2021 AVEMPAR - Sertanópolis em 30 de janeiro de 2021.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Neto da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/115/004-requerer_participacao_da_avempar-veread._neto.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/115/004-requerer_participacao_da_avempar-veread._neto.pdf</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Anderleia</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/116/005-requerer_participacao_da_avempar-veread._anderleia.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/116/005-requerer_participacao_da_avempar-veread._anderleia.pdf</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/117/006-requerer_participacao_da_avempar-veread._willian.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/117/006-requerer_participacao_da_avempar-veread._willian.pdf</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Carlinhos da Farmacia</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/118/007-requerer_participacao_da_avempar-veread._carlos_1.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/118/007-requerer_participacao_da_avempar-veread._carlos_1.pdf</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/119/008-tce-pr-prestacao_de_contas-ciro.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/119/008-tce-pr-prestacao_de_contas-ciro.pdf</t>
   </si>
   <si>
     <t>Processo de Prestação de Contas Municipais - 2015</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Paulino</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/120/009-requerer_participacao_da_avempar-veread._paulino.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/120/009-requerer_participacao_da_avempar-veread._paulino.pdf</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Popular</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/121/010-celeide-solicitar_copia_da_lei_026-2007.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/121/010-celeide-solicitar_copia_da_lei_026-2007.pdf</t>
   </si>
   <si>
     <t>Solicitação de cópia da LEI Nº 026/2007.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Funcionarios</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/122/011-elevacao_de_nivel_-_ivan_takemoto.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/122/011-elevacao_de_nivel_-_ivan_takemoto.pdf</t>
   </si>
   <si>
     <t>Elevação de nível, nos termos do artigo 4º, inciso II, alínea "a", do Anexo V, da Lei Complementar nº 001/2011 - Plano de Carreira dos Servidores Públicos da Câmara Municipal de Jaguapitã, e suas alterações.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/123/012-pedido_de_quinquenio_-_ivan_takemoto.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/123/012-pedido_de_quinquenio_-_ivan_takemoto.pdf</t>
   </si>
   <si>
     <t>Pedido de QUINQUENIO.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/124/013-conclusao_de_80hs_de_curso_-_ivan_takemoto.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/124/013-conclusao_de_80hs_de_curso_-_ivan_takemoto.pdf</t>
   </si>
   <si>
     <t>Progressão do cargo, através da Lei Complementar nº 001/2011,"Artigo 5" "inciso G" do anexo V do Plano de Cargos, Carreira e Vencimentos, devido concluir carga horária superior a 80h em curso de aperfeiçoamento.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/125/014-elevacao_de_nivel-_giovana_cecilia.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/125/014-elevacao_de_nivel-_giovana_cecilia.pdf</t>
   </si>
   <si>
     <t>Elevação de nível referente ao período aquisitivo a 01/02/2020 à 01/02/2021.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/126/015-pedido_de_quinquenio_-_giovana_cecilia.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/126/015-pedido_de_quinquenio_-_giovana_cecilia.pdf</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/127/016-concessao_da_tarifa_social_de_agua_e_esgoto_-_ver._willian.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/127/016-concessao_da_tarifa_social_de_agua_e_esgoto_-_ver._willian.pdf</t>
   </si>
   <si>
     <t>Concessão da tarifa social de água e esgoto, destinada a garantir o acesso ao fornecimento mínimo de água e coleta de esgoto para família de baixa renda.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/128/017-pedido_de_participacao_de_curso_-_ivan_takemoto.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/128/017-pedido_de_participacao_de_curso_-_ivan_takemoto.pdf</t>
   </si>
   <si>
     <t>Requerer autorização para participar do curso "Microsoft Azure Administrator (AZ-104)" realizado na forma ao vivo online._x000D_
 _x000D_
 OBS: INDEFERIDO - ARQUIVADO POR FALTA DE INFORMAÇÕES.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/129/018-reivindicacoes_de_moradores_-_luis_fernando.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/129/018-reivindicacoes_de_moradores_-_luis_fernando.pdf</t>
   </si>
   <si>
     <t>Caçamba comunitária, no Conjunto Habitacional Francisco Consalter.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/130/019-pedidos_encaminhados_a_prefeitura_-_luis_fernando.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/130/019-pedidos_encaminhados_a_prefeitura_-_luis_fernando.pdf</t>
   </si>
   <si>
     <t>- Construção de um quebra-molas, na Rua Fernão Dias, onde essa rua faz cruzamento com a Rua Padre Guido;_x000D_
 - Retirada do quebra-molas localizado na Avenida Paraná nas proximidades do semáforo ali instalado.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/131/020-desconto-isencao_fiscal_do_pag._de_iptu_-_vered._willian.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/131/020-desconto-isencao_fiscal_do_pag._de_iptu_-_vered._willian.pdf</t>
   </si>
   <si>
     <t>Autorizar desconto/isenção fiscal do pagamento de IPTU no município de Jaguapitã aos idosos acima de 65 anos, que atendam os requisitos.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/132/021-seja_efetuado_o_pag._de_insalubridade_-_veread._neto.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/132/021-seja_efetuado_o_pag._de_insalubridade_-_veread._neto.pdf</t>
   </si>
   <si>
     <t>Que seja efetuado o Pagamento do adicional de insalubridade em grau máximo, enquanto durar a pandemia do novo coronavírus, aos profissionais da saúde (enfermagem, médicos, condutor, zelador ..) que atuam na ala do COVID do hospital municipal de Jaguapitã que estão envolvidos diretamente na linha de frente no combate ao COVID-19.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/133/022-pedido_de_participacao_de_curso_-_ivan_takemoto.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/133/022-pedido_de_participacao_de_curso_-_ivan_takemoto.pdf</t>
   </si>
   <si>
     <t>Autorização para participar do curso "AZ104 - Microsoft Azure Administrator", que será realizado dos dias 08 a 11 de março, pela empresa Green Tecnologia que será realizado de forma online</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/134/023-relacao_dos_conselhos_municipais-veread._willian.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/134/023-relacao_dos_conselhos_municipais-veread._willian.pdf</t>
   </si>
   <si>
     <t>Pedido de informações ao Excelentíssimo Prefeito que são:_x000D_
 - Relação de Conselhos municipais em atividade, data e locais das próximas reuniões, data que expiram as atuais gestões dos conselhos e como estão configuradas as composições de cada conselho;_x000D_
 - Requer a viabilização de informações sobre as reuniões dos conselhos no site da prefeitura.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/135/024-transformado_p.l.012-2021-ficha_limpa-veread._willian.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/135/024-transformado_p.l.012-2021-ficha_limpa-veread._willian.pdf</t>
   </si>
   <si>
     <t>Institui o requisito de "ficha limpa municipal" para a nomeação de secretários, diretores e funções de confiança/cargos em comissão para a administração direta ou indireta do Poder Executivo e do Poder Legislativo, e dá outras providência._x000D_
 _x000D_
 OBS: TRANSFORMADO EM PROJETO DE LEI Nº 012/2021.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/136/025-parcelamento_do_iptu-veread._neto.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/136/025-parcelamento_do_iptu-veread._neto.pdf</t>
   </si>
   <si>
     <t>Parcelamento do IPTU passar de 3 para 6 parcelas.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Marcelo da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/137/026-construcao_de_um_predio_para_usufruto_dos_fisioterapeutas-veread._marcelo.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/137/026-construcao_de_um_predio_para_usufruto_dos_fisioterapeutas-veread._marcelo.pdf</t>
   </si>
   <si>
     <t>Requer construção em anexo a academia da saúde um prédio amplo destinado aos profissionais de fisioterapia.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/138/027-providencias_para_confirmar_a_efetividade_do_servidor_fernando_bigotto.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/138/027-providencias_para_confirmar_a_efetividade_do_servidor_fernando_bigotto.pdf</t>
   </si>
   <si>
     <t>Requer efetivação devido conclusão dos três anos de estágio probatório._x000D_
 _x000D_
 OBS: ARQUIVADO PARA ESPERAR DAR O TEMPO DE SERVIÇO.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Jiva</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/139/028-suspender_por_03_meses_o_abastecimento_de_agua_dos_inadimplemtes-pandemia-veread._jivanildo.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/139/028-suspender_por_03_meses_o_abastecimento_de_agua_dos_inadimplemtes-pandemia-veread._jivanildo.pdf</t>
   </si>
   <si>
     <t>Que suspenda no período de 03 meses (90 dias) o desabastecimento de água feito pelo Samae, no caso de inadimplência dos mesmos.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/140/029-ministerio_publico-of._n._111-2021-material_da_rodoviaria.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/140/029-ministerio_publico-of._n._111-2021-material_da_rodoviaria.pdf</t>
   </si>
   <si>
     <t>Solicitação de informações sobre a atual situação do acervo do órgão legislativo, encontrado em estado de abondono no Instituto São José.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/142/030-proposta_de_emenda_ao_p.l._006-2021-veread._willian.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/142/030-proposta_de_emenda_ao_p.l._006-2021-veread._willian.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 030/2021 transformado em Emenda ao Anteprojeto nº 006/2021.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/143/031-projeto_plantando_o_futuro-arborizacao_do_municipio-veread._neto.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/143/031-projeto_plantando_o_futuro-arborizacao_do_municipio-veread._neto.pdf</t>
   </si>
   <si>
     <t>Institui o projeto "Plantação o futuro" e dá outras providências._x000D_
 _x000D_
 OBS: ARQUIVADO.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/144/033-elevacao_tempo_de_servico-servidora_eliana_beatriz.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/144/033-elevacao_tempo_de_servico-servidora_eliana_beatriz.pdf</t>
   </si>
   <si>
     <t>Elevação de um (1) nível salarial, referente ao período aquisitivo a 01/03/2020 a 01/03/2021.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/145/034-elevacao_tempo_de_servico-andre_mello.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/145/034-elevacao_tempo_de_servico-andre_mello.pdf</t>
   </si>
   <si>
     <t>Elevação de nível, referente ao período aquisitivo de 01/03/2020 à 01/03/2021.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/146/035-elevacao_pos-graduacao-eliana_beatriz.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/146/035-elevacao_pos-graduacao-eliana_beatriz.pdf</t>
   </si>
   <si>
     <t>Elevação de Pós-Graduação. "LATO SENSU" EM GESTÃO PÚBLICA - 400H.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/147/036-elevacao_tempo_de_servico-rafael_paladine.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/147/036-elevacao_tempo_de_servico-rafael_paladine.pdf</t>
   </si>
   <si>
     <t>Elevação de tempo de serviço, referente ao período aquisitivo de 01/03/2020 à 28/02/2021.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/148/037-elevacao_tempo_de_servico-rosilene_crisitina.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/148/037-elevacao_tempo_de_servico-rosilene_crisitina.pdf</t>
   </si>
   <si>
     <t>Elevação de tempo de serviço, referente ao período aquisitivo de 01/03/2020 à 01/03/2021.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Elevação de 80 hs de curso realizados de aperfeiçoamento, treinamento, atualização, extensão ou capacitação.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/150/039-possibilidade_de_colocar_um_telefone_de_emergencia_no_hospital-veread._anderleia.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/150/039-possibilidade_de_colocar_um_telefone_de_emergencia_no_hospital-veread._anderleia.pdf</t>
   </si>
   <si>
     <t>Reclamações dos munícipes em ter dificuldades em relação ao atendimento telefônico no Hospital. Constando essa dificuldade  a vereadora requereu um número de telefone para emergência que tanto pode ser 0800 ou outro de fácil memorização.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/151/040-licenca_premio-servidora_rosilene_cristina.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/151/040-licenca_premio-servidora_rosilene_cristina.pdf</t>
   </si>
   <si>
     <t>Concedido LICENÇA-PRÊMIO a servidora.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/152/041-ministerio_publico-of._n._144-2021-acoes_preventivas-pandemia-covid-19.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/152/041-ministerio_publico-of._n._144-2021-acoes_preventivas-pandemia-covid-19.pdf</t>
   </si>
   <si>
     <t>Promotoria de Justiça de Jaguapitã. Requisita as seguintes informações:_x000D_
 - sobre as ações de conscientização pela casa legislativa e seus parlamentares em prol de medidas comprovadamente eficazes e de baixo custo, como uso correto de máscaras, distanciamento social e higiene de mãos, considerando o aumento exponencial do número de casos positivos no Município de Jaguapitã/PR e também nos entes federativos limítrofes, conforme os últimos boletins epidemiológicos, em seus canais oficiais e também em suas reuniões ordinárias e extraordinárias, advertindo-se ainda todos órgãos/pessoas jurídicas e físicas mencionados acerca das consequências legais decorrentes de omissão diante das requisições do Ministério Público.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/153/042-gepatria_-_ministerio_publico_-_vigencia_do_regimento_interno.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/153/042-gepatria_-_ministerio_publico_-_vigencia_do_regimento_interno.pdf</t>
   </si>
   <si>
     <t>GEPATRIA-LONDRINA. Que a Câmara Municipal de Jaguapitã-Pr encaminhe por meio digital, no prazo de 10 dias úteis, as seguintes informações e documentos:_x000D_
 _x000D_
 I - certifique a vigência do disposto no Regimento Interno do Legislativo de Jaguapitã, Resolução 4 de 10.12.2001, no art. 32, inciso X, alínea "b", que dispõe sobre o julgamento das contas municipais.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/154/043-gepatria_-_ministerio_publico_-_recomendacao_administrativa.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/154/043-gepatria_-_ministerio_publico_-_recomendacao_administrativa.pdf</t>
   </si>
   <si>
     <t>GEPATRIA-LONDRINA. Para fins de instrução do Procedimento Administrativo nº MPPR-0078.21.000244-6, referente ao "Plano Estadual de Compras Públicas de Medicamentos.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/155/044-andre_luis_mello_-_elevacao_plano_de_carreira_pos-graduacao.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/155/044-andre_luis_mello_-_elevacao_plano_de_carreira_pos-graduacao.pdf</t>
   </si>
   <si>
     <t>Conclusão de curso de Pós-Graduação "Latu Sensu" em Gestão Pública - 400 h.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/156/045_-manoel_delfino_rosa_neto_-_solicito_encaminhar_a_comissao_de_redacao_justica_e_legislacao.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/156/045_-manoel_delfino_rosa_neto_-_solicito_encaminhar_a_comissao_de_redacao_justica_e_legislacao.pdf</t>
   </si>
   <si>
     <t>Que o projeto de lei "Plantando o Futuro" de autor do vereador, seja encaminhado para a comissão de redação, justiça e legislação nos termos do art. 43 do Regimento Interno da Câmara Municipal de Jaguapitã.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/157/046-ivan_takemoto_-_elevacao_80_horas_de_curso.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/157/046-ivan_takemoto_-_elevacao_80_horas_de_curso.pdf</t>
   </si>
   <si>
     <t>Conclusão de carga superior a 80h em cursos de aperfeiçoamento.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/158/047-radio_jaguar_fm_-_requerer_uma_colaboracao_desta_casa_como_apoio_cultural.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/158/047-radio_jaguar_fm_-_requerer_uma_colaboracao_desta_casa_como_apoio_cultural.pdf</t>
   </si>
   <si>
     <t>A Associação Comunitária de Desenvolvimento Cultural e Artístico de Jaguapitã - Rádio Jaguar FM, requer uma colaboração desta Casa de Leis, como Apoio Cultural, sendo que a mesma se mantem somente com Apoios Culturais do comércio, com planos mínimos de R$ 150,00.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/159/048_-jivanildo_lima_da_silva_-_demoninar_italo_fernando_rodrigues_de_oliveira_o_projeto_meu_campinho.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/159/048_-jivanildo_lima_da_silva_-_demoninar_italo_fernando_rodrigues_de_oliveira_o_projeto_meu_campinho.pdf</t>
   </si>
   <si>
     <t>"Que seja estudada pelo Prefeito Municipal, a possibilidade de se denominar de ÍTALO FERNANDO RODRIGUES DE OLIVEIRA, o projeto "Meu Campinho", a ser instalado em breve nesta cidade."</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/160/049-thanya_regina_marioto_cruz_-_declaracao_com_ficha_financeira_para_aposentadoria.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/160/049-thanya_regina_marioto_cruz_-_declaracao_com_ficha_financeira_para_aposentadoria.pdf</t>
   </si>
   <si>
     <t>Declaração com Ficha Financeira dos períodos em que foi Vereadora nesta Casa de Leis, no período de janeiro de 2001 a dezembro de 2004, de janeiro de 2005 a dezembro de 2008 e de janeiro de 2009 a dezembro de 2012, para fins de solicitação de aposentoria.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/161/050-anderleia_fabiana_da_costa_-_instalacao_academia_da_saude_na_vila_rural_nova_esperanca.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/161/050-anderleia_fabiana_da_costa_-_instalacao_academia_da_saude_na_vila_rural_nova_esperanca.pdf</t>
   </si>
   <si>
     <t>"Que na Vila Rural Nova Esperança, desta cidade de Jaguapitã, seja instalada uma academia para a prática de exercícios físicos, conhecida como Academia da Saúde."</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/162/052-fernando_bigotto_ribeiro_-_efetivacao_portaria_n028_2021.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/162/052-fernando_bigotto_ribeiro_-_efetivacao_portaria_n028_2021.pdf</t>
   </si>
   <si>
     <t>Conclusão de 03 anos de Estágio Probatório do servidor FERNANDO BIGOTTO RIBEIRO, Contador no dia 22 de abril de 2021.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/163/053-rosilene_cristina_ferreiro_-_conclusao_do_curso_de_pos_graduacao_latu_senso_em_gestao_publica.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/163/053-rosilene_cristina_ferreiro_-_conclusao_do_curso_de_pos_graduacao_latu_senso_em_gestao_publica.pdf</t>
   </si>
   <si>
     <t>Conclusão de curso de Pós-Graduação "Latu Sensu" em Gestão Pública - 400h.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/164/054-fernando_bigotto_ribeiro_-_elevacao_80h_curso.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/164/054-fernando_bigotto_ribeiro_-_elevacao_80h_curso.pdf</t>
   </si>
   <si>
     <t>Conclusão de cursos de aperfeiçoamento, treinamento, atualização, extensão ou capacitação, concluiu 81 horas de cursos realizados.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/165/055-fernando_bigotto_ribeiro_-_elevacao_pos-graduacao_400h.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/165/055-fernando_bigotto_ribeiro_-_elevacao_pos-graduacao_400h.pdf</t>
   </si>
   <si>
     <t>Conclusão de curso de Pós-Graduação "Lato Sensu" de MBA em Finanças com Ênfase em Mercado de Capitais, com duração de 400 horas.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/166/056-_maoel_delfino_rosa_neto_-_instalacao_de_equipamentos_de_eliminacao_de_ar_do_sistema_de_abastecimento_de_agua.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/166/056-_maoel_delfino_rosa_neto_-_instalacao_de_equipamentos_de_eliminacao_de_ar_do_sistema_de_abastecimento_de_agua.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação de equipamentos de eliminação de ar na tubulação do sistema de abastecimento de água do município de Jaguapitã/PR e dá outras providências._x000D_
 _x000D_
 OBS: ARQUIVADO</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/167/057-antonio_paulino_de_mello_-_convidamos_v._exa._fazer_uma_visita_ao_municipio_de_guarapuava_1.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/167/057-antonio_paulino_de_mello_-_convidamos_v._exa._fazer_uma_visita_ao_municipio_de_guarapuava_1.pdf</t>
   </si>
   <si>
     <t>Visita ao Município de Guarapuava para conhecer o modelo de iluminação pública no dia 07/05/2021.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/168/058-willian_douglas_de_carvalho_-_projeto_de_lei_maus-tratos_a_animais.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/168/058-willian_douglas_de_carvalho_-_projeto_de_lei_maus-tratos_a_animais.pdf</t>
   </si>
   <si>
     <t>Estabelecer no âmbito do Município de Jaguapitã sanções e penalidades administrativas para aqueles que praticarem maus-tratos aos animais e dá outras providências.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/169/059-marcelo_da_silva_quenupe_-_discussao_e_votacao_de_indicacao_ao_executivo_para_modificacoes_na_lei.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/169/059-marcelo_da_silva_quenupe_-_discussao_e_votacao_de_indicacao_ao_executivo_para_modificacoes_na_lei.pdf</t>
   </si>
   <si>
     <t>Que o Executivo faça modificações na lei nº 051/2008 de 08/12/2008 e o Decreto Municipal 018/2020 de 09/03/2020 que dispõe sobre a fixação dos valores de diárias para atender as despesas com deslocamentos no âmbito do território do Estado do Paraná e do país.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/170/060-giovana_cecilia_alves_da_silva_-_elevacao_tempo_de_servico.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/170/060-giovana_cecilia_alves_da_silva_-_elevacao_tempo_de_servico.pdf</t>
   </si>
   <si>
     <t>Conclusão de curso de aperfeiçoamento, treinamento, atualização, extensão ou capacitação, relativos no mínimo de 40 (quarenta) horas comprovadas.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/171/061-abimael_baldani_-_requer_copias_de_documentos_de_iniciativa_do_poder_legislativo.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/171/061-abimael_baldani_-_requer_copias_de_documentos_de_iniciativa_do_poder_legislativo.pdf</t>
   </si>
   <si>
     <t>O requerente necessita de CÓPIAS de atos administrativos oriundos desta Casa Legislativa, os quais são:_x000D_
 a) CÓPIAS dos Decretos Legislativos ou documento equivalente que fixou a remuneração do Prefeito Municipal, nos anos e gestões abaixo relacionados: 1992 - 1993/1996 e 1996 - 1997/2000;_x000D_
 b) CÓPIAS das atas que os senhores vereadores discutiram e aprovaram a majoração dos subsídios do Prefeito Municipal, ocorrida na gestão 2005 a 2012, e documento legislativo remetido ao Poder Executivo, autorizando os pagamentos referentes aos novos valores;_x000D_
 c) PRIORIDADE DE ATENDIMENTO, em razão da idade do requerente, conforme está previsto no Estatuto do Idoso.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/172/062-abimael_baldini_-_requerer_copia_de_documentos.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/172/062-abimael_baldini_-_requerer_copia_de_documentos.pdf</t>
   </si>
   <si>
     <t>Requer que seja fornecido os seguintes documentos:_x000D_
 1 - Cópias completas dos Decretos Legislativos que autorizaram reajustes aos servidores municipais, chefe do Executivo e Vereadores, desde 1986 a 1988;_x000D_
 2 - Cópias de todos os anteprojetos de leis e justificativas que versaram sobre subsídios, adicionais e verba de representação, desde a edição da atual Constituição Federal no ano de 1988 até o presente ano (2016);_x000D_
 3 - Cópias completas de todos os Decretos Legislativos, inclusive pareceres das respectivas comissões que previram os reajustes nas remunerações dos prefeitos, vereadores e funcionários de 1997 a 2016;_x000D_
 4 - Cópia integral dos documentos que originaram o Decreto Legislativo nº 03/00 de 22 de agosto de 2000;_x000D_
 5 - Fornecimento de cópias de todos os documentos que acompanham o Decreto Legislativo 10/96, datado em 22 de outubro de 1996.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/173/064-subprocuradoria_geral_de_justica_-_copia_do_processo_legislativo.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/173/064-subprocuradoria_geral_de_justica_-_copia_do_processo_legislativo.pdf</t>
   </si>
   <si>
     <t>Ofício nº 0469/2021/SUBJUR/GAB_x000D_
 Autos: MPPR-0046.21.078308-3_x000D_
 ASSUNTO: Cópia do Processo Legislativo que deu origem à Lei Municipal nº 07/2021, e requer a manifestação deste Órgão Legislativo, quanto possível inconstitucionalidade de tal norma.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/174/065-anderleia_fabiana_da_costa_-_na_confluencia_das_avenidas_parana_e_bandeirantes_seja_instalado_um_semaforo_2.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/174/065-anderleia_fabiana_da_costa_-_na_confluencia_das_avenidas_parana_e_bandeirantes_seja_instalado_um_semaforo_2.pdf</t>
   </si>
   <si>
     <t>"Que na confluência das Avenidas Paraná e Bandeirantes seja instalado um semáforo, a exemplo do já existente nesta cidade."</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/175/066-anderleia_fabiana_da_costa_-_estudadas_as_possibilidades_de_formulacao_de_medidas_para_coibir_o_barulho.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/175/066-anderleia_fabiana_da_costa_-_estudadas_as_possibilidades_de_formulacao_de_medidas_para_coibir_o_barulho.pdf</t>
   </si>
   <si>
     <t>"Que sejam estudadas as possibilidades de formulação de medidas a serem adotadas para coibir o barulho de som em veículos em transito pelas ruas, principalmente em períodos de recolhimento, e mesmo quando parado em festas, bares e lanchonetes."</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/176/067-willian_douglas_de_carvalho_-_informacoes_sobre_acoes_admnistrativas_referente_ao_combate_a_covid-19.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/176/067-willian_douglas_de_carvalho_-_informacoes_sobre_acoes_admnistrativas_referente_ao_combate_a_covid-19.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal mantenha as informações sobre ações administrativas referente ao combate à COVID-19 em um portal disponível para toda a população. Especialmente com as seguintes informações:_x000D_
 I - detalhamento de ações;_x000D_
 II - dados e boletins epidemiológicos;_x000D_
 III - relação de aquisições de materiais e respectivos custos financeiros;_x000D_
 IV - relação de serviços contratados e respectivos custos financeiros;_x000D_
 V - detalhamento da campanha de vacinação idades e grupos de vacinados em primeira e segunda dose._x000D_
 Solicitando que a página seja atualizada todos os dias em um mesmo horário, visando maior precisão e transparência.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/177/068-analista_juridico_-_poder_judiciario.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/177/068-analista_juridico_-_poder_judiciario.pdf</t>
   </si>
   <si>
     <t>Ofício nº 218/2021_x000D_
 Poder Judiciário do Estado do Paraná, Comarca de Jaguapitã. Vara Plenário do Tribunal do Júri de Jaguapitã-PROJUDI._x000D_
 Requer a disponibilização de utilização da Sala de Reuniões da Câmara Municipal de Jaguapitã no dia 27 de julho de 2021, à partir das 07h30min, a fim de acomodar e promover a incomunicabilidade das testemunhas, durante a realização de uma Sessão de Julgamento perante o E. Tribunal do Júri do fórum da Comarca de Jaguapitã, referente aos Autos mencionados, em razão da Sala de Reuniões ser acoplada a Casa de Cultura, local onde ocorrerá a Sessão.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/178/069-antonio_delfino_rosa_-_contagem_de_tempo_de_servico.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/178/069-antonio_delfino_rosa_-_contagem_de_tempo_de_servico.pdf</t>
   </si>
   <si>
     <t>Para fazer prova perante o INSS, para efeito de contagem de tempo de serviço, vem pelo presente, requerer a V.Sa., se digne fornecer certidão de tempo integral, prestado nessa repartição, no período de 01 de janeiro de 2001 a 31 de dezembro de 2004.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/179/070-antonio_paulino_de_mello_-_padronizacao_das_pinturas_do_predio_publico.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/179/070-antonio_paulino_de_mello_-_padronizacao_das_pinturas_do_predio_publico.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a padronização da pintura dos prédios públicos, estabelece a aplicação de cores e dá outras providências.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/180/071-manoel_delfino_rosa_neto_-_avaliacoes_medicas_de_todos_os_servidores_publicos.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/180/071-manoel_delfino_rosa_neto_-_avaliacoes_medicas_de_todos_os_servidores_publicos.pdf</t>
   </si>
   <si>
     <t>Que determine ao setor competente desta municipalidade a realização de estudos de viabilidade, para designar, pelo menos uma vez por ano, preferencialmente no mês de outubro, um período destinado às avaliações médicas (Cardiologista, Oftalmologista, Ginecologista, Dentista, etc.) de todos servidores públicos concursados desta municipalidade.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/181/072-jivanildo_lima_da_silva_-_projeto_maria_da_penha_vai_as_escolas.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/181/072-jivanildo_lima_da_silva_-_projeto_maria_da_penha_vai_as_escolas.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito do município de Jaguapitã, Estado do Paraná, o Programa "Maria da Penha vai às escolas"._x000D_
 _x000D_
 OBS: Transformado em Projeto de Lei nº 031/2021.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/182/073-subprocuradoria_-_geral_de_justica_-_reformulacao_da_lei_organica_do_municipio.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/182/073-subprocuradoria_-_geral_de_justica_-_reformulacao_da_lei_organica_do_municipio.pdf</t>
   </si>
   <si>
     <t>Cópia do Processo Legislativo que deu origem à Lei Orgânica do Município de Jaguapitã, e do Regimento Interno da Câmara Municipal de Jaguapitã, e requerer a manifestação deste Órgão Legislativo, quanto possível inconstitucionalidade do artigo 32, inciso VII, alínea 'b' e artigo 49, parágrafo 2º, ambos da Lei Orgânica, e artigo 32, inciso X, alínea 'b' do Regimento Interno.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/183/074-anderleia_fabiana_da_costa_-_sondagens_para_verificacao_de_trechos_de_ruas_da_cidade.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/183/074-anderleia_fabiana_da_costa_-_sondagens_para_verificacao_de_trechos_de_ruas_da_cidade.pdf</t>
   </si>
   <si>
     <t>"Que sejam feitas sondagens para verificação de trechos de ruas da cidade que necessitam demarcação para estacionamento de motos."</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/184/075-willian_douglas_de_carvalho_-_legislacao_para_sancoes_e_penalidades_para_maus-tratos_animais.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/184/075-willian_douglas_de_carvalho_-_legislacao_para_sancoes_e_penalidades_para_maus-tratos_animais.pdf</t>
   </si>
   <si>
     <t>Encaminha indicação à Prefeitura Municipal de Jaguapitã para que seja criada legislação que estabeleça sanções e penalidades administrativas para aqueles que pratiquem maus-tratos aos animais.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/185/076-ivan_takemoto_-_elevacao_pos-graduacao.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/185/076-ivan_takemoto_-_elevacao_pos-graduacao.pdf</t>
   </si>
   <si>
     <t>Conclusão de curso de Pós-Graduação "Gerência de Projetos na área de Computação e Tecnologias da Informação - 360h.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/186/079-manoel_delfino_rosaneto_-_obrigatoriedade_de_recuperacao_das_vias_publicas.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/186/079-manoel_delfino_rosaneto_-_obrigatoriedade_de_recuperacao_das_vias_publicas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da recuperação das vias públicas e calçamentos pelas prestadoras, permissionárias, concessionárias de serviços públicos e suas terceirizadas, no município de Jaguapitã, e dá outras providências.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/187/080-anderleia_fabiana_da_costa_-_pedido_de_informacoes_a_respeito_do_fornecimento_de_agua_a_predios_publicos.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/187/080-anderleia_fabiana_da_costa_-_pedido_de_informacoes_a_respeito_do_fornecimento_de_agua_a_predios_publicos.pdf</t>
   </si>
   <si>
     <t>Pedido de informações a respeito do fornecimento de água em prédios público municipais,  a saber:_x000D_
 a) Como é gerenciada essa distribuição?;_x000D_
 b) Há verificação das despesas?;_x000D_
 c) Faz-se a comparação dos gastos?_x000D_
 d) Há como prevenir vazamentos que acarretam perdas significativas?</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/188/081-eliana_beatriz_marioto_sandoli_-_elevacao_conclusao_de_curso.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/188/081-eliana_beatriz_marioto_sandoli_-_elevacao_conclusao_de_curso.pdf</t>
   </si>
   <si>
     <t>Curso de Graduação em Administração pela UNIVERSIDADE CESUMAR - UNICESUMAR - MARINGÁ-PR., no dia 26/07/2021.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/189/082-anderleia_fabiana_da_costa-ampliacao_do_numero_de_fisioterapeutas.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/189/082-anderleia_fabiana_da_costa-ampliacao_do_numero_de_fisioterapeutas.pdf</t>
   </si>
   <si>
     <t>"Que seja estudada a possibilidade de ampliação do número de Fisioterapeutas para atendimento na clínica."</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/190/083-juliene_pedroso_ribeiro_dos_santos_-_calcadas_de_jaguapita.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/190/083-juliene_pedroso_ribeiro_dos_santos_-_calcadas_de_jaguapita.pdf</t>
   </si>
   <si>
     <t>Reclamação da munícipe sobre as calçadas de Jaguapitã.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/191/084-antonio_paulino_de_mello_-_autorizacao_audiencia_instalacao_do_transporte_metropolitano.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/191/084-antonio_paulino_de_mello_-_autorizacao_audiencia_instalacao_do_transporte_metropolitano.pdf</t>
   </si>
   <si>
     <t>Participação junto com os membros da AVEMPAR, da Audiência na Secretaria de Infraestrutura e Logística do Estado do Paraná em Curitiba sobre a instalação do transporte metropolitano em nossos municípios, no dia 22 de setembro de 2021, no município de Curitiba-Pr.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/192/085-jivanildo_lima_da_silva_-_autorizacao_audiencia_instalacao_do_transporte_metropolitano.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/192/085-jivanildo_lima_da_silva_-_autorizacao_audiencia_instalacao_do_transporte_metropolitano.pdf</t>
   </si>
   <si>
     <t>Requer participação junto com os membros da AVEMPAR, da Audiência na Secretaria de Infraestrutura e Logística do Estado do Paraná em Curitiba sobre a instalação do transporte metropolitano em nossos municípios, no dia 22 de setembro de 2021, no município de Curitiba-Pr.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/193/086-manoel_delfino_rosa_neto_-_autorizacao_audiencia_instalacao_do_transporte_metropolitano.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/193/086-manoel_delfino_rosa_neto_-_autorizacao_audiencia_instalacao_do_transporte_metropolitano.pdf</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/194/087-anderleia_fabiana_da_costa_-_autorizacao_audiencia_instalacao_do_transporte_metropolitano.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/194/087-anderleia_fabiana_da_costa_-_autorizacao_audiencia_instalacao_do_transporte_metropolitano.pdf</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/195/088-tcu_-_e-prevencao_-_resposta_do_questionario.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/195/088-tcu_-_e-prevencao_-_resposta_do_questionario.pdf</t>
   </si>
   <si>
     <t>Responder ao Questionário do TCU ao chamamento para conclusão da primeira etapa do Programa Nacional de Prevenção à Corrupção - PNPC.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/196/089-_participou_da_reuniao_avempar-bela_vista_do_paraiso-pr.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/196/089-_participou_da_reuniao_avempar-bela_vista_do_paraiso-pr.pdf</t>
   </si>
   <si>
     <t>Participação da Reunião da AVEMPAR em Bela Vista do Paraíso-Pr.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/197/090-anderleia_fabiana_da_costa-participou_da_reuniao_da_avempar-bela_vista_do_paraiso-pr.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/197/090-anderleia_fabiana_da_costa-participou_da_reuniao_da_avempar-bela_vista_do_paraiso-pr.pdf</t>
   </si>
   <si>
     <t>Participação da Reunião da AVEMPAR em Bela Vista do Paraíso, no dia 25 de setembro de 2021.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/198/091-antonio_paulino_de_mello-participacao_reuniao_da_avempar_em_bela_vista_do_paraiso-pr.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/198/091-antonio_paulino_de_mello-participacao_reuniao_da_avempar_em_bela_vista_do_paraiso-pr.pdf</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/199/092-manoel_delfino_rosa_neto-participacao_da_reuniao_da_avempar_em_bela_vista_do_paraiso-pr.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/199/092-manoel_delfino_rosa_neto-participacao_da_reuniao_da_avempar_em_bela_vista_do_paraiso-pr.pdf</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/200/093-instalar_uma_academia_na_academia_de_saude_claudio_marioto.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/200/093-instalar_uma_academia_na_academia_de_saude_claudio_marioto.pdf</t>
   </si>
   <si>
     <t>Solicitação de uma academia ao ar livre no pátio da academia da saúde Claudio Mariotto.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/201/094-manoel_delfino_rosa_neto-melhorias_no_predio_da_academia_de_saude_claudio_mariotto.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/201/094-manoel_delfino_rosa_neto-melhorias_no_predio_da_academia_de_saude_claudio_mariotto.pdf</t>
   </si>
   <si>
     <t>- Solicitar melhorias no prédio da academia da saúde Claudio Mariotto, situada na rua Maranhão;_x000D_
 - Ampliação do prédio para a construção de uma cozinha dentre outras melhorias e também sobre a rampa de acesso baseada na lei NBR 9050.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/202/095-willian_douglas_de_carvalho-solicitando_uma_nominacao_de_rua.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/202/095-willian_douglas_de_carvalho-solicitando_uma_nominacao_de_rua.pdf</t>
   </si>
   <si>
     <t>Que seja nominada uma rua de nossa cidade com o nome RUA NOÊMIA DA SILVA LOPES.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/203/096-willian_douglas_de_carvalho-sinalizacao_viaria_nos_loteamentos_dos_conjuntos.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/203/096-willian_douglas_de_carvalho-sinalizacao_viaria_nos_loteamentos_dos_conjuntos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação de sinalização viária horizontal e vertical em todos novos loteamentos e conjuntos habitacionais no município de Jaguapitã.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/204/097-jivanildo_lima_da_silva-participacao_da_reuniao_da_avempar_em_bela_vista_do_paraiso-pr.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/204/097-jivanildo_lima_da_silva-participacao_da_reuniao_da_avempar_em_bela_vista_do_paraiso-pr.pdf</t>
   </si>
   <si>
     <t>Participação da Reunião da AVEMPAR em Bela Vista do Paraíso-Pr., no dia 25 de setembro de 2021.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/205/098-anderleia_f._da_costa-adotar_o_sistema_de_garis_com_carrinho_de_lixo.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/205/098-anderleia_f._da_costa-adotar_o_sistema_de_garis_com_carrinho_de_lixo.pdf</t>
   </si>
   <si>
     <t>"Que se adote, para a limpeza de ruas da cidade, o sistema de garis com carrinho de lixo, conduzidos manualmente."</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/206/099-andre_luis_de_mello-curso_dispensa_de_licitacao.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/206/099-andre_luis_de_mello-curso_dispensa_de_licitacao.pdf</t>
   </si>
   <si>
     <t>Curso "DISPENSA DE LICITAÇÃO" em Curitiba. Local UNIFLEX CAPACITAÇÃO E TREINAMENTO LTDA, nos dias 19, 20, 21, 22 de outubro.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/207/100-eliana_beatriz_marioto_sandoli-curso_dispensa_de_licitacao.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/207/100-eliana_beatriz_marioto_sandoli-curso_dispensa_de_licitacao.pdf</t>
   </si>
   <si>
     <t>Curso "DISPENSA DE LICITAÇÃO" na UNIFLEX UNIPÚBLICA em Curitiba nos dias 19, 20, 21 e 22 de outubro de 2021.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/208/101-tjpr-incidente_de_arguicao_de_inconstitucionalidade_civel.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/208/101-tjpr-incidente_de_arguicao_de_inconstitucionalidade_civel.pdf</t>
   </si>
   <si>
     <t>TJPR - Encaminhamento de cópia de Ofício e demais documentos a fim de que, no prazo de 10 (dez) dias, preste informação sobre artigos 152, parágrafo 6º, inciso I e parágrafo sétimo e 172, inciso I, ambos do Regimento Interno, bem como do artigo 49, parágrafo segundo da Lei Orgânica Municipal e, adicionalmente, informe a existência de eventuais alterações legislativas ulteriores.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/209/102-pmj-solicitacao_de_publicacao_de_ata_de_posse.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/209/102-pmj-solicitacao_de_publicacao_de_ata_de_posse.pdf</t>
   </si>
   <si>
     <t>Solicitação da publicação da  Ata de Posse do Prefeito e Vice-Prefeito. Pedido da Prefeitura Municipal de Jaguapitã-Pr. para a Câmara Municipal de Jaguapitã-Pr.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/210/103-jivanildo_lima_da_silva-instituir_o_programa_farmacia_solidaria.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/210/103-jivanildo_lima_da_silva-instituir_o_programa_farmacia_solidaria.pdf</t>
   </si>
   <si>
     <t>"Institui o Programa Farmácia Solidária no Município de Jaguapitã."</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/211/104-antonio_paulino_de_mello-_anulacao_da_ideia_de_extensao_da_rua_goias.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/211/104-antonio_paulino_de_mello-_anulacao_da_ideia_de_extensao_da_rua_goias.pdf</t>
   </si>
   <si>
     <t>"Que no Conjunto Habitacional Dr. Coelho, seja anulada a idéia de extensão da rua Goiás, dando nova nominação ao trecho pertencente unicamente ao citado conjunto."</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/419/105-contrato_cismepar.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/419/105-contrato_cismepar.pdf</t>
   </si>
   <si>
     <t>CONTRATO DE CONSÓRCIO CISMEPAR, requer os seguintes documentos anexos:_x000D_
 1. Contrato de consórcio vigente;_x000D_
 2.  Parecer da procuradoria jurídica do CISMEPAR a respeito do Anteprojeto de Resolução;_x000D_
 3. Ata do conselho curador do dia 02/09/2021 e 10/09/2021 que contou com a presença dos procuradores jurídicos dos municípios;_x000D_
 4. Apresentação do conselho de prefeitos do dia 17/09/2021 e 08/10/2021;_x000D_
 5. Cronograma de visitas alterado.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/418/106-sidepol.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/418/106-sidepol.pdf</t>
   </si>
   <si>
     <t>ASSEMBLÉIA LEGISLATIVA DO PARANÁ, através do Deputado Estadual Professor Lemos, requer a constituição de Comissão Parlamentar de Inquérito para apuração de irregularidades na gestão do serviço de segurança pública do Estado.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/417/107-manoel_neto-avempar-guaraci.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/417/107-manoel_neto-avempar-guaraci.pdf</t>
   </si>
   <si>
     <t>O Vereador desta Casa de Leis, requer participar da 3ª Reunião Ordinária de 2021 da AVEMPAR, Guaraci-PR, em 30 de outubro de 2021.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/416/108-anderleia_fabiana_da_costa-avempar-guaraci.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/416/108-anderleia_fabiana_da_costa-avempar-guaraci.pdf</t>
   </si>
   <si>
     <t>A Vereadora desta Casa de Leis, requer participar da 3ª Reunião Ordinária de 2021 da AVEMPAR, Guaraci-PR, em 30 de outubro de 2021.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/415/109-jivanildo_lima_da_silva-avempar-guaraci.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/415/109-jivanildo_lima_da_silva-avempar-guaraci.pdf</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/406/110-willian_douglas_de_carvalho-avempar-guaraci.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/406/110-willian_douglas_de_carvalho-avempar-guaraci.pdf</t>
   </si>
   <si>
     <t>Vereador desta Casa de Leis, requer participação para participar da 3ª Reunião Ordinária de 2021 da AVEMPAR - Associação de Vereadores do Médio Paranapanema, no dia 30 de outubro de 2021, em Guaraci-PR.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/407/111-carlos_santa_cruz-avempar-guaraci.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/407/111-carlos_santa_cruz-avempar-guaraci.pdf</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/408/112-antonio_paulino_de_mello-avempar-guaraci.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/408/112-antonio_paulino_de_mello-avempar-guaraci.pdf</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/409/113-ministerio_publico_de_jaguapita-cotas_raciais.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/409/113-ministerio_publico_de_jaguapita-cotas_raciais.pdf</t>
   </si>
   <si>
     <t>PROMOTORIA DE JUSTIÇA DE JAGUAPITÃ, OFÍCIO Nº 490/2021. Acompanhar e fiscalizar a adoção de políticas de cotas raciais no Município de Jaguapitã, visando promover, incentivar e/ou assegurar a elaboração de Projeto de Lei versando sobre a reserva de vagas para afrodescendentes em concursos públicos para provimento de cargos efetivos e empregos públicos no âmbito da Administração Pública Municipal.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/410/114-projudi-carlos_santa_cruz.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/410/114-projudi-carlos_santa_cruz.pdf</t>
   </si>
   <si>
     <t>COMARCA DE JAGUAPITÃ, VARA CIVIL DE JAGUAPITÃ - PROJUDI. OFÍCIO Nº 281/2021. Requer providências para que proceda o desconto de 20% (vinte por cento) sobre a remuneração do executado CARLOS SANTA CRUZ, para promover a retenção do valor e deposito judicial vinculado aos presentes autos até a satisfação da obrigação.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/411/115-marcia_rosemery_de_oliveira-conselho_de_comunidade.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/411/115-marcia_rosemery_de_oliveira-conselho_de_comunidade.pdf</t>
   </si>
   <si>
     <t>O Conselho da Comunidade de Jaguapitã, Estado do Paraná, requereu ao Presidente da Câmara Municipal de Jaguapitã, inscrição para uso da TRIBUNA LIVRE na Sessão Ordinária a ser realizada no dia 22 de novembro de 2021, às 20 horas nesta Egregia Casa de Leis.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/412/116-manoel_neto-parecer_juridico_nao_e_opinativo.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/412/116-manoel_neto-parecer_juridico_nao_e_opinativo.pdf</t>
   </si>
   <si>
     <t>Vereador desta Casta de Leis, requereu ao Presidente da Câmara que todos os projetos de leis que foram encaminhados bem como os já protocalados, sejam encaminhados para apreciação das comissões desta Casa de Leis como prevê o Regimento Interno nos artigos 121, 122, 123, 144 e 145, independente do parecer jurídico, pois o mesmo não é vinculante e sim opinativo.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/413/117-rogerio_manduca-joao_aparecido_galzoni.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/413/117-rogerio_manduca-joao_aparecido_galzoni.pdf</t>
   </si>
   <si>
     <t>JOÃO APARECIDO GALZONI, recebe intimações, notificações e demais avisos que se fizerem necessários, vem respeitosamente, perante Vossa Excelência requerer:_x000D_
 1) Declaração emitida pela Câmara Municipal de Jaguapitã informando todos os períodos de exercício de mandato eletivo;_x000D_
 2) Discriminativo das remunerações e dos valores recolhidos relativos aos períodos de gestão (doc. planilha anexa);_x000D_
 3) Seja realizada declaração, por escrito, informando se o Requerente está vinculado ao Regime Geral de Previdência do Instituto Nacional do Seguro Social (INSS) e qual o período de vínculo, caso este exista.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>O Vereador desta Casa de Leis dispõe a obrigatoriedade de respeito número de assentos no transporte escolar.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>O vereador desta Casa de Leis, a fim de que, no início das aulas do próximo ano, além do condutor, os veículos destinados ao transporte escolar possam contar com a presença de monitores treinados para auxiliar no embarque e desembarque das crianças e garantir sua segurança durante o trajeto.</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
     <t>PORT</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
     <t>Diego Madeira</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1035/portaria_no_001_-_comissao_de_licitacao.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1035/portaria_no_001_-_comissao_de_licitacao.docx</t>
   </si>
   <si>
     <t>ANTONIO PAULINO DE MELLO, PRESIDENTE CONSTITUIR A COMISSÃO PERMANENTE DE LICITAÇÕES, COM AS PESSOAS ABAIXO RELACIONADAS, PARA JULGAMENTO DAS PROPOSTAS DE LICITAÇÕES EFETUADAS POR ESTA CAMARA MUNICIPAL DE JAGUAPITA, A PARTIR DE 04 DE JANEIRO DE 2021._x000D_
 _x000D_
 PRESIDENTE: ELIANA BEATRIZ MARIOTO SANDOLI_x000D_
 _x000D_
 MEMBROS: IVAN TAKEMOTO_x000D_
                    ANDRE LUIS DE MELLO_x000D_
 _x000D_
 SUPLENTE: GEOVANA CECILIA ALVES DA SILVA</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1036/portaria_no_002_-_comissao_de_recebimento_de_materiais.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1036/portaria_no_002_-_comissao_de_recebimento_de_materiais.docx</t>
   </si>
   <si>
     <t>ANTONIO PAULINO DE MELLO, PRESIDENTE RESOLVE CONSTITUIR A PARTIR DE 04 DE JANEIRO DE 2021, A COMISSÃO DE RECEBIMENTO DE MATERIAIS, BENS, SERVIÇOS E OBRAS._x000D_
 _x000D_
 PRESIDENTE: ANDRE LUIS DE MELLO_x000D_
 MEMBROS:   ROSILENE CRISTINA FERREIRA_x000D_
                      IVAN TAKEMOTO_x000D_
 _x000D_
 _x000D_
 SUPLENTE: ELIANA BEATRIZ MARIOTO SANDOLI</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1037/portaria_no_003_-_comissao_de_inventario.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1037/portaria_no_003_-_comissao_de_inventario.docx</t>
   </si>
   <si>
     <t>ANTONIO PAULINO DE MELLO, PRESIDENTE RESOLVE CONSTITUIR A COMISSÃO DE INVENTARIO DO PATRIMONIO DA CAMARA MUNICIPAL DE JAGUAPITA, COMPOSTA PELOS SEGUINTES SERVIDORES MUNICIPAIS ABAIXO RELACIONADOS, A PARTIR DE 04 DE JANEIRO DE 2021._x000D_
 _x000D_
 PRESIDENTE: ROSILENE CRISTINA FERREIRA_x000D_
 MEMBROS:    ANDRE LUIS DE MELLO_x000D_
                       ELIANA BEATRIZ MARIOTO SANDOLI_x000D_
 SUPLENTE: IVAN TAKEMOTO</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1038/portaria_no_004_-_comissao_de_pregao.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1038/portaria_no_004_-_comissao_de_pregao.docx</t>
   </si>
   <si>
     <t>ANTONIO PAULINO DE MELLO, PRESIDENTE RESOLVE CONSTITUIR A COMISSÃO DE PREGAO E/OU ELETRONICO, COM AS PESSOAS ABAIXO RELACIONADAS, PARA JULGAMENTO DAS PROPOSTAS DE LICITAÇÕES EFETUADAS POR ESTA CAMARA MUNICIPAL DE JAGUAPITA,  A PARTIR DE 04 DE JANEIRO DE 2021._x000D_
 _x000D_
 PREGOEIRO: ANDRE LUIS DE MELLO_x000D_
 EQUIPE DE APOIO: ELIANA BEATRIZ MARIOTO SANDOLI_x000D_
                                IVAN TAKEMOTO_x000D_
                                ROSILENE CRISTINA FERREIRA</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1039/portaria_no_005_-_funcionamento_da_camara.doc</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1039/portaria_no_005_-_funcionamento_da_camara.doc</t>
   </si>
   <si>
     <t>ANTONIO PAULINO DE MELLO, PRESIDENTE RESOLVE DETERMINAR, QUE NO PERIODO DE 06/01/2021 A 31/01/2021, O EXPEDIENTE DA SECRETARIA DA CAMARA MUNICIPAL DE JAGUAPITA SERA DAS 08H00MIN AS 12H00MIN HORAS PRESERVADOS OS SERVIÇOS ESSENCIAIS E/OU URGENTES.</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1040/portaria_no_006_-_covid-19_-_janeiro.doc</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1040/portaria_no_006_-_covid-19_-_janeiro.doc</t>
   </si>
   <si>
     <t>ANTONIO PAULINO DE MELLO, PRESIDENTE RESOLVE DETERMINAR, QUE FICA ESTABELECIDO, ATE ULTERIOR DELIBERAÇÃO, COMO FORMA DE PREVENÇAOE EM MEDIDA AO ENFRENTAMENTO DA EMERGENCIA DE SAUDE PUBLICA EM DECORRENCIA DA INFECÇÃO HUMANA PELO COVID ALGUMAS RECOMENDAÇÕES.</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1041/portaria_no_007_-_anderleia_fabiana_da_costa_-_avempar_-_sertanopolis.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1041/portaria_no_007_-_anderleia_fabiana_da_costa_-_avempar_-_sertanopolis.docx</t>
   </si>
   <si>
     <t>ANTONIO PAULINO DE MELLO, PRESIDENTE RESOLVE DETERMINAR AO SETOR DE CONTABILIDADE A EMPENHAR O VALOR DE R$ 60,75 (SESSENTA REAIS E QUARENTA E CINCO CENTAVOS), A FAVOR DA VEREADORA SRA. ANDERLEIA FABIANA DA COSTA, REFERENTE AO PAGAMENTO DE 1/2 (MEIA) DIARIA, EM RAZÃO DA 1ª REUNIÃO ORDINARIA DA AVEMPAR (ASSOCIAÇÃO DE VEREADORES DO MEDIO PARANAPANEMA) EM SERTANOPOLIS-PR, NO DIA 30 DE JANEIRO DE 2021, COM A PALESTRA "INICIO DE MANDATO", E ELEIÇÕES DA AVEMPAR EM FEVEREIRO.</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1042/portaria_no_008_-_antonio_paulino_de_mello_-_avempar_-_sertanopolis.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1042/portaria_no_008_-_antonio_paulino_de_mello_-_avempar_-_sertanopolis.docx</t>
   </si>
   <si>
     <t>ANTONIO PAULINO DE MELLO, PRESIDENTE RESOLVE DETERMINAR AO SETOR DE CONTABILIDADE A EMPENHAR O VALOR DE R$ 60,75 (SESSENTA REAIS E QUARENTA E CINCO CENTAVOS), A FAVOR DO VEREADOR SR. ANTONIO PAULINO DE MELLO, REFERENTE AO PAGAMENTO DE 1/2 (MEIA) DIARIA, EM RAZÃO DA 1ª REUNIÃO ORDINARIA DA AVEMPAR (ASSOCIAÇÃO DE VEREADORES DO MEDIO PARANAPANEMA) EM SERTANOPOLIS-PR, NO DIA 30 DE JANEIRO DE 2021, COM A PALESTRA "INICIO DE MANDATO", E ELEIÇÕES DA AVEMPAR EM FEVEREIRO.</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1043/portaria_no_009_-_willian_douglas_de_carvalho_-_avempar_-_sertanopolis.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1043/portaria_no_009_-_willian_douglas_de_carvalho_-_avempar_-_sertanopolis.docx</t>
   </si>
   <si>
     <t>ANTONIO PAULINO DE MELLO, PRESIDENTE RESOLVE DETERMINAR AO SETOR DE CONTABILIDADE A EMPENHAR O VALOR DE R$ 60,75 (SESSENTA REAIS E QUARENTA E CINCO CENTAVOS), A FAVOR DO VEREADORA SR. WILLIAN DOUGLAS DE CARVALHO, REFERENTE AO PAGAMENTO DE 1/2 (MEIA) DIARIA, EM RAZÃO DA 1ª REUNIÃO ORDINARIA DA AVEMPAR (ASSOCIAÇÃO DE VEREADORES DO MEDIO PARANAPANEMA) EM SERTANOPOLIS-PR, NO DIA 30 DE JANEIRO DE 2021, COM A PALESTRA "INICIO DE MANDATO", E ELEIÇÕES DA AVEMPAR EM FEVEREIRO.</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1044/portaria_no_010_-_luiz_fernando_vieira_-_avempar_-_sertanopolis.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1044/portaria_no_010_-_luiz_fernando_vieira_-_avempar_-_sertanopolis.docx</t>
   </si>
   <si>
     <t>ANTONIO PAULINO DE MELLO, PRESIDENTE RESOLVE DETERMINAR AO SETOR DE CONTABILIDADE A EMPENHAR O VALOR DE R$ 60,75 (SESSENTA REAIS E QUARENTA E CINCO CENTAVOS), A FAVOR DA VEREADOR SR. LUIS FERNANDO VIEIRA, REFERENTE AO PAGAMENTO DE 1/2 (MEIA) DIARIA, EM RAZÃO DA 1ª REUNIÃO ORDINARIA DA AVEMPAR (ASSOCIAÇÃO DE VEREADORES DO MEDIO PARANAPANEMA) EM SERTANOPOLIS-PR, NO DIA 30 DE JANEIRO DE 2021, COM A PALESTRA "INICIO DE MANDATO", E ELEIÇÕES DA AVEMPAR EM FEVEREIRO.</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
     <t>ANTONIO PAULINO DE MELLO, PRESIDENTE RESOLVE DETERMINAR AO SETOR DE CONTABILIDADE A EMPENHAR O VALOR DE R$ 60,75 (SESSENTA REAIS E QUARENTA E CINCO CENTAVOS), A FAVOR DO VEREADOR SR. MANOEL DELFINO ROSA NETO, REFERENTE AO PAGAMENTO DE 1/2 (MEIA) DIARIA, EM RAZÃO DA 1ª REUNIÃO ORDINARIA DA AVEMPAR (ASSOCIAÇÃO DE VEREADORES DO MEDIO PARANAPANEMA) EM SERTANOPOLIS-PR, NO DIA 30 DE JANEIRO DE 2021, COM A PALESTRA "INICIO DE MANDATO", E ELEIÇÕES DA AVEMPAR EM FEVEREIRO.</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1046/portaria_no_012_-_carlos_santa_cruz_-_avempar_-_sertanopolis.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1046/portaria_no_012_-_carlos_santa_cruz_-_avempar_-_sertanopolis.docx</t>
   </si>
   <si>
     <t>ANTONIO PAULINO DE MELLO, PRESIDENTE RESOLVE DETERMINAR AO SETOR DE CONTABILIDADE A EMPENHAR O VALOR DE R$ 60,75 (SESSENTA REAIS E QUARENTA E CINCO CENTAVOS), A FAVOR DO VEREADOR SR. CARLOS SANTA CRUZ, REFERENTE AO PAGAMENTO DE 1/2 (MEIA) DIARIA, EM RAZÃO DA 1ª REUNIÃO ORDINARIA DA AVEMPAR (ASSOCIAÇÃO DE VEREADORES DO MEDIO PARANAPANEMA) EM SERTANOPOLIS-PR, NO DIA 30 DE JANEIRO DE 2021, COM A PALESTRA "INICIO DE MANDATO", E ELEIÇÕES DA AVEMPAR EM FEVEREIRO._x000D_
 _x000D_
 É SÓ VITÓRIA</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1047/portaria_no_013_-_recesso_de_carnaval.doc</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1047/portaria_no_013_-_recesso_de_carnaval.doc</t>
   </si>
   <si>
     <t>ANTONIO PAULINO DE MELLO, PRESIDENTE RESOLVE DETERMINAR, RECESSO NO DIA 15/02/2020, (SEGUNDA-FEIRA), NÃO HAVENDO EXPEDIENTE NA CÂMARA MUNICIPAL DE JAGUAPITA, EM RAZÃO DO FERIADO DE CARNAVAL, E NO DIA 17/02/2021 (QUARTA-FEIRA DE CINZAS) A SECRETARIA ABRIRA AS 13:00AS 17:00HORAS.</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1048/portaria_no_014_-_baixa_de_bens_moveis_-_irrecuperaveis_-_ascamar.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1048/portaria_no_014_-_baixa_de_bens_moveis_-_irrecuperaveis_-_ascamar.docx</t>
   </si>
   <si>
     <t>ANTONIO PAULINO DE MELLO, PRESIDENTE RESOLVE AUTORIZAR BAIXA DE BENS PATRIMONIAIS MOVEIS INSERVIVEIS PERTENCENTES AO PATRIMONIO DA CAMARA MUNICIPAL DE JAGUAPITA, CLASSIFICADOS COMO BENS IRRECUPERAVEIS, CONFORME TERMOS DA COMISSÃO DE INVENTARIO DE PATRIMONIO, NOS TERMOS DA LEI MUNICIPAL Nº 024/2020.</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1049/portaria_no_015_-_avanco_de_classe_servidores_-_ivan_e_giovana.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1049/portaria_no_015_-_avanco_de_classe_servidores_-_ivan_e_giovana.docx</t>
   </si>
   <si>
     <t>ANTONIO PAULINO DE MELLO, PRESIDENTE RESOLVE CONCEDER PROGRESSÃO VERTICAL POR TEMPO DE SERVIÇO, AOS SERVIDORES ABAIXO RELACIONADOS, DESTA CAMARA MUNICIPAL, A PARTIR DO MES DE FEVEREIRO DE 2020, NOS TERMOS DO ARTIGO 4º, INCISO II, ALINEA "A', DO ANEXO V, DA LEI COMPLEMENTAR Nº 001/2011 - PLANO DE CARREIRA DOS SERVIDORES PUBLICOS DA CAMARA MUNICIPAL DE JAGUAPITA, E SUAS ALTERAÇÕES.</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1050/portaria_no_016_-_covid-19_-_suspendendo_as_sessoes.doc</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1050/portaria_no_016_-_covid-19_-_suspendendo_as_sessoes.doc</t>
   </si>
   <si>
     <t>ANTONIO PAULINO DE MELLO, PRESIDENTE RESOLVE DETERMINAR , QUE, A CONTAR DE 01/03/2021, ATÉ O DIA 05/03/2021 TEM SE RECOMENDAÇÕES SOBRE O COVID-19.</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1051/portaria_no_017_-_comissao_de_avaliacao_por_titulacao_cursos_-_eliana.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1051/portaria_no_017_-_comissao_de_avaliacao_por_titulacao_cursos_-_eliana.docx</t>
   </si>
   <si>
     <t>ANTONIO PAULINO DE MELLO, PRESIDENTE RESOLVE CONSTITUIR COMISSÃO ESPECIAL DE AVALIAÇÃO DE PROGRESSÃO POR TITULAÇAO, FORMADA POR SERVIDORES EFETIVOS DA CAMARA MUNICIPAL DE JAGUAPITA, PARA ANALISE E JULGAMENTO DOS TITULOS APRESENTADOS NOS TERMOS DO ARTIGO 5º, ALINEAS "D" E "G" DA LEI COMPLEMENTAR Nº 001/2011._x000D_
 _x000D_
 COMISSÃO: ANDRE LUIS DE MELLO - PRESIDENTE, IVAN TAKEMOTO, ROSILENE CRISTINA FERREIRA_x000D_
 TITULAÇÃO APRESENTADA PELA SERVIDORA: ELIANA BEATRIZ MARIOTO SANDOLI</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1052/portaria_no_018_-_comissao_de_avaliacao_por_titulacao_cursos_pos_-_andre.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1052/portaria_no_018_-_comissao_de_avaliacao_por_titulacao_cursos_pos_-_andre.docx</t>
   </si>
   <si>
     <t>ANTONIO PAULINO DE MELLO, PRESIDENTE RESOLVE CONSTITUIR COMISSAO ESPECIAL DE AVALIAÇÃO DE PROGRESSÃO POR TITULAÇÃO, FORMADA POR SERVIDORES EFETIVOS DA CAMARA MUNICIPAL DE JAGUAPITA, PARA ANALISE E JULGAMENTO DO TITULO APRESENTADO NOS TERMOS DO ARTIGO 5º, ALÍNEA "D" DA LEI COMPLEMENTAR Nº 001/2011_x000D_
 _x000D_
 COMISSÃO: ELIANA BEATRIZ MARIOTO SANDOLI - PRESIDENTE, IVAN TAKEMOTO, ROSILENE CRISTINA FERREIRA_x000D_
 _x000D_
 TITULAÇÃO APRESENTADA PELA SERVIDORA: ANDRE LUIS DE MELLO</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1053/portaria_no_019_-_avanco_de_classe_servidores.doc</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1053/portaria_no_019_-_avanco_de_classe_servidores.doc</t>
   </si>
   <si>
     <t>ANTONIO PAULINO DE MELLO, PRESIDENTE RESOLVE CONCEDER PROGRESSÃO VERTICAL POR TEMPO DE SERVIÇO, AOS SERVIDORES DESTA CAMARA MUNICIPAL A PARTIR DO MES DE MARÇO DE 2020, CONFORME O ESTABELECIDO NO ARTIGO 4º, INCISO II, ALINEA "A", DO ANEXO V, DA LEI COMPLEMENTAR Nº 001/2011 - PLANO DE CARREIRA DOS SERVIDORES PUBLICOS DA CAMARA MUNICIPAL DE JAGUAPITA, E SUAS ALTERAÇÕES._x000D_
 NOME: ANDRE LUIS DE MELLO, NIVEL ANTERIOR 62, NIVEL AVANÇO 63_x000D_
 NOME: ELIANA BEATRIZ DE MELLO, NIVEL ANTERIOR 48, NIVEL AVANÇO 49_x000D_
 NOME: RAFAEL PALADINE VIEIRA, NIVEL ANTERIOR 82, NIVEL AVANCO 83_x000D_
 NOME: ROSILENE CRISTINA FERREIRA, NIVEL ANTERIOR 49, NIVEL AVANÇO 50</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1054/portaria_no_020_-_avanco_de_classe_servidora_eliana_-_pos.doc</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1054/portaria_no_020_-_avanco_de_classe_servidora_eliana_-_pos.doc</t>
   </si>
   <si>
     <t>ANTONIO PAULINO DE MELLO, PRESIDENTE RESOLVE CONCEDER PROGRESSAO VERTICAL POR TITULAÇAO, AO SERVIDOR DESTA CAMARA MUNICIPAL A PARTIR DO MES DE FEVEREIRO DE 2020, CONFORME O ESTABELECIDO NOS TERMOS DO ARTIGO 5º, ALINEA "D" NA LEI COMPLEMENTAR 001/2011, EM SEU ANEXO V - PLANO DE CARREIRA DOS SERVIDORES PUBLICOS DA CAMARA MUNICIPAL DE JAGUAPITA._x000D_
 _x000D_
 NOME: ELIANA BEATRIZ MARIOTO SANDOLI_x000D_
 NIVEL ANTERIOR: 49_x000D_
 NIVEL AVANÇO: 52</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1055/portaria_no_021_-_avanco_de_classe_servidora_eliana_-_cursos.doc</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1055/portaria_no_021_-_avanco_de_classe_servidora_eliana_-_cursos.doc</t>
   </si>
   <si>
     <t>ANTONIO PAULINO DE MELLO, PRESIDENTE RESOLVE DETERMINAR AO SETOR DE CONTABILIDADE A EMPENHAR O VALOR DE R$ 60,75 (SESSENTA REAIS E QUARENTA E CINCO CENTAVOS), A FAVOR DA VEREADORA SRA. ANDERLEIA FABIANA DA COSTA, REFERENTE AO PAGAMENTO DE 1/2 (MEIA) DIARIA, EM RAZÃO DA 1ª REUNIÃO ORDINARIA DA AVEMPAR (ASSOCIAÇÃO DE VEREADORES DO MEDIO PARANAPANEMA) EM SERTANOPOLIS-PR, NO DIA 30 DE JANEIRO DE 2021, COM A PALESTRA "INICIO DE MANDATO", E ELEIÇÕES DA AVEMPAR EM FEVEREIRO._x000D_
 _x000D_
 NOME: ELIANA BEATRIZ MARIOTO SANDOLI_x000D_
 NIVEL ANTERIOR: 52_x000D_
 NIVEL AVANÇO: 53</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1056/portaria_no_022_-_avanco_de_classe_servidor_andre_-_pos.doc</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1056/portaria_no_022_-_avanco_de_classe_servidor_andre_-_pos.doc</t>
   </si>
   <si>
     <t>ANTONIO PAULINO DE MELLO, PRESIDENTE RESOLVE CONCEDER PROGRESSÃO VERTICAL POR TITULAÇÃO NOS TERMOS DO ARTIGO 5º, ALINEA "D" NA LEI COMPLEMENTAR 001/2011, EM SEU ANEXO V - PLANO DE CARREIRA DOS SERVIDORES PUBLICOS DA CAMARA MUNICIPAL DE JAGUAPITA._x000D_
 _x000D_
 NOME: ANDRE LUIS DE MELLO_x000D_
 NIVEL ANTERIOR: 63_x000D_
 NIVEL AVANÇO: 66</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1057/portaria_no_023_-_licenca_premio_-__servidora_rosilene_cristina_ferreira_-_1a_licenca.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1057/portaria_no_023_-_licenca_premio_-__servidora_rosilene_cristina_ferreira_-_1a_licenca.docx</t>
   </si>
   <si>
     <t>ANTONIO PAULINO DE MELLO, PRESIDENTE RESOLVE CONCEDER LICENÇA-PREMIO A SERVIDORA PUBLICA DESTA MUNICIPALIDADE ABAIXO RELACIONADA, CONFORME REQUERIMENTO Nº 040/2021, REFERENTE AO PERIODO AQUISITIVO 01/03/2012 A28/02/2017:_x000D_
 _x000D_
 NOME: ROSILENE CRISTINA FERREIRA_x000D_
 CPF: 025.157.019-30_x000D_
 CARGO: ASSISTENTE LEGISLATIVO_x000D_
 PERIODO LICENÇA:PERIODO DE 22/03/2021 A 21/06/2021</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1058/portaria_no_024_-_recesso_quinta-feira_santa.doc</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1058/portaria_no_024_-_recesso_quinta-feira_santa.doc</t>
   </si>
   <si>
     <t>ANTONIO PAULINO DE MELLO, PRESIDENTE RESOLVE ESTABELECER, QUE NO DIA 01/04/2019, QUINTA-FEIRA SANTA O HORARIO DE FUNCIONAMENTODA SEDE DA CAMARA MUNICIPAL SERA DAS 08H00MIN AS 12H00MIN.</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1059/portaria_no_025_-_comissao_de_avaliacao_por_titulacao_cursos_-_alinea_g_-_ivan.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1059/portaria_no_025_-_comissao_de_avaliacao_por_titulacao_cursos_-_alinea_g_-_ivan.docx</t>
   </si>
   <si>
     <t>ANTONIO PAULINO DE MELLO, PRESIDENTE RESOLVE CONSTITUIR COMISSAO ESPECIAL DE AVALIAÇÃO DE PROGRESSÃO POR TITULAÇÃO PARA ANALISE E JULGAMENTO DOS TITULOS APRESENTADOS NOS TERMOS DO ARTIGO 5º, ALINEA 'G" DA LEI COMPLEMENTAR Nº 001/2011._x000D_
 _x000D_
 COMISSÃO: ANDRE LUIS DE MELLO, ELIANA BEATRIZ MARIOTO SANDOLI, ROSILENE CRISTINA FERREIRA_x000D_
 _x000D_
 TITULAÇÃO APRESENTADA PELO SERVIDOR: IVAN TAKEMOTO</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1060/portaria_no_026_-_avanco_de_classe_servidor_ivan_-_cursos.doc</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1060/portaria_no_026_-_avanco_de_classe_servidor_ivan_-_cursos.doc</t>
   </si>
   <si>
     <t>ANTONIO PAULINO DE MELLO, PRESIDENTE RESOLVE CONCEDER PROGRESSAO VERTICAL POR TITULAÇAO, A PARTIR DO MES ABRIL DE 2021, CONFORME O ESTABELECIDO NOS TERMOS DO ARTIGO 5º, ALINEA "G" NA LEI COMPLEMENTAR 001/2011, EM SEU ANEXO V - PLANO DE CARREIRA DOS SERVDORES PUBLICOS DA CAMARA MUNICIPAL DE JAGUAPITA._x000D_
 _x000D_
 NOME: IVAN TAKEMOTO_x000D_
 NIVEL ANTERIOR, 54_x000D_
 NIVEL AVANÇO, 55</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1061/portaria_no_027_-_comissao_de_avaliacao_de_desempenho_efetivo_-_fernando.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1061/portaria_no_027_-_comissao_de_avaliacao_de_desempenho_efetivo_-_fernando.docx</t>
   </si>
   <si>
     <t>ANTONIO PAULINO DE MELLO, PRESIDENTE RESOLVE CONSTITUIR COMISSÃO ESPECIAL DE AVALIAÇÃO DE DESEMPENHO DE SERVIDORES, FORMADA POR SERVIDORES EFETIVOS DA CAMARA MUNICIPAL DE JAGUAPITA, NOS TERMOS DO ARTIGO 27 DA LEI MUNICIPAL Nº 016/95 (ESTATUTO DOS SERVIDORES PUBLICOS DO MUNICIPIO DE JAGUAPITA), E PARAGRAFO 4º DO ARTIGO 41 DA CONSTITUIÇÃO, VISANDO A EFETIVAÇÃO DOS SERVIDORES ABAIXO:_x000D_
 _x000D_
 COMISSÃO: ANDRE LUIS DE MELLO - PRESIDENTE, ELIANA BEATRIZ MARIOTO SANDOLI, IVAN TAKEMOTO_x000D_
 SERVIDORES: FERNANDO BIGOTTO RIBEIRO</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1062/portaria_no_028_-_efetivacao_fernando.doc</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1062/portaria_no_028_-_efetivacao_fernando.doc</t>
   </si>
   <si>
     <t>ANTONIO PAULINO DE MELLO, PRESIDENTE RECONHECE A APROVAÇAO EM ESTAGIO PROBATORIO COM A CONSEQUENTE ESTABILIDADE NO SERVIÇO PUBLICO AO SERVIDOR FERNANDO BIGOTTO RIBEIRO E CONCEDE PROGRESSAO VERTICAL POR TEMPO DE SERVIÇO, E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1063/portaria_no_029_-_comissao_de_avaliacao_por_titulacao_cursos_pos_-_rosilene.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1063/portaria_no_029_-_comissao_de_avaliacao_por_titulacao_cursos_pos_-_rosilene.docx</t>
   </si>
   <si>
     <t>ANTONIO PAULINO DE MELLO, PRESIDENTE RESOLVE CONSTITUIR COMISSÃO ESPECIAL DE AVALIAÇÃO DE PROGRESSAO DE TITULAÇÃO, FORMADA POR SERVIDORES EFETIVO DA CAMARA MUNICIPAL DE JAGUAPITA, PARA ANALISE E JULGAMENTO DO TITULO APRESENTADO NOS TERMOS DO ARTIGO 5º, ALINEA "D" DA LEI COMPLEMENTAR Nº 001/2011._x000D_
 _x000D_
 COMISSÃO: ELIANA BEATRIZ MARIOTO SANDOLI - PRESIDENTE, ANDRE LUIS DE MELLO, GIOVANA CECILIA ALVES DA SILVA_x000D_
 TITULAÇÃO APRESENTADA PELA SERVIDORA: ROSILENE CRISTINA FERREIRA</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1064/portaria_no_030_-_comissao_de_avaliacao_por_titulacao_80h_cursos_e_pos_-_fernando.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1064/portaria_no_030_-_comissao_de_avaliacao_por_titulacao_80h_cursos_e_pos_-_fernando.docx</t>
   </si>
   <si>
     <t>ANTONIO PAULINO DE MELLO, PRESIDENTE RESOLVE CONSTITUIR COMISSAO ESPECIAL DE AVALIAÇAO DE PROGRESSAO POR TITULAÇAO, FORMADA POR SERVIDORES EFETIVOS DA CAMARA MUNICIPAL, PARA ANALISE E JULGAMENTO DOS TITULOS APRESENTADOS NOS TERMOS DO ARTIGO 5º, ALINEAS "D" E 'G' DA LEI COMPLEMENTAR Nº 001/2011._x000D_
 _x000D_
 COMISSAO: ANDRE LUIS DE MELLO - PRESIDENTE, ELIANA BEATRIZ MARIOTO SANDOLI, GIOVANA CECILIA ALVES DA SILVA_x000D_
 _x000D_
 TITULAÇÃO APRESENTADA PELO SERVIDOR: FERNANDO BIGOTTO RIBEIRO</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1065/portaria_no_031_-_avanco_de_classe_servidora_rosilene_-_pos.doc</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1065/portaria_no_031_-_avanco_de_classe_servidora_rosilene_-_pos.doc</t>
   </si>
   <si>
     <t>ANTONIO PAULINO DE MELLO, PRESIDENTE RESOLVE CONCEDER PROGRESSAO VERTICAL POR TITULAÇÃO,AO SERVIDOR DESTA CAMARA MUNICIPAL A PARTIR DO MES DE ABRIL DE 2021, CONFORME O ESTABELECIDO NOS TERMOS DO ARTIGO 5º, ALINEA "D" NA LEI COMPLEMENTAR 001/2011, EM SEU ANEXO V - PLANO DE CARREIRA DOS SERVIDORES PUBLICOS DA CAMARA MUNICIPAL DE JAGUAPITA._x000D_
 _x000D_
 NOME: ROSILENE CRISTINA FERREIRA_x000D_
 NIVEL ANTERIOR: 50_x000D_
 NIVEL AVANÇO: 53</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1066/portaria_no_032_-_avanco_de_classe_servidor_fernando_-_80horas_cursos.doc</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1066/portaria_no_032_-_avanco_de_classe_servidor_fernando_-_80horas_cursos.doc</t>
   </si>
   <si>
     <t>ANTONIO PAULINO DE MELLO, PRESIDENTE RESOLVE CONCEDER PROGRESSAO VERTICAL POR TITULAÇÃO, AO SERVIDOR DESTA CAMARA MUNICIPAL A PARTIR DO MES DE ABRIL DE 2021, CONFORME O ESTABELECIDO NOS TERMOS DO ARTIGO 5º, ALINEA "G' NA LEI COMPLEMENTAR 001/2011, EM SEU ANEXO V -PLANO DE CARREIRA DOS SERVIDORES PUBLICOS DA CAMARA MUNICIPAL DE JAGUAPITA._x000D_
 _x000D_
 NOME: FERNANDO BIGOTTO RIBEIRO_x000D_
 NIVEL ANTERIOR: 71_x000D_
 NIVEL AVANÇO: 72</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1067/portaria_no_033_-_avanco_de_classe_servidor_fernando_-_pos.doc</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1067/portaria_no_033_-_avanco_de_classe_servidor_fernando_-_pos.doc</t>
   </si>
   <si>
     <t>ANTONIO PAULINO DE MELLO, PRESIDENTE RESOLVE CONCEDER PROGRESSAO VERTICAL POR TITULAÇÃO, AO SERVIDOR DESTA CAMARA MUNICIPAL A PARTIR DO MES DE ABRIL DE 2021, CONFORME O ESTABELECIDO NOS TERMOS DO ARTIGO 5º, ALINEA "D' NA LEI COMPLEMENTAR 001/2011, EM SEU ANEXO V - PLANO DE CARREIRA DOS SERVIDORES PUBLICOS DA CAMARA MUNICIPAL DE JAGUAPITÃ._x000D_
 _x000D_
 NOME: FERNANDO BIGOTTO RIBEIRO_x000D_
 NIVEL ANTERIOR 72_x000D_
 NIVEL AVANÇO 75</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1068/portaria_no_034_-_antonio_paulino_de_mello_-_guarapuava_-_prefeito.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1068/portaria_no_034_-_antonio_paulino_de_mello_-_guarapuava_-_prefeito.docx</t>
   </si>
   <si>
     <t>ANTONIO PAULINO DE MELLO, PRESIDENTE RESOLVE DETERMINAR AO SETOR DE CONTABILIDADE A EMPENHAR O VALOR DE R$ 854,90 (OITOCENTOS E CINQUENTA E QUATRO REAIS E NOVENTA CENTAVOS), A FAVOR DO VEREADOR SR. ANTONIO PAULINO DE MELLO, REFERENTE AO PAGAMENTO DE 1 DIARIA E 1/2(MEIA), EM RAZAO DA VIAGEM QUE FARA PARA GUARAPUAVA-PR, EM COMPANHIA AO PREFEITO MUNICIPAL CONFORME CONVITE, PARA CONHECEREM O MODELO DE ILUMINAÇÃO PUBLICA ADOTADO POR MEIO DE UMA PARCERIA PUBLICO PRIVADA, ENTRE O MUNICIPIO DE GUARAPUAVA E A EMPRESA ILUMINA GUARAPUAVA. SAÍDA AS 09H DO DIA 07/05/2021 E RETORNO PREVISTO AS 14H DO DIA 08/05/2021.</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1069/portaria_no_035_-_comissao_de_avaliacao_por_titulacao_cursos_-_alinea_g_-_giovana.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1069/portaria_no_035_-_comissao_de_avaliacao_por_titulacao_cursos_-_alinea_g_-_giovana.docx</t>
   </si>
   <si>
     <t>ANTONIO PAULINO DE MELLO, PRESIDENTE RESOLVE CONSITUIR COMISSÃO ESPECIAL DE AVALIAÇÃO DE PROGRESSAO POR TITULAÇÃO, FORMADA POR SERVIDORES EFETIVOS DA CAMARA MUNICIPAL DE JAGUAPITA, PARA ANALISE E JULGAMENTO DOS TITULOS APRESENTADOS NOS TERMOS DO ARTIGO 5º, ALINEA "G", PARAGRAFO UNICO, DA LEI COMPLEMENTAR Nº 001/2011._x000D_
 _x000D_
 COMISSÃO: ANDRE LUIS DE MELLO - PRESIDENTE, ELIANA BEATRIZ MARIOTO SANDOLI, IVAN TAKEMOTO_x000D_
 _x000D_
 TITULAÇÃO APRESENTADA PELA SERVIDORA; GIOVANA CECILIA ALVES DA SILVA</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1070/portaria_no_036_-_avanco_de_classe_servidora_giovana_-_40horas_cursos.doc</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1070/portaria_no_036_-_avanco_de_classe_servidora_giovana_-_40horas_cursos.doc</t>
   </si>
   <si>
     <t>ANTONIO PAULINO DE MELLO, PRESIDENTE RESOLVE CONCEDER PROGRESSÃO VERTICAL POR TITULAÇÃO, A SERVIDORA DESTA CAMARA MUNICIPAL A PARTIR DO MES DE MAIO DE 2021, CONFORME O ESTABELECIDO NOS TERMOS DO ARTIGO 5º, ALINEA "G", PARAGRAFO UNICO, DA LEI COMPLEMENTAR 001/2011, EM SEU ANEXO V - PLANO DE CARREIRA DOS SERVIDORES PUBLICOS DA CAMARA MUNICIPAL DE JAGUAPITA._x000D_
 _x000D_
 NOME: GIOVANA CECILIA ALVES DA SILVA_x000D_
 NIVEL ANTERIOR: 19_x000D_
 NIVEL AVANÇO: 20</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1071/portaria_no_037_-_recesso_de_corpos_christi.doc</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1071/portaria_no_037_-_recesso_de_corpos_christi.doc</t>
   </si>
   <si>
     <t>ANTONIO PAULINO DE MELLO, PRESIDENTE RESOLVE DETERMINAR, RECESSO NO DIA 04/06/2021, (SEXTA-FEIRA), NÃO HAVENDO EXPEDIENTE NA CAMARA MUNICIPAL DE JAGUAPITA, EM RAZÃO DO FERIADO DE CORPUS CHRISTI, E NO DIA 03/06/2021 (QUINTA-FEIRA).</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1072/portaria_no_038_-_luto_mae_vereador_jivanildo_e_dr._jose_leite.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1072/portaria_no_038_-_luto_mae_vereador_jivanildo_e_dr._jose_leite.docx</t>
   </si>
   <si>
     <t>ANTONIO PAULINO DE MELLO, PRESIDENTE RESOLVE DETERMINAR, LUTO OFICIAL NA SEXTA-FEIRA DIA 25/06/2021, EM RAZÃO DO FALECIMENTO DA MAE DO VEREADOR JIVANILDO LIMA DA SILVA E DO EX-VICE PREFEITO MUNICIPAL SR. DR. JOSE LEITE, RETORNANDO A ATIVIDADES NA SEGUNDA-FEIRA DIA 28/06/2021,NA CAMARA MUNICIPAL DE JAGUAPITA.</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1073/portaria_no_039_-_comissao_de_avaliacao_de_desempenho_-_ivan.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1073/portaria_no_039_-_comissao_de_avaliacao_de_desempenho_-_ivan.docx</t>
   </si>
   <si>
     <t>ANTONIO PAULINO DE MELLO, PRESIDENTE RESOLVE CONSTITUIR COMISSÃO ESPECIAL DE AVALIAÇÃO DE PROGRESSAO POR TITULAÇÃO, FORMADA POR SERVIDORES EFETIVOS DA CAMARA MUNICIPAL DE JAGUAPITA, PARA ANALISE E JULGAMENTO DOS TITULOS APRESENTADOS NOS TERMOS DO ARTIGO 5º, ALINEA "D' DA LEI COMPLEMENTAR Nº 001/2011._x000D_
 _x000D_
 COMISSÃO: ELIANA BEATRIZ MARIOTO SANDOLI - PRESIDENTE, GIOVANA CECILIA ALVES DA SILVA, ROSILENE CRISTINA FERREIRA_x000D_
 _x000D_
 TITULAÇÃO APRESENTADA PELO SERVIDOR: IVAN TAKEMOTO</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1074/portaria_no_040_-_avanco_de_classe_servidor_ivan_-_pos.doc</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1074/portaria_no_040_-_avanco_de_classe_servidor_ivan_-_pos.doc</t>
   </si>
   <si>
     <t>ANTONIO PAULINO DE MELLO, PRESIDENTE RESOLVE CONCEDER PROGRESSAO VERTICAL POR TITULAÇÃO, AO SERVIDOR DESTA CAMARA MUNICIPAL A PARTIR DO MES DE JULHO DE 2021, CONFORME O ESTABELECIDO NOS TERMOS DO ARTIGO 5º, ALINEA "D" NA LEI COMPLEMENTAR 001/2011, EM SEU ANEXO V - PLANO DE CARREIRA DOS SERVIDORES PUBLICOS DA CAMARA MUNICIPAL DE JAGUAPITA REFERENTE A TERCEIRA PROGRESSAO POR POS-GRADUAÇÃO._x000D_
 _x000D_
 NOME: IVAN TAKEMOTO_x000D_
 NIVEL ANTERIOR: 55_x000D_
 NIVEL AVANÇO: 56</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1075/portaria_no_041-_comissao_de_avaliacao_de_desempenho_-_eliana.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1075/portaria_no_041-_comissao_de_avaliacao_de_desempenho_-_eliana.docx</t>
   </si>
   <si>
     <t>ANTONIO PAULINO DE MELLO, PRESIDENTE RESOLVE CONSTITUIR COMISSÃO ESPECIAL DE AVALIAÇÃO DE PROGRESSAO POR TITULAÇÃO, FORMADA POR SERVIDORES EFETIVOS DA CAMARA MUNICIPAL DE JAGUAPITA, PARA ANALISE E JULGAMENTO DO TITULO APRESENTADO NOS TERMOS DO ARTIGO 5º, ALINEA "C' DA LEI COMPLEMENTAR Nº 001/2011._x000D_
 _x000D_
 COMISSÃO: IVAN TAKEMOTO -PRESIDENTE, ROSILENE CRISTINA FERREIRA - MEMBRO, GIOVANA CECILIA ALVES DA SILVA - MEMBRO</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1076/portaria_no_042_-_avanco_de_classe_servidora_eliana_-_2a_nivel_superiror.doc</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1076/portaria_no_042_-_avanco_de_classe_servidora_eliana_-_2a_nivel_superiror.doc</t>
   </si>
   <si>
     <t>ANTONIO PAULINO DE MELLO - PRESIDENTE, RESOLVE CONCEDER PROGRESSÃO VERTICAL POR TITULAÇÃO, A SERVIDORA DESTA CAMARA MUNICIPAL A PARTIR DO MES DE AGOSTO DE 2021, CONFORME O ESTABELECIDO NOS TERMOS DO ARTIGO 5º, ALINEA "C" NA LEI COMPLEMENTAR 001/2011, EM SEU ANEXO V-PLANO DE CARREIRA DOS SERVIDORES PUBLICOS DA CAMARA MUNICIPAL DE JAGUAPITA._x000D_
 _x000D_
 NOME: ELIANA BEATRIZ MARIOTO SANDOLI_x000D_
 NIVEL ANTERIOR: 53_x000D_
 NIVEL AVANÇO: 54</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1077/portaria_no_043_-_recesso_07_de_setembro.doc</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1077/portaria_no_043_-_recesso_07_de_setembro.doc</t>
   </si>
   <si>
     <t>ANTONIO PAULINO DE MELLO, PRESIDENTE DA CAMARA MUNICIPAL DE JAGUAPITA RESOLVE DETERMINAR RECESSO NA CAMARA MUNICIPAL, NO DIA 06 DE SETEMBRO DE 2021,(SEGUNDA-FEIRA), EM VIRTUDE DO FERIADO NACIONAL DE 07 DE SETEMBRO, (TERÇA-FEIRA), RETOMANDO O EXPEDIENTE NORMAL NA QUARTA-FEIRA, DIA 08 DE SETEMBRO, COM REUNIÃO ORDINARIA AS 20:00H.</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1078/portaria_no_044_-_transfere_a_reuniao_ordinaria.doc</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1078/portaria_no_044_-_transfere_a_reuniao_ordinaria.doc</t>
   </si>
   <si>
     <t>ANTONIO PAULINOA DE MELLO, PRESIDENTE DA CAMARA MUNICIPAL TRANSFERIR A REUNIÃO ORDINARIA, ANTERIORMENTE ESTABELECIDA PARA O DIA 08/09/2021K, AS 20:00H, QUE POR FALTA DE ENERGIA ELETRICA NAO FOI REALIZADA._x000D_
 COMO NÃO HAVIA MATERIA URGENTE A SER VOTADA NA REFERIDA REUNIÃO, O RETORNO AS ATIVIDADES NORMAIS FICARA ESTABELECIDO PARA O DIA 13/09, AS 20:00H, CONFORME REGIMENTO INTERNO.</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1079/portaria_no_049_-_willian_douglas_de_carvalho_-_avempar_-_bela_vista_do_paraiso.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1079/portaria_no_049_-_willian_douglas_de_carvalho_-_avempar_-_bela_vista_do_paraiso.docx</t>
   </si>
   <si>
     <t>ANTONIO PAULINO DE MELLO, PRESIDENTE RESOLVE DETERMINAR AO SETOR DE CONTABILIDADE A EMPENHAR O VALORDE R$ 63,52 (SESSENTA E TRES  REAIS E CINQUENTA E DOIS CENTAVOS), A FAVOR DO VEREADOR SR. WILLIAN DOUGLAS DE CARVALHO, REFERENTE AO PAGAMENTO DE 1/2 (MEIA) DIARIA, EM RAZAO DA 1ª REUNIÃO ORDINARIA DA AVEMPAR (ASSOCIAÇÃO DE VEREADORES DO MEDIO PARANAPANEMA) EM BELA VISTA DO PARAISO-PR, NO DIA 25 DE SETEMBRO DE 2021, COM A PALESTRA "VIRADA DE CHAVE NO DESENVOLVIMENTO DE UMA CIDADE".</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1080/portaria_no_050_-_anderleia_fabiana_da_costa_-_avempar_-_bela_vista_do_paraiso.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1080/portaria_no_050_-_anderleia_fabiana_da_costa_-_avempar_-_bela_vista_do_paraiso.docx</t>
   </si>
   <si>
     <t>ANTONIO PAULINO DE MELLO, PRESIDENTE RESOLVE DETERMINAR AO SETOR DE CONTABILIDADE A EMPENHAR O VALOR DE R$ 63,52 (SESSENTA E TRES E CINQUENTA E DOIS CENTAAVOS), A FAVOR DA VEREADORA SRA. ANDERLEIA FABIANA DA COSTA, REFERENTE AO PAGAMENTODE 1/2(MEIA) DIARIA, EM RAZÃO DA 1ª REUNIÃO ORDINARIA DA AVEMPAR(ASSOCIAÇÃO DE VEREADORES DO MEDIO PARANAPANEMA) EM BELA VISTA DO PARAISO-PR, NO DIA 25 DE SETEMBRO DE 2021, COM A PALESTRA "VIRADA DE CHAVE NNO DESENVOLVIMENTO DE UMAA CIDADE"</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1081/portaria_no_051_-_antonio_paulino_de_mello_-_avempar_-_bela_vista_do_paraiso.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1081/portaria_no_051_-_antonio_paulino_de_mello_-_avempar_-_bela_vista_do_paraiso.docx</t>
   </si>
   <si>
     <t>ANTONIO PAULINO DE MELLO, PRESIDENTE RESOLVE DETERMINAR AO SETOR DE CONTABILIDADE A EMPENHAR O VALOR DE R$ 63,52 (SESSENTA E TRES E CINQUENTA E DOIS CENTAAVOS), A FAVOR DA VEREADORA SR. ANTONIO PAULINO DE MELLO, REFERENTE AO PAGAMENTODE 1/2(MEIA) DIARIA, EM RAZÃO DA 1ª REUNIÃO ORDINARIA DA AVEMPAR(ASSOCIAÇÃO DE VEREADORES DO MEDIO PARANAPANEMA) EM BELA VISTA DO PARAISO-PR, NO DIA 25 DE SETEMBRO DE 2021, COM A PALESTRA "VIRADA DE CHAVE NNO DESENVOLVIMENTO DE UMAA CIDADE"</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1082/portaria_no_052_-_manoel_delfino_rosa_neto_-_avempar_-_bela_vista_do_paraiso.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1082/portaria_no_052_-_manoel_delfino_rosa_neto_-_avempar_-_bela_vista_do_paraiso.docx</t>
   </si>
   <si>
     <t>ANTONIO PAULINO DE MELLO, PRESIDENTE RESOLVE DETERMINAR AO SETOR DE CONTABILIDADE A EMPENHAR O VALOR DE R$ 63,52 (SESSENTA E TRES E CINQUENTA E DOIS CENTAAVOS), A FAVOR DO VEREADOR SR. MANOEL DELFINO ROSA NETO REFERENTE AO PAGAMENTODE 1/2(MEIA) DIARIA, EM RAZÃO DA 1ª REUNIÃO ORDINARIA DA AVEMPAR(ASSOCIAÇÃO DE VEREADORES DO MEDIO PARANAPANEMA) EM BELA VISTA DO PARAISO-PR, NO DIA 25 DE SETEMBRO DE 2021, COM A PALESTRA "VIRADA DE CHAVE NNO DESENVOLVIMENTO DE UMAA CIDADE"</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1083/portaria_no_053_-_jivanildo_lima_da_silva_-_avempar_-_bela_vista_do_paraiso.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1083/portaria_no_053_-_jivanildo_lima_da_silva_-_avempar_-_bela_vista_do_paraiso.docx</t>
   </si>
   <si>
     <t>ANTONIO PAULINO DE MELLO, PRESIDENTE DA CAMARA MUNICIPAL DE JAGUAPITA, RESOLVE EMPENHAR AO SETOR DE CONTABILIDADE A EMPENHAR O VALOR DE R$ 63,52 (SESSENTA E TRES REAIS E CINQUENTA E DOIS CENTAVOS), A FAVOR DO VEREADOR SR. JIVANILDO LIMA DA SILVA, REFERENTE AO PAGAMENTO DE 1/2(MEIA) DIARIA, EM RAZAO DA 1ª REUNIÃO ORDINARIA DA AVEMPAR (ASSOCIAÇÃ DE VEREADORES DO MEDIO PARANAPANEMA) EM BELA VISTA DO PARAISO-PR, NO DIA 25 DE SETEMBRO DE 2021, COM A PALESTRA "VIRADA DE CHAVE NO DESENVOLVIMENTO DE UMA CIDADE".</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1084/portaria_no_054_-_recesso_de_nossa_senhora.doc</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1084/portaria_no_054_-_recesso_de_nossa_senhora.doc</t>
   </si>
   <si>
     <t>ANTONIO PAULINO DE MELLO, PRESIDENTE DA CAMARA MUNICIPAL DE JAGUAPITA, RESOLVE DETERMINAR, RECESSO NO DIA11/10/2021,(SEGUNDA-FEIRA), NÃO HAVENDO EXPEDIENTE NA CAMARA MUNICIPAL DE JAGUAPITA,EM RAZÃO DO FERIADO DE NOSSA SENHORA APARECIDA, E TRANSFERE A REUNIÃO ORDINARIA PARA O DIA 13/10/2021 (QUARTA-FEIRA) AS 20HORAS.</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1085/portaria_no_057_-_transfere_feriado_funcionario_publico_e_recesso_finados.doc</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1085/portaria_no_057_-_transfere_feriado_funcionario_publico_e_recesso_finados.doc</t>
   </si>
   <si>
     <t>ANTONIO PAULINO DE MELLO, PRESIDENTE DA CAMARA MUNICIPAL DE JAGUAPITA, RESOLVE TRANSFERIR, O FERIADO DO DIA 28/10/2021, (SEXTA-FEIRA), NÃO HAVENDO EXPEDIENTE NA CAMARA MUNICIPAL DE JAGUAPITA, SEGUINDO ASSIM O DECRETO Nº 122/2021 DA PREFEITURA MUNICIPAL,_x000D_
 E_x000D_
 DETERMINAR, RECESSO NO DIA 01/11/2021, (SEGUNDA-FEIRA), NÃO HAVENDO EXPEDIENTE NA CAMARA MUNICIPAL DE JAGUAPITA, EM RAZAO DO FERIADO DE FINADO, E TRANSFERE A REUNIÃO ORDINARIA PARA O DIA 03/11/2021 (QUARTA-FEIRA) AS 20HORAS.</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1086/portaria_no_058_-_manoel_delfino_rosa_neto_-_avempar_-_guaraci.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1086/portaria_no_058_-_manoel_delfino_rosa_neto_-_avempar_-_guaraci.docx</t>
   </si>
   <si>
     <t>ANTONIO PAULINO DE MELLO, PRESIDENTE DA CAMARA MUNICIPAL DE JAGUAPITA, RESOLVE EMPENHAR AO SETOR DE CONTABILIDADE A EMPENHAR O VALOR DE R$ 63,52 (SESSENTA E TRES REAIS E CINQUENTA E DOIS CENTAVOS), A FAVOR DO VEREADOR SR. MANOEL DELFINO ROSA NETO, REFERENTE AO PAGAMENTO DE 1/2(MEIA) DIARIA, EM RAZAO DA 3ª REUNIÃO ORDINARIA DA AVEMPAR (ASSOCIAÇÃ DE VEREADORES DO MEDIO PARANAPANEMA) EM GUARACI-PR, NO DIA 30 DE OUTUBRO DE 2021, COM O CONVIDADO "GUTO SILVA-CHEFE DA CASA CIVIL DO ESTADO DO PARANÁ".</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1087/portaria_no_059_-_anderleia_fabiana_da_costa_-_avempar_-_guaraci.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1087/portaria_no_059_-_anderleia_fabiana_da_costa_-_avempar_-_guaraci.docx</t>
   </si>
   <si>
     <t>ANTONIO PAULINO DE MELLO, PRESIDENTE DA CAMARA MUNICIPAL DE JAGUAPITA, RESOLVE EMPENHAR AO SETOR DE CONTABILIDADE A EMPENHAR O VALOR DE R$ 63,52 (SESSENTA E TRES REAIS E CINQUENTA E DOIS CENTAVOS), A FAVOR DA VEREADORA SRA. ANDERLEIA FABIANA DA COSTA, REFERENTE AO PAGAMENTO DE 1/2(MEIA) DIARIA, EM RAZAO DA 3ª REUNIÃO ORDINARIA DA AVEMPAR (ASSOCIAÇÃ DE VEREADORES DO MEDIO PARANAPANEMA) EM GUARACI-PR, NO DIA 30 DE OUTUBRO DE 2021, COM O CONVIDADO "GUTO SILVA-CHEFE DA CASA CIVIL DO ESTADO DO PARANÁ".</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
     <t>ANTONIO PAULINO DE MELLO, PRESIDENTE DA CAMARA MUNICIPAL DE JAGUAPITA, RESOLVE EMPENHAR AO SETOR DE CONTABILIDADE A EMPENHAR O VALOR DE R$ 63,52 (SESSENTA E TRES REAIS E CINQUENTA E DOIS CENTAVOS), A FAVOR DO VEREADOR SR. JIVANILDO LIMA DA SILVA, REFERENTE AO PAGAMENTO DE 1/2(MEIA) DIARIA, EM RAZAO DA 3ª REUNIÃO ORDINARIA DA AVEMPAR (ASSOCIAÇÃ DE VEREADORES DO MEDIO PARANAPANEMA) EM GUARACI-PR, NO DIA 30 DE OUTUBRO DE 2021, COM O CONVIDADO "GUTO SILVA-CHEFE DA CASA CIVIL DO ESTADO DO PARANÁ".</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1090/portaria_no_062_-_carlos_santa_cruz_-_avempar_-_guaraci.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1090/portaria_no_062_-_carlos_santa_cruz_-_avempar_-_guaraci.docx</t>
   </si>
   <si>
     <t>ANTONIO PAULINO DE MELLO, PRESIDENTE DA CAMARA MUNICIPAL DE JAGUAPITA, RESOLVE EMPENHAR AO SETOR DE CONTABILIDADE A EMPENHAR O VALOR DE R$ 63,52 (SESSENTA E TRES REAIS E CINQUENTA E DOIS CENTAVOS), A FAVOR DA VEREADORA SR CARLOS SANTA CRUZ, REFERENTE AO PAGAMENTO DE 1/2(MEIA) DIARIA, EM RAZAO DA 3ª REUNIÃO ORDINARIA DA AVEMPAR (ASSOCIAÇÃ DE VEREADORES DO MEDIO PARANAPANEMA) EM GUARACI-PR, NO DIA 30 DE OUTUBRO DE 2021, COM O CONVIDADO "GUTO SILVA-CHEFE DA CASA CIVIL DO ESTADO DO PARANÁ".</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1091/portaria_no_063_-_antonio_paulino_de_mello_-_avempar_-_guaraci.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1091/portaria_no_063_-_antonio_paulino_de_mello_-_avempar_-_guaraci.docx</t>
   </si>
   <si>
     <t>ANTONIO PAULINO DE MELLO, PRESIDENTE DA CAMARA MUNICIPAL DE JAGUAPITA, RESOLVE EMPENHAR AO SETOR DE CONTABILIDADE A EMPENHAR O VALOR DE R$ 63,52 (SESSENTA E TRES REAIS E CINQUENTA E DOIS CENTAVOS), A FAVOR DA VEREADORA SR ANTONIO PAULINO DE MELLO, REFERENTE AO PAGAMENTO DE 1/2(MEIA) DIARIA, EM RAZAO DA 3ª REUNIÃO ORDINARIA DA AVEMPAR (ASSOCIAÇÃ DE VEREADORES DO MEDIO PARANAPANEMA) EM GUARACI-PR, NO DIA 30 DE OUTUBRO DE 2021, COM O CONVIDADO "GUTO SILVA-CHEFE DA CASA CIVIL DO ESTADO DO PARANÁ".</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1092/portaria_no_064_-_recesso_natal.doc</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1092/portaria_no_064_-_recesso_natal.doc</t>
   </si>
   <si>
     <t>ANTONIO PAULINO DE MELLO, PRESIDENTE DA CAMARA MUNICIPAL DE JAGUAPITA, RESOLVE DETERMINAR QUE O EXPEDIENTE DESTINADO AO ATENDIMENTO PUBLICO, DESDE QUE NÃO ATRAPALHE AS ATIVIDADES NORMAIS DA CÂMARA MUNICIPAL DE JAGUAPITA NO MES DE DEZEMBRO DE 2021, FICA DEFINIDO DA SEGUINTE FORMA:_x000D_
 _x000D_
 B) NO PERIODO DE 20/12/2021 A 31/12/2021, DECLARA RECESSO NA SECRETARIA DA CAMARA MUNICIPAL. DURANTE O MES DE DEZEMBRO/2021, CASO SEJA NECESSARIO O TRABALHO DE FUNCIONARIOS EM DIAS E HORARIOS NAO ESPECIFICADOSACIMA, NÃO GERARA PAGAMENTO DE HORAS EXTRAS, E NEM POSITIVAÇÃO EM BANCO DE HORAS, POIS OS ANDAMENTOS DOS SERVIÇOS NÃO PODERAO SER PREJUDICADOS.</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1093/portaria_no_065_-_baixa_de_bem_movel_-_ocioso_-_mini_rack_06-12-2021.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1093/portaria_no_065_-_baixa_de_bem_movel_-_ocioso_-_mini_rack_06-12-2021.docx</t>
   </si>
   <si>
     <t>PORTARIA Nº065/2021_x000D_
 SUMULA: AUTORIZA BAIXA DE BEM PATRIMONIAL MOVEL INSERVIVEL PERTENCENTE AO PATRIMONIO DA CAMARA MUNICIPAL DE JAGUAPITÃ._x000D_
 BAIXA DO BEM OCIOSO, CONFORME TERMO DA COMISSÃO DE INVENTARIO DE PATRIMONIO, NOS TERMOS DA LEI MUNICIPAL Nº 024/2020._x000D_
 _x000D_
 Nº DE TOMBAMENTO: 65_x000D_
 DESCRIÇÃO DO BEM: MINI RACK_x000D_
 QUANTIDADE: 01</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1094/portaria_no_066_-_funcionamento_da_camara_mes_de_janeiro.doc</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1094/portaria_no_066_-_funcionamento_da_camara_mes_de_janeiro.doc</t>
   </si>
   <si>
     <t>ANTONIO PAULINO DE MELLO, PRESIDENTE DA CÂMARA MUNICIPAL DE JAGUAPITÃ, RESOLVE DETERMINAR, QUE NO PERIODO DE 03/01/2022 À 31/01/22, O EXPEDIENTE DA SECRETARIA DA CAMARA MUNICIPAL DE JAGUAPITA SERA DAS 08H00MIN ÀS 12H00MIN PRESERVADOS OS SERVIÇOS ESSENCIAIS E/OU URGENTES.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2447,67 +2447,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/141/030-proposta_de_emenda_ao_p.l._006-2021-veread._willian.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/112/001-ministerio_publico_-_of._n._21-2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/113/002-titulo_cidadao_honorario-prof._querino.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/114/003-requerer_participacao_da_avempar-veread._fernando.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/115/004-requerer_participacao_da_avempar-veread._neto.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/116/005-requerer_participacao_da_avempar-veread._anderleia.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/117/006-requerer_participacao_da_avempar-veread._willian.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/118/007-requerer_participacao_da_avempar-veread._carlos_1.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/119/008-tce-pr-prestacao_de_contas-ciro.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/120/009-requerer_participacao_da_avempar-veread._paulino.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/121/010-celeide-solicitar_copia_da_lei_026-2007.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/122/011-elevacao_de_nivel_-_ivan_takemoto.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/123/012-pedido_de_quinquenio_-_ivan_takemoto.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/124/013-conclusao_de_80hs_de_curso_-_ivan_takemoto.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/125/014-elevacao_de_nivel-_giovana_cecilia.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/126/015-pedido_de_quinquenio_-_giovana_cecilia.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/127/016-concessao_da_tarifa_social_de_agua_e_esgoto_-_ver._willian.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/128/017-pedido_de_participacao_de_curso_-_ivan_takemoto.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/129/018-reivindicacoes_de_moradores_-_luis_fernando.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/130/019-pedidos_encaminhados_a_prefeitura_-_luis_fernando.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/131/020-desconto-isencao_fiscal_do_pag._de_iptu_-_vered._willian.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/132/021-seja_efetuado_o_pag._de_insalubridade_-_veread._neto.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/133/022-pedido_de_participacao_de_curso_-_ivan_takemoto.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/134/023-relacao_dos_conselhos_municipais-veread._willian.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/135/024-transformado_p.l.012-2021-ficha_limpa-veread._willian.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/136/025-parcelamento_do_iptu-veread._neto.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/137/026-construcao_de_um_predio_para_usufruto_dos_fisioterapeutas-veread._marcelo.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/138/027-providencias_para_confirmar_a_efetividade_do_servidor_fernando_bigotto.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/139/028-suspender_por_03_meses_o_abastecimento_de_agua_dos_inadimplemtes-pandemia-veread._jivanildo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/140/029-ministerio_publico-of._n._111-2021-material_da_rodoviaria.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/142/030-proposta_de_emenda_ao_p.l._006-2021-veread._willian.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/143/031-projeto_plantando_o_futuro-arborizacao_do_municipio-veread._neto.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/144/033-elevacao_tempo_de_servico-servidora_eliana_beatriz.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/145/034-elevacao_tempo_de_servico-andre_mello.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/146/035-elevacao_pos-graduacao-eliana_beatriz.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/147/036-elevacao_tempo_de_servico-rafael_paladine.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/148/037-elevacao_tempo_de_servico-rosilene_crisitina.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/150/039-possibilidade_de_colocar_um_telefone_de_emergencia_no_hospital-veread._anderleia.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/151/040-licenca_premio-servidora_rosilene_cristina.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/152/041-ministerio_publico-of._n._144-2021-acoes_preventivas-pandemia-covid-19.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/153/042-gepatria_-_ministerio_publico_-_vigencia_do_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/154/043-gepatria_-_ministerio_publico_-_recomendacao_administrativa.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/155/044-andre_luis_mello_-_elevacao_plano_de_carreira_pos-graduacao.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/156/045_-manoel_delfino_rosa_neto_-_solicito_encaminhar_a_comissao_de_redacao_justica_e_legislacao.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/157/046-ivan_takemoto_-_elevacao_80_horas_de_curso.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/158/047-radio_jaguar_fm_-_requerer_uma_colaboracao_desta_casa_como_apoio_cultural.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/159/048_-jivanildo_lima_da_silva_-_demoninar_italo_fernando_rodrigues_de_oliveira_o_projeto_meu_campinho.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/160/049-thanya_regina_marioto_cruz_-_declaracao_com_ficha_financeira_para_aposentadoria.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/161/050-anderleia_fabiana_da_costa_-_instalacao_academia_da_saude_na_vila_rural_nova_esperanca.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/162/052-fernando_bigotto_ribeiro_-_efetivacao_portaria_n028_2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/163/053-rosilene_cristina_ferreiro_-_conclusao_do_curso_de_pos_graduacao_latu_senso_em_gestao_publica.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/164/054-fernando_bigotto_ribeiro_-_elevacao_80h_curso.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/165/055-fernando_bigotto_ribeiro_-_elevacao_pos-graduacao_400h.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/166/056-_maoel_delfino_rosa_neto_-_instalacao_de_equipamentos_de_eliminacao_de_ar_do_sistema_de_abastecimento_de_agua.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/167/057-antonio_paulino_de_mello_-_convidamos_v._exa._fazer_uma_visita_ao_municipio_de_guarapuava_1.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/168/058-willian_douglas_de_carvalho_-_projeto_de_lei_maus-tratos_a_animais.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/169/059-marcelo_da_silva_quenupe_-_discussao_e_votacao_de_indicacao_ao_executivo_para_modificacoes_na_lei.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/170/060-giovana_cecilia_alves_da_silva_-_elevacao_tempo_de_servico.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/171/061-abimael_baldani_-_requer_copias_de_documentos_de_iniciativa_do_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/172/062-abimael_baldini_-_requerer_copia_de_documentos.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/173/064-subprocuradoria_geral_de_justica_-_copia_do_processo_legislativo.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/174/065-anderleia_fabiana_da_costa_-_na_confluencia_das_avenidas_parana_e_bandeirantes_seja_instalado_um_semaforo_2.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/175/066-anderleia_fabiana_da_costa_-_estudadas_as_possibilidades_de_formulacao_de_medidas_para_coibir_o_barulho.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/176/067-willian_douglas_de_carvalho_-_informacoes_sobre_acoes_admnistrativas_referente_ao_combate_a_covid-19.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/177/068-analista_juridico_-_poder_judiciario.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/178/069-antonio_delfino_rosa_-_contagem_de_tempo_de_servico.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/179/070-antonio_paulino_de_mello_-_padronizacao_das_pinturas_do_predio_publico.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/180/071-manoel_delfino_rosa_neto_-_avaliacoes_medicas_de_todos_os_servidores_publicos.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/181/072-jivanildo_lima_da_silva_-_projeto_maria_da_penha_vai_as_escolas.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/182/073-subprocuradoria_-_geral_de_justica_-_reformulacao_da_lei_organica_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/183/074-anderleia_fabiana_da_costa_-_sondagens_para_verificacao_de_trechos_de_ruas_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/184/075-willian_douglas_de_carvalho_-_legislacao_para_sancoes_e_penalidades_para_maus-tratos_animais.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/185/076-ivan_takemoto_-_elevacao_pos-graduacao.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/186/079-manoel_delfino_rosaneto_-_obrigatoriedade_de_recuperacao_das_vias_publicas.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/187/080-anderleia_fabiana_da_costa_-_pedido_de_informacoes_a_respeito_do_fornecimento_de_agua_a_predios_publicos.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/188/081-eliana_beatriz_marioto_sandoli_-_elevacao_conclusao_de_curso.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/189/082-anderleia_fabiana_da_costa-ampliacao_do_numero_de_fisioterapeutas.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/190/083-juliene_pedroso_ribeiro_dos_santos_-_calcadas_de_jaguapita.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/191/084-antonio_paulino_de_mello_-_autorizacao_audiencia_instalacao_do_transporte_metropolitano.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/192/085-jivanildo_lima_da_silva_-_autorizacao_audiencia_instalacao_do_transporte_metropolitano.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/193/086-manoel_delfino_rosa_neto_-_autorizacao_audiencia_instalacao_do_transporte_metropolitano.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/194/087-anderleia_fabiana_da_costa_-_autorizacao_audiencia_instalacao_do_transporte_metropolitano.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/195/088-tcu_-_e-prevencao_-_resposta_do_questionario.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/196/089-_participou_da_reuniao_avempar-bela_vista_do_paraiso-pr.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/197/090-anderleia_fabiana_da_costa-participou_da_reuniao_da_avempar-bela_vista_do_paraiso-pr.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/198/091-antonio_paulino_de_mello-participacao_reuniao_da_avempar_em_bela_vista_do_paraiso-pr.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/199/092-manoel_delfino_rosa_neto-participacao_da_reuniao_da_avempar_em_bela_vista_do_paraiso-pr.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/200/093-instalar_uma_academia_na_academia_de_saude_claudio_marioto.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/201/094-manoel_delfino_rosa_neto-melhorias_no_predio_da_academia_de_saude_claudio_mariotto.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/202/095-willian_douglas_de_carvalho-solicitando_uma_nominacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/203/096-willian_douglas_de_carvalho-sinalizacao_viaria_nos_loteamentos_dos_conjuntos.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/204/097-jivanildo_lima_da_silva-participacao_da_reuniao_da_avempar_em_bela_vista_do_paraiso-pr.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/205/098-anderleia_f._da_costa-adotar_o_sistema_de_garis_com_carrinho_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/206/099-andre_luis_de_mello-curso_dispensa_de_licitacao.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/207/100-eliana_beatriz_marioto_sandoli-curso_dispensa_de_licitacao.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/208/101-tjpr-incidente_de_arguicao_de_inconstitucionalidade_civel.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/209/102-pmj-solicitacao_de_publicacao_de_ata_de_posse.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/210/103-jivanildo_lima_da_silva-instituir_o_programa_farmacia_solidaria.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/211/104-antonio_paulino_de_mello-_anulacao_da_ideia_de_extensao_da_rua_goias.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/419/105-contrato_cismepar.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/418/106-sidepol.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/417/107-manoel_neto-avempar-guaraci.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/416/108-anderleia_fabiana_da_costa-avempar-guaraci.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/415/109-jivanildo_lima_da_silva-avempar-guaraci.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/406/110-willian_douglas_de_carvalho-avempar-guaraci.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/407/111-carlos_santa_cruz-avempar-guaraci.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/408/112-antonio_paulino_de_mello-avempar-guaraci.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/409/113-ministerio_publico_de_jaguapita-cotas_raciais.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/410/114-projudi-carlos_santa_cruz.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/411/115-marcia_rosemery_de_oliveira-conselho_de_comunidade.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/412/116-manoel_neto-parecer_juridico_nao_e_opinativo.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/413/117-rogerio_manduca-joao_aparecido_galzoni.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1035/portaria_no_001_-_comissao_de_licitacao.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1036/portaria_no_002_-_comissao_de_recebimento_de_materiais.docx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1037/portaria_no_003_-_comissao_de_inventario.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1038/portaria_no_004_-_comissao_de_pregao.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1039/portaria_no_005_-_funcionamento_da_camara.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1040/portaria_no_006_-_covid-19_-_janeiro.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1041/portaria_no_007_-_anderleia_fabiana_da_costa_-_avempar_-_sertanopolis.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1042/portaria_no_008_-_antonio_paulino_de_mello_-_avempar_-_sertanopolis.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1043/portaria_no_009_-_willian_douglas_de_carvalho_-_avempar_-_sertanopolis.docx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1044/portaria_no_010_-_luiz_fernando_vieira_-_avempar_-_sertanopolis.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1046/portaria_no_012_-_carlos_santa_cruz_-_avempar_-_sertanopolis.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1047/portaria_no_013_-_recesso_de_carnaval.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1048/portaria_no_014_-_baixa_de_bens_moveis_-_irrecuperaveis_-_ascamar.docx" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1049/portaria_no_015_-_avanco_de_classe_servidores_-_ivan_e_giovana.docx" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1050/portaria_no_016_-_covid-19_-_suspendendo_as_sessoes.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1051/portaria_no_017_-_comissao_de_avaliacao_por_titulacao_cursos_-_eliana.docx" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1052/portaria_no_018_-_comissao_de_avaliacao_por_titulacao_cursos_pos_-_andre.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1053/portaria_no_019_-_avanco_de_classe_servidores.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1054/portaria_no_020_-_avanco_de_classe_servidora_eliana_-_pos.doc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1055/portaria_no_021_-_avanco_de_classe_servidora_eliana_-_cursos.doc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1056/portaria_no_022_-_avanco_de_classe_servidor_andre_-_pos.doc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1057/portaria_no_023_-_licenca_premio_-__servidora_rosilene_cristina_ferreira_-_1a_licenca.docx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1058/portaria_no_024_-_recesso_quinta-feira_santa.doc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1059/portaria_no_025_-_comissao_de_avaliacao_por_titulacao_cursos_-_alinea_g_-_ivan.docx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1060/portaria_no_026_-_avanco_de_classe_servidor_ivan_-_cursos.doc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1061/portaria_no_027_-_comissao_de_avaliacao_de_desempenho_efetivo_-_fernando.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1062/portaria_no_028_-_efetivacao_fernando.doc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1063/portaria_no_029_-_comissao_de_avaliacao_por_titulacao_cursos_pos_-_rosilene.docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1064/portaria_no_030_-_comissao_de_avaliacao_por_titulacao_80h_cursos_e_pos_-_fernando.docx" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1065/portaria_no_031_-_avanco_de_classe_servidora_rosilene_-_pos.doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1066/portaria_no_032_-_avanco_de_classe_servidor_fernando_-_80horas_cursos.doc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1067/portaria_no_033_-_avanco_de_classe_servidor_fernando_-_pos.doc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1068/portaria_no_034_-_antonio_paulino_de_mello_-_guarapuava_-_prefeito.docx" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1069/portaria_no_035_-_comissao_de_avaliacao_por_titulacao_cursos_-_alinea_g_-_giovana.docx" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1070/portaria_no_036_-_avanco_de_classe_servidora_giovana_-_40horas_cursos.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1071/portaria_no_037_-_recesso_de_corpos_christi.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1072/portaria_no_038_-_luto_mae_vereador_jivanildo_e_dr._jose_leite.docx" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1073/portaria_no_039_-_comissao_de_avaliacao_de_desempenho_-_ivan.docx" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1074/portaria_no_040_-_avanco_de_classe_servidor_ivan_-_pos.doc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1075/portaria_no_041-_comissao_de_avaliacao_de_desempenho_-_eliana.docx" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1076/portaria_no_042_-_avanco_de_classe_servidora_eliana_-_2a_nivel_superiror.doc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1077/portaria_no_043_-_recesso_07_de_setembro.doc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1078/portaria_no_044_-_transfere_a_reuniao_ordinaria.doc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1079/portaria_no_049_-_willian_douglas_de_carvalho_-_avempar_-_bela_vista_do_paraiso.docx" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1080/portaria_no_050_-_anderleia_fabiana_da_costa_-_avempar_-_bela_vista_do_paraiso.docx" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1081/portaria_no_051_-_antonio_paulino_de_mello_-_avempar_-_bela_vista_do_paraiso.docx" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1082/portaria_no_052_-_manoel_delfino_rosa_neto_-_avempar_-_bela_vista_do_paraiso.docx" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1083/portaria_no_053_-_jivanildo_lima_da_silva_-_avempar_-_bela_vista_do_paraiso.docx" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1084/portaria_no_054_-_recesso_de_nossa_senhora.doc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1085/portaria_no_057_-_transfere_feriado_funcionario_publico_e_recesso_finados.doc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1086/portaria_no_058_-_manoel_delfino_rosa_neto_-_avempar_-_guaraci.docx" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1087/portaria_no_059_-_anderleia_fabiana_da_costa_-_avempar_-_guaraci.docx" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1090/portaria_no_062_-_carlos_santa_cruz_-_avempar_-_guaraci.docx" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1091/portaria_no_063_-_antonio_paulino_de_mello_-_avempar_-_guaraci.docx" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1092/portaria_no_064_-_recesso_natal.doc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1093/portaria_no_065_-_baixa_de_bem_movel_-_ocioso_-_mini_rack_06-12-2021.docx" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1094/portaria_no_066_-_funcionamento_da_camara_mes_de_janeiro.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/141/030-proposta_de_emenda_ao_p.l._006-2021-veread._willian.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/112/001-ministerio_publico_-_of._n._21-2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/113/002-titulo_cidadao_honorario-prof._querino.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/114/003-requerer_participacao_da_avempar-veread._fernando.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/115/004-requerer_participacao_da_avempar-veread._neto.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/116/005-requerer_participacao_da_avempar-veread._anderleia.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/117/006-requerer_participacao_da_avempar-veread._willian.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/118/007-requerer_participacao_da_avempar-veread._carlos_1.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/119/008-tce-pr-prestacao_de_contas-ciro.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/120/009-requerer_participacao_da_avempar-veread._paulino.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/121/010-celeide-solicitar_copia_da_lei_026-2007.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/122/011-elevacao_de_nivel_-_ivan_takemoto.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/123/012-pedido_de_quinquenio_-_ivan_takemoto.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/124/013-conclusao_de_80hs_de_curso_-_ivan_takemoto.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/125/014-elevacao_de_nivel-_giovana_cecilia.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/126/015-pedido_de_quinquenio_-_giovana_cecilia.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/127/016-concessao_da_tarifa_social_de_agua_e_esgoto_-_ver._willian.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/128/017-pedido_de_participacao_de_curso_-_ivan_takemoto.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/129/018-reivindicacoes_de_moradores_-_luis_fernando.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/130/019-pedidos_encaminhados_a_prefeitura_-_luis_fernando.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/131/020-desconto-isencao_fiscal_do_pag._de_iptu_-_vered._willian.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/132/021-seja_efetuado_o_pag._de_insalubridade_-_veread._neto.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/133/022-pedido_de_participacao_de_curso_-_ivan_takemoto.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/134/023-relacao_dos_conselhos_municipais-veread._willian.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/135/024-transformado_p.l.012-2021-ficha_limpa-veread._willian.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/136/025-parcelamento_do_iptu-veread._neto.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/137/026-construcao_de_um_predio_para_usufruto_dos_fisioterapeutas-veread._marcelo.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/138/027-providencias_para_confirmar_a_efetividade_do_servidor_fernando_bigotto.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/139/028-suspender_por_03_meses_o_abastecimento_de_agua_dos_inadimplemtes-pandemia-veread._jivanildo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/140/029-ministerio_publico-of._n._111-2021-material_da_rodoviaria.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/142/030-proposta_de_emenda_ao_p.l._006-2021-veread._willian.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/143/031-projeto_plantando_o_futuro-arborizacao_do_municipio-veread._neto.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/144/033-elevacao_tempo_de_servico-servidora_eliana_beatriz.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/145/034-elevacao_tempo_de_servico-andre_mello.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/146/035-elevacao_pos-graduacao-eliana_beatriz.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/147/036-elevacao_tempo_de_servico-rafael_paladine.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/148/037-elevacao_tempo_de_servico-rosilene_crisitina.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/150/039-possibilidade_de_colocar_um_telefone_de_emergencia_no_hospital-veread._anderleia.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/151/040-licenca_premio-servidora_rosilene_cristina.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/152/041-ministerio_publico-of._n._144-2021-acoes_preventivas-pandemia-covid-19.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/153/042-gepatria_-_ministerio_publico_-_vigencia_do_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/154/043-gepatria_-_ministerio_publico_-_recomendacao_administrativa.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/155/044-andre_luis_mello_-_elevacao_plano_de_carreira_pos-graduacao.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/156/045_-manoel_delfino_rosa_neto_-_solicito_encaminhar_a_comissao_de_redacao_justica_e_legislacao.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/157/046-ivan_takemoto_-_elevacao_80_horas_de_curso.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/158/047-radio_jaguar_fm_-_requerer_uma_colaboracao_desta_casa_como_apoio_cultural.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/159/048_-jivanildo_lima_da_silva_-_demoninar_italo_fernando_rodrigues_de_oliveira_o_projeto_meu_campinho.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/160/049-thanya_regina_marioto_cruz_-_declaracao_com_ficha_financeira_para_aposentadoria.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/161/050-anderleia_fabiana_da_costa_-_instalacao_academia_da_saude_na_vila_rural_nova_esperanca.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/162/052-fernando_bigotto_ribeiro_-_efetivacao_portaria_n028_2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/163/053-rosilene_cristina_ferreiro_-_conclusao_do_curso_de_pos_graduacao_latu_senso_em_gestao_publica.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/164/054-fernando_bigotto_ribeiro_-_elevacao_80h_curso.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/165/055-fernando_bigotto_ribeiro_-_elevacao_pos-graduacao_400h.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/166/056-_maoel_delfino_rosa_neto_-_instalacao_de_equipamentos_de_eliminacao_de_ar_do_sistema_de_abastecimento_de_agua.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/167/057-antonio_paulino_de_mello_-_convidamos_v._exa._fazer_uma_visita_ao_municipio_de_guarapuava_1.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/168/058-willian_douglas_de_carvalho_-_projeto_de_lei_maus-tratos_a_animais.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/169/059-marcelo_da_silva_quenupe_-_discussao_e_votacao_de_indicacao_ao_executivo_para_modificacoes_na_lei.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/170/060-giovana_cecilia_alves_da_silva_-_elevacao_tempo_de_servico.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/171/061-abimael_baldani_-_requer_copias_de_documentos_de_iniciativa_do_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/172/062-abimael_baldini_-_requerer_copia_de_documentos.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/173/064-subprocuradoria_geral_de_justica_-_copia_do_processo_legislativo.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/174/065-anderleia_fabiana_da_costa_-_na_confluencia_das_avenidas_parana_e_bandeirantes_seja_instalado_um_semaforo_2.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/175/066-anderleia_fabiana_da_costa_-_estudadas_as_possibilidades_de_formulacao_de_medidas_para_coibir_o_barulho.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/176/067-willian_douglas_de_carvalho_-_informacoes_sobre_acoes_admnistrativas_referente_ao_combate_a_covid-19.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/177/068-analista_juridico_-_poder_judiciario.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/178/069-antonio_delfino_rosa_-_contagem_de_tempo_de_servico.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/179/070-antonio_paulino_de_mello_-_padronizacao_das_pinturas_do_predio_publico.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/180/071-manoel_delfino_rosa_neto_-_avaliacoes_medicas_de_todos_os_servidores_publicos.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/181/072-jivanildo_lima_da_silva_-_projeto_maria_da_penha_vai_as_escolas.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/182/073-subprocuradoria_-_geral_de_justica_-_reformulacao_da_lei_organica_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/183/074-anderleia_fabiana_da_costa_-_sondagens_para_verificacao_de_trechos_de_ruas_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/184/075-willian_douglas_de_carvalho_-_legislacao_para_sancoes_e_penalidades_para_maus-tratos_animais.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/185/076-ivan_takemoto_-_elevacao_pos-graduacao.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/186/079-manoel_delfino_rosaneto_-_obrigatoriedade_de_recuperacao_das_vias_publicas.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/187/080-anderleia_fabiana_da_costa_-_pedido_de_informacoes_a_respeito_do_fornecimento_de_agua_a_predios_publicos.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/188/081-eliana_beatriz_marioto_sandoli_-_elevacao_conclusao_de_curso.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/189/082-anderleia_fabiana_da_costa-ampliacao_do_numero_de_fisioterapeutas.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/190/083-juliene_pedroso_ribeiro_dos_santos_-_calcadas_de_jaguapita.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/191/084-antonio_paulino_de_mello_-_autorizacao_audiencia_instalacao_do_transporte_metropolitano.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/192/085-jivanildo_lima_da_silva_-_autorizacao_audiencia_instalacao_do_transporte_metropolitano.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/193/086-manoel_delfino_rosa_neto_-_autorizacao_audiencia_instalacao_do_transporte_metropolitano.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/194/087-anderleia_fabiana_da_costa_-_autorizacao_audiencia_instalacao_do_transporte_metropolitano.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/195/088-tcu_-_e-prevencao_-_resposta_do_questionario.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/196/089-_participou_da_reuniao_avempar-bela_vista_do_paraiso-pr.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/197/090-anderleia_fabiana_da_costa-participou_da_reuniao_da_avempar-bela_vista_do_paraiso-pr.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/198/091-antonio_paulino_de_mello-participacao_reuniao_da_avempar_em_bela_vista_do_paraiso-pr.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/199/092-manoel_delfino_rosa_neto-participacao_da_reuniao_da_avempar_em_bela_vista_do_paraiso-pr.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/200/093-instalar_uma_academia_na_academia_de_saude_claudio_marioto.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/201/094-manoel_delfino_rosa_neto-melhorias_no_predio_da_academia_de_saude_claudio_mariotto.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/202/095-willian_douglas_de_carvalho-solicitando_uma_nominacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/203/096-willian_douglas_de_carvalho-sinalizacao_viaria_nos_loteamentos_dos_conjuntos.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/204/097-jivanildo_lima_da_silva-participacao_da_reuniao_da_avempar_em_bela_vista_do_paraiso-pr.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/205/098-anderleia_f._da_costa-adotar_o_sistema_de_garis_com_carrinho_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/206/099-andre_luis_de_mello-curso_dispensa_de_licitacao.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/207/100-eliana_beatriz_marioto_sandoli-curso_dispensa_de_licitacao.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/208/101-tjpr-incidente_de_arguicao_de_inconstitucionalidade_civel.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/209/102-pmj-solicitacao_de_publicacao_de_ata_de_posse.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/210/103-jivanildo_lima_da_silva-instituir_o_programa_farmacia_solidaria.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/211/104-antonio_paulino_de_mello-_anulacao_da_ideia_de_extensao_da_rua_goias.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/419/105-contrato_cismepar.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/418/106-sidepol.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/417/107-manoel_neto-avempar-guaraci.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/416/108-anderleia_fabiana_da_costa-avempar-guaraci.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/415/109-jivanildo_lima_da_silva-avempar-guaraci.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/406/110-willian_douglas_de_carvalho-avempar-guaraci.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/407/111-carlos_santa_cruz-avempar-guaraci.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/408/112-antonio_paulino_de_mello-avempar-guaraci.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/409/113-ministerio_publico_de_jaguapita-cotas_raciais.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/410/114-projudi-carlos_santa_cruz.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/411/115-marcia_rosemery_de_oliveira-conselho_de_comunidade.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/412/116-manoel_neto-parecer_juridico_nao_e_opinativo.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/413/117-rogerio_manduca-joao_aparecido_galzoni.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1035/portaria_no_001_-_comissao_de_licitacao.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1036/portaria_no_002_-_comissao_de_recebimento_de_materiais.docx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1037/portaria_no_003_-_comissao_de_inventario.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1038/portaria_no_004_-_comissao_de_pregao.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1039/portaria_no_005_-_funcionamento_da_camara.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1040/portaria_no_006_-_covid-19_-_janeiro.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1041/portaria_no_007_-_anderleia_fabiana_da_costa_-_avempar_-_sertanopolis.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1042/portaria_no_008_-_antonio_paulino_de_mello_-_avempar_-_sertanopolis.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1043/portaria_no_009_-_willian_douglas_de_carvalho_-_avempar_-_sertanopolis.docx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1044/portaria_no_010_-_luiz_fernando_vieira_-_avempar_-_sertanopolis.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1046/portaria_no_012_-_carlos_santa_cruz_-_avempar_-_sertanopolis.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1047/portaria_no_013_-_recesso_de_carnaval.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1048/portaria_no_014_-_baixa_de_bens_moveis_-_irrecuperaveis_-_ascamar.docx" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1049/portaria_no_015_-_avanco_de_classe_servidores_-_ivan_e_giovana.docx" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1050/portaria_no_016_-_covid-19_-_suspendendo_as_sessoes.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1051/portaria_no_017_-_comissao_de_avaliacao_por_titulacao_cursos_-_eliana.docx" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1052/portaria_no_018_-_comissao_de_avaliacao_por_titulacao_cursos_pos_-_andre.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1053/portaria_no_019_-_avanco_de_classe_servidores.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1054/portaria_no_020_-_avanco_de_classe_servidora_eliana_-_pos.doc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1055/portaria_no_021_-_avanco_de_classe_servidora_eliana_-_cursos.doc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1056/portaria_no_022_-_avanco_de_classe_servidor_andre_-_pos.doc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1057/portaria_no_023_-_licenca_premio_-__servidora_rosilene_cristina_ferreira_-_1a_licenca.docx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1058/portaria_no_024_-_recesso_quinta-feira_santa.doc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1059/portaria_no_025_-_comissao_de_avaliacao_por_titulacao_cursos_-_alinea_g_-_ivan.docx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1060/portaria_no_026_-_avanco_de_classe_servidor_ivan_-_cursos.doc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1061/portaria_no_027_-_comissao_de_avaliacao_de_desempenho_efetivo_-_fernando.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1062/portaria_no_028_-_efetivacao_fernando.doc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1063/portaria_no_029_-_comissao_de_avaliacao_por_titulacao_cursos_pos_-_rosilene.docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1064/portaria_no_030_-_comissao_de_avaliacao_por_titulacao_80h_cursos_e_pos_-_fernando.docx" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1065/portaria_no_031_-_avanco_de_classe_servidora_rosilene_-_pos.doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1066/portaria_no_032_-_avanco_de_classe_servidor_fernando_-_80horas_cursos.doc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1067/portaria_no_033_-_avanco_de_classe_servidor_fernando_-_pos.doc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1068/portaria_no_034_-_antonio_paulino_de_mello_-_guarapuava_-_prefeito.docx" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1069/portaria_no_035_-_comissao_de_avaliacao_por_titulacao_cursos_-_alinea_g_-_giovana.docx" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1070/portaria_no_036_-_avanco_de_classe_servidora_giovana_-_40horas_cursos.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1071/portaria_no_037_-_recesso_de_corpos_christi.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1072/portaria_no_038_-_luto_mae_vereador_jivanildo_e_dr._jose_leite.docx" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1073/portaria_no_039_-_comissao_de_avaliacao_de_desempenho_-_ivan.docx" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1074/portaria_no_040_-_avanco_de_classe_servidor_ivan_-_pos.doc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1075/portaria_no_041-_comissao_de_avaliacao_de_desempenho_-_eliana.docx" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1076/portaria_no_042_-_avanco_de_classe_servidora_eliana_-_2a_nivel_superiror.doc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1077/portaria_no_043_-_recesso_07_de_setembro.doc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1078/portaria_no_044_-_transfere_a_reuniao_ordinaria.doc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1079/portaria_no_049_-_willian_douglas_de_carvalho_-_avempar_-_bela_vista_do_paraiso.docx" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1080/portaria_no_050_-_anderleia_fabiana_da_costa_-_avempar_-_bela_vista_do_paraiso.docx" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1081/portaria_no_051_-_antonio_paulino_de_mello_-_avempar_-_bela_vista_do_paraiso.docx" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1082/portaria_no_052_-_manoel_delfino_rosa_neto_-_avempar_-_bela_vista_do_paraiso.docx" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1083/portaria_no_053_-_jivanildo_lima_da_silva_-_avempar_-_bela_vista_do_paraiso.docx" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1084/portaria_no_054_-_recesso_de_nossa_senhora.doc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1085/portaria_no_057_-_transfere_feriado_funcionario_publico_e_recesso_finados.doc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1086/portaria_no_058_-_manoel_delfino_rosa_neto_-_avempar_-_guaraci.docx" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1087/portaria_no_059_-_anderleia_fabiana_da_costa_-_avempar_-_guaraci.docx" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1090/portaria_no_062_-_carlos_santa_cruz_-_avempar_-_guaraci.docx" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1091/portaria_no_063_-_antonio_paulino_de_mello_-_avempar_-_guaraci.docx" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1092/portaria_no_064_-_recesso_natal.doc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1093/portaria_no_065_-_baixa_de_bem_movel_-_ocioso_-_mini_rack_06-12-2021.docx" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2021/1094/portaria_no_066_-_funcionamento_da_camara_mes_de_janeiro.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H176"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="21.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="188.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="187.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>