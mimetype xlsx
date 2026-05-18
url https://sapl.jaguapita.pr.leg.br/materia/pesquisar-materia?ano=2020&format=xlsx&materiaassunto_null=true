--- v0 (2026-01-03)
+++ v1 (2026-05-18)
@@ -51,875 +51,875 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>EME</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/111/emenda_a_lei_organica_n_006-2020.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/111/emenda_a_lei_organica_n_006-2020.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao caput do artigo 19 e caput do artigo 55, ambos da Lei Orgânica do Município de Jaguapitã, visando a alteração do horário de Posse do Prefeito, Vice-Prefeito e Vereadores do Município de Jaguapitã.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/266/001-ministerio_publico_-_solicitar_informacoes_sobre_acervo_do_orgao_legislativo16092021.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/266/001-ministerio_publico_-_solicitar_informacoes_sobre_acervo_do_orgao_legislativo16092021.pdf</t>
   </si>
   <si>
     <t>Promotoria de Justiça da Comarca de Jaguapitã solicita informações circunstanciadas e justificadas sobre a atual situação do acervo do órgão legislativo, encontrado em estado de abandono no Instituto São José, no prazo de 10 (dez) dias úteis.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/267/003-ciro_brasil_rodrigues_de_oliveira_e_silva_-_requerer_a_emissao_de_certidao_de_tempo_de_servico16092021.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/267/003-ciro_brasil_rodrigues_de_oliveira_e_silva_-_requerer_a_emissao_de_certidao_de_tempo_de_servico16092021.pdf</t>
   </si>
   <si>
     <t>Requer a EMISSÃO de certidão de tempo de serviço PRA FINS PREVIDENCIÁRIOS, prestado junto a CÂMARA MUNICIPAL DE JAGUAPITÃ-PR., como vereador, informando que por várias legislaturas exerceu o cargo eletivo de vereador municipal, desde o ano de 1972, em especial que conste na certidão o período posterior a edição da lei 10887/2004, com especificação dos meses laborados, bem como os recolhimentos que lhe foram descontados e eram devidos ao Instituto Nacional de Previdência Social - INSS.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Popular</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/268/003-ciro_brasil_rodrigues_de_oliveira_e_silva_-_requerer_a_emissao_de_certidao_de_tempo_de_servico16092021.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/268/003-ciro_brasil_rodrigues_de_oliveira_e_silva_-_requerer_a_emissao_de_certidao_de_tempo_de_servico16092021.pdf</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Funcionarios</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/269/004-rafael_paladine_vieira_-_progressao_vertical_por_titulacao16092021.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/269/004-rafael_paladine_vieira_-_progressao_vertical_por_titulacao16092021.pdf</t>
   </si>
   <si>
     <t>Requer concessão de progressão vertical por titulação, em decorrência da conclusão de 102 (cento e duas) horas de cursos de aperfeiçoamento e capacitação.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/270/006-andre_luis_de_mello_-_curso_de_capacitacao_novas_regras_de_capacitacoes16092021.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/270/006-andre_luis_de_mello_-_curso_de_capacitacao_novas_regras_de_capacitacoes16092021.pdf</t>
   </si>
   <si>
     <t>Participar do curso "Novas Regras de Licitações -para Pregoeiros e Comissão", que será realizado nos dias 10,11,12 e 13 de março, pela UNIPÚBLICA-Escola de Gestão Pública, em Curitiba-Pr._x000D_
 _x000D_
 OBS; ARQUIVADO</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/271/007-rosilene_cristina_ferreira_-_progressao_curso16092021.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/271/007-rosilene_cristina_ferreira_-_progressao_curso16092021.pdf</t>
   </si>
   <si>
     <t>Requerer Progressão do cargo devido ter concluído cursos de aperfeiçoamento, treinamento, atualização, extensão ou capacitação por obter 80 horas de cursos realizados.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/272/008-rafael_paladine_vieira_-_progressao_vertical_por_tempo_de_servico16092021.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/272/008-rafael_paladine_vieira_-_progressao_vertical_por_tempo_de_servico16092021.pdf</t>
   </si>
   <si>
     <t>Progressão vertical por tempo de serviço, em decorrência de ter prestado seus serviços de forma ininterrupta pelo período aquisitivo de 01/03/2019 a 29/02/2020, correspondente a 01 (um) nível salarial.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/273/010-ministerio_publico_-_recomendacao_administrativa16092021.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/273/010-ministerio_publico_-_recomendacao_administrativa16092021.pdf</t>
   </si>
   <si>
     <t>Envio do Ofício nº 186/2020 da Promotoria de Justiça de Jaguapitã referente ao Procedimento Administrativo nº MPPR-0071.20.000162-7 para ciência.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/274/011-ministerio_publico_-_recomendacao_administrativa16092021.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/274/011-ministerio_publico_-_recomendacao_administrativa16092021.pdf</t>
   </si>
   <si>
     <t>Ofício nº 198/2020 da Promotoria de Justiça de Jaguapitã referente ao Procedimento Administrativo nº MPPR-0071.20.000175-9.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/275/012-ministerio_publico_-_recomendacao_administrativa16092021.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/275/012-ministerio_publico_-_recomendacao_administrativa16092021.pdf</t>
   </si>
   <si>
     <t>Promotoria de Justiça da Comarca de Jaguapitã, refere Procedimento Administrativo MPPR-0071.20.000181-7 que, em razão das medidas adotadas para conter a transmissão do vírus o agravamento dos casos no âmbito dos serviços públicos de sáude.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/276/013-gepatria_ministerio_publico_-_arquivamento_do_inquerito_civil_16092021.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/276/013-gepatria_ministerio_publico_-_arquivamento_do_inquerito_civil_16092021.pdf</t>
   </si>
   <si>
     <t>Dar ciência quanto ao Arquivamento do Inquérito Civil nº MPPR - 0078.16.004900-9, que averiguou eventual irregularidade no pagamento de verbas adicionais a servidores ocupantes de cargos de provimento em comissão, efetuados pelos Municípios (Executivo e Legislativo) que compõem as Comarcas do GEPATRIA - Região Londrina/PR.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/277/014-ministerio_publico_-_promotoria_-_procedimento_preparatorio_eleitoral_.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/277/014-ministerio_publico_-_promotoria_-_procedimento_preparatorio_eleitoral_.pdf</t>
   </si>
   <si>
     <t>Promotoria de Justiça da Comarca de Jaguapitã - Procedimento Preparativo Eleitoral MPPR-0071.20.000203-9</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/278/015-poder_judiciario_-_resposta_a_manifestacao.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/278/015-poder_judiciario_-_resposta_a_manifestacao.pdf</t>
   </si>
   <si>
     <t>PODER JUDICIÁRIO DO ESTADO DO PARANÁ - ÓRGÃO ESPECIAL - PROJUDI. AUTOS Nº 0012799-59.2020.8.16.0000. Trata-se de incidente de arguição e inconstitucionalidade suscitado pela 4ª Câmara Cível deste Tribunal de Justiça, visando à declaração de inconstitucionalidade do artigo 44, inciso VIII, da Lei Municipal nº 16/1995, do Município de Jaguapitã.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/279/016-rafael_paladine_vieira_-_retorno_das_sessoes_ordinarias_da_camara_municipal.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/279/016-rafael_paladine_vieira_-_retorno_das_sessoes_ordinarias_da_camara_municipal.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Jaguapitã, através da Portaria nº 013/2020, suspendou a realização das Sessões Ordinárias até a data de 30 de março de 2020, em consenso com o Decreto nº 027/2020 da Prefeitura Municipal de Jaguapitã, que determinou o fechamento das atividades comerciais não essenciais no Município, em decorrência dos problemas de saúde pública causados pelo COVID-19.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/280/017-abimael_baldani_-_requerer_autorizacao_para_verificar_e_conferir_os_atos_legislativos.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/280/017-abimael_baldani_-_requerer_autorizacao_para_verificar_e_conferir_os_atos_legislativos.pdf</t>
   </si>
   <si>
     <t>Requer autorização para verificar e conferir todos os atos legislativos durante o período de 2001 a 2004, a fim de extrair cópias para instruir ação de ressarcimento de DANOS AO ERÁRIO, movida pelo Ministério Público do Estado do Paraná, autos sob nº 0000692-84.2014.8.16.0099, que tramita diante do Juízo de Direito da Comarca de Jaguapitã, estado do Paraná, indicando datas e horários que possibilitem a realização das consultas aos documentos retro mencionados.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/281/018-abimael_baldani_-_requerer_copia_do_documento_oriundo_do_poder_executivo.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/281/018-abimael_baldani_-_requerer_copia_do_documento_oriundo_do_poder_executivo.pdf</t>
   </si>
   <si>
     <t>Requer fornecimento de CÓPIA do documento oriundo do Poder Executivo, gestão 1990 a 1993, que contratou os serviços profissionais da professora MARTA BETANES DA SILVA.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/282/019-poder_judiciario_do_estado_do_parana_-_requerer_informacoes_no_mandado_de_seguranca.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/282/019-poder_judiciario_do_estado_do_parana_-_requerer_informacoes_no_mandado_de_seguranca.pdf</t>
   </si>
   <si>
     <t>PODER JUDICIÁRIO DO ESTADO DO PARANÁ - COMARCA DE JAGUAPITÃ - VARA DA FAZENDA PÚBLICA DE JAGUAPITÃ - PROJUDI. NOTIFICAÇÃO. Processo nº 0001978-58.2018.8.16.0099. Impetrante: PAULO SERGIO TUZINI. Impetrado: Diego Almeida Madeira.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/283/020-ministerio_publico_-_gepatria_-_requisita_informacoes_e_documentos.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/283/020-ministerio_publico_-_gepatria_-_requisita_informacoes_e_documentos.pdf</t>
   </si>
   <si>
     <t>GEPATRIA - Grupo Especializado na Proteção ao Patrimônio Público e no Combate à Improbidade Administrativa Região de Londrina. A fim de instruir o Procedimento Administrativo nº MPPR-0078.20.002399-8, em trâmite neste Grupo Especializado, requer por meio digital, no prazo de 10 dias úteis, as informações e documentações referidas no presente.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/284/021-ministerio_publico-jaguapita_-_covid-19.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/284/021-ministerio_publico-jaguapita_-_covid-19.pdf</t>
   </si>
   <si>
     <t>Promotoria de Justiça da Comarca de Jaguapitã. Portaria referente ao acompanhamento a adoção das medidas sanitárias pertinentes pelas instituições bancárias e congêneres dos Municípios de Jaguapitã e Guaraci, durante a pandemia COVID-19.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/309/022-ministerio_publico-jaguapita_-_covid-19.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/309/022-ministerio_publico-jaguapita_-_covid-19.pdf</t>
   </si>
   <si>
     <t>Ofício nº 212/2020 do Ministério Público, ao Prefeito Municipal, requisitando informações atualizadas sobre todas as reuniões e as deliberações dos comitês municipais.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/285/023-ministerio_publico_-_jaguapita_covid-19.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/285/023-ministerio_publico_-_jaguapita_covid-19.pdf</t>
   </si>
   <si>
     <t>Promotoria de Justiça da Comarca de Jaguapitã - Procedimento Administrativo MPPR-0071.20.000227-8. Acompanhar a adoção das medidas sanitárias pertinentes pelas instituições bancárias e congêneres dos Municípios de Jaguapitã e Guaraci, durante a pandemia COVID-19.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Zé Roberto Corredor</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/286/024-jose_roberto_botelho_-_inss_rogerio_manduca.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/286/024-jose_roberto_botelho_-_inss_rogerio_manduca.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizada declaração, por escrito, informando se o Requerente está vinculado ao regime geral de previdência do Instituto Nacional do Seguro Social (INSS) e qual o período de vínculo, caso este existia.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/287/025-ministerio_publico_-_jaguapita_covid-19.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/287/025-ministerio_publico_-_jaguapita_covid-19.pdf</t>
   </si>
   <si>
     <t>Promotoria de Justiça da Comarca de Jaguapitã. Procedimento Administrativo MPPR-0071.20.000175-9. Aos Secretários Municipais de Administração e Saúde, além da Câmara de Vereadores e aos membros do Comitê Municipal de Enfrentamento e Prevenção à Pandemia do Coronavírus (COVID-19).</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/288/026-abimael_baldani_-_autorizacao_para_consulta_a_atos_administrativos.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/288/026-abimael_baldani_-_autorizacao_para_consulta_a_atos_administrativos.pdf</t>
   </si>
   <si>
     <t>Autorização para CONSULTA a atos administrativos.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/289/027-abimael_baldani_-_fornecimento_de_copia_de_documento_publico.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/289/027-abimael_baldani_-_fornecimento_de_copia_de_documento_publico.pdf</t>
   </si>
   <si>
     <t>Fornecimento de cópia de documento público. Documento que contratou os serviços de Marta Betanes da Silva.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/290/028-abimael_baldani_-_copia_integral_de_todo_o_procedimento_legislativo.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/290/028-abimael_baldani_-_copia_integral_de_todo_o_procedimento_legislativo.pdf</t>
   </si>
   <si>
     <t>Requer CÓPIA INTEGRAL de todo o procedimento Legislativo, inclusive as discussões sobre o assunto, que culminou com a aprovação da Lei Municipal nº 18/1999._x000D_
 Pede também, cópia do Decreto Municipal nº 44/2000, assim como os nomes dos procuradores jurídicos dessa conceituada Casa Legislativa.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Doralice Cruz</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/291/029-doralice_da_cruz_leite_-_reforma_no_salao_social_sao_benedito.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/291/029-doralice_da_cruz_leite_-_reforma_no_salao_social_sao_benedito.pdf</t>
   </si>
   <si>
     <t>"Que seja feita reforma no prédio do salão social existente na localidade de "São Benedito', neste município".</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/292/030-ministerio_publica_-_copia_de_leis_ou_decretos_covid-19.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/292/030-ministerio_publica_-_copia_de_leis_ou_decretos_covid-19.pdf</t>
   </si>
   <si>
     <t>Solicita no prazo de 05 (cinco) dias, as seguintes informações:_x000D_
 a) cópia de Leis ou Decretos Municipais versando sobre o orçamento, gastos, despesas ou outros assuntos relacionados à pandemia do COVID-19;_x000D_
 B) eventual procedimento interno instaurado para acompanhar e fiscalizar o empreendimento dos recursos autorizados por legislação municipal, estadual ou federal e/ou demais atos relacionados ao COVID-19.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Diego Madeira</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/293/031-diego_almeida_madeira_-_elabore_novo_decreto_de_instituicao_do_cartao_alimentacao.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/293/031-diego_almeida_madeira_-_elabore_novo_decreto_de_instituicao_do_cartao_alimentacao.pdf</t>
   </si>
   <si>
     <t>Solicita ao Assessor Jurídico da Casa, Senhor Rafael Paladine Vieira., que elabore novo Decreto de instituição do Cartão Alimentação, aos funcionários da Câmara, revogando o anterior e fixando o pagamento a partir de janeiro de 2020.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/294/032-juizo_da_64_zona_eleitoral_-_lei_complementar_n64_90.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/294/032-juizo_da_64_zona_eleitoral_-_lei_complementar_n64_90.pdf</t>
   </si>
   <si>
     <t>A Juíza Eleitoral da 64ª Zona Eleitoral, Dra. Danielle Marie de Farias Serigati Varasquim, através do Ofício nº 41/2020 - 064ª ZEPR,, de 30 de junho de 2020, protocolado nesta Casa de Leis, em data de 01 de julho de 2020, onde solicitou que a Câmara Municipal, "informações relativas às ocorrências previstas no art. 1º, I, alínea 'o', da Lei Complementar nº 64/90 e, ainda, quanto às alíneas 'b', 'c', 'k', e 'g' do mesmo dispositivo, proferidas a partir de 2012, no âmbito da Câmara Municipal de Jaguapitã.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/295/033-felipe_augusto_tenorio_de_souza_lima_-_copia_das_seguintes_leis_municipais.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/295/033-felipe_augusto_tenorio_de_souza_lima_-_copia_das_seguintes_leis_municipais.pdf</t>
   </si>
   <si>
     <t>Solicita cópias de Leis Municipais de Jaguapitã:_x000D_
 - Lei Municipal 05/91, publicada em 25 de junho de 1991 e;_x000D_
 - Lei Municipal 39/05.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/296/034-ministerio_publico_-_requisita_informacoes_sobre_eventuais_condutas_irregulares.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/296/034-ministerio_publico_-_requisita_informacoes_sobre_eventuais_condutas_irregulares.pdf</t>
   </si>
   <si>
     <t>Procedimento Preparatória Eleitoral nº MPPR-0071.20.000203-9, REQUISITA informações:_x000D_
 - sobre eventuais condutas irregulares perpetradas por vereadores ao vincular pessoalmente ao mandato a promoção e a distribuição das cestas básicas dispensadas a pessoas carentes pelo município de Jaguapitã com intuito de angariar eleitores, e eventuais canais de denúncia, cientificando ainda sobre a vedação legal de distribuição de vantagens para pretensos eleitores, sob pena de responsabilização administrativa, eleitoral e até mesmo criminal._x000D_
 No prazo de 10 dias.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/297/036-ligia_carloni_duda_-_copia_da_portaria_de_nomeacao_e_exoneracao.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/297/036-ligia_carloni_duda_-_copia_da_portaria_de_nomeacao_e_exoneracao.pdf</t>
   </si>
   <si>
     <t>Solicita sua cópia de portaria de nomeação e exoneração desta Casa de Leis.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/298/037-gepatria_ministerio_publico_-_arquivamento_dos_inqueritos_civis.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/298/037-gepatria_ministerio_publico_-_arquivamento_dos_inqueritos_civis.pdf</t>
   </si>
   <si>
     <t>Promotor de Justiça - GEPATRIA - Londrina requer esclarecimentos necessários, em sede de manifestação e informações sobre a contratação da pessoa jurídica ACAMPAR - Associação de Câmara, Vereadores e Gestores Públicos do Paraná - Empenho 278/2015, Notícia de Fato nº MPPR-0078.16.004489-3.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/299/038-carlos_santa_cruz_-_requerer_copia_integral_do_processo.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/299/038-carlos_santa_cruz_-_requerer_copia_integral_do_processo.pdf</t>
   </si>
   <si>
     <t>Requer cópia integral do Processo que originou o Decreto Legislativo nº 004/2015.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/300/039-liria_helena_golfetto_-_copia_integra_do_processo_legislativo.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/300/039-liria_helena_golfetto_-_copia_integra_do_processo_legislativo.pdf</t>
   </si>
   <si>
     <t>Requer a cópia na integra do processo legislativo que originou o Decreto nº 002-2015.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/301/040-liria_helena_golfetto_-_copia_integra_do_processo_legislativo.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/301/040-liria_helena_golfetto_-_copia_integra_do_processo_legislativo.pdf</t>
   </si>
   <si>
     <t>Requer a cópia na integra do processo legislativo que originou o Decreto Legislativo nº 002-2015.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/302/041-abimael_baldani_-_fornecimento_de_copias_autenticadas_das_portarias.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/302/041-abimael_baldani_-_fornecimento_de_copias_autenticadas_das_portarias.pdf</t>
   </si>
   <si>
     <t>Requer o fornecimento de cópias autenticadas das portarias nº(s) 001/1999 e 003/2001, que versam sobre a admissão e exoneração do assessor juridico desta casa legislativa, Dr. Rodrigo Acceti Belintani, a fim de instruir a ação civil pública sob nº 0001493-29.2016.8.16.0099, feito que tramita diante do Juízo de Direito da Comarca de Jaguapitã-PR.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/303/042-abimael_baldani_-_apelo_a_determinar_a_imediata_retirada_do_material.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/303/042-abimael_baldani_-_apelo_a_determinar_a_imediata_retirada_do_material.pdf</t>
   </si>
   <si>
     <t>Faz um APELO no sentido de determinar a imediata retirada do material pertencente a câmara municipal, mantendo-os em local seguro, pois chegou ao conhecimento do subscritor que os documentos dessa nobre casa de leis foram retirados do antigo local de reuniões (parte superior da estação rodoviária), levados para o antigo Instituto São José, estando sujeitos a deterioração por umidade ou qualquer outro meio que possa inutiliza-los.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/304/043-milecom_telecomunicacoes_ltda_-_esclarecimento_referente_a_qualificacao_tecnica.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/304/043-milecom_telecomunicacoes_ltda_-_esclarecimento_referente_a_qualificacao_tecnica.pdf</t>
   </si>
   <si>
     <t>MILECOM - Telecomunicações - Esclarecimento referente a qualificação técnica do Edital de Pregão Presencial nº 03/2020, Processo Administrativo nº 10/2020.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/305/044-edison_rodrigues_de_almeida_-_vista_para_fins_de_copia_dos_processos_de_prestacao.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/305/044-edison_rodrigues_de_almeida_-_vista_para_fins_de_copia_dos_processos_de_prestacao.pdf</t>
   </si>
   <si>
     <t>Requer vista para fins de cópia dos processos de prestação de contas de responsabilidade do Requerente relativos à sua gestão no ano 2000.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>PORT</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/89/portaria_001.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/89/portaria_001.pdf</t>
   </si>
   <si>
     <t>CONSTITUIR a COMISSÃO PERMANENTE DE LICITAÇÕES, com as pessoas abaixo relacionadas, para julgamento das propostas de LICITAÇÕES efetuadas por esta Câmara Municipal de Jaguapitã, a partir de 06 de janeiro de 2020.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/90/portaria_002.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/90/portaria_002.pdf</t>
   </si>
   <si>
     <t>CONSTITUIR a partir de 06 de janeiro de 2020, a COMISSÃO DE RECEBIMENTO DE MATERIAIS, BENS, SERVIÇOS E OBRAS adquiridos pela Câmara Municipal de Jaguapitã por meio de compras, conforme Lei Federal 8.666/93, sendo compostas pelos funcionários abaixo relacionados, que terão as seguintes atribuições:_x000D_
 				- receber e examinar, no que diz respeito à quantidade e à qualidade, o material entregue pelo contratado em cumprimento ao contrato ou instrumento equivalente;_x000D_
 				- rejeitar o material sempre que estiver fora das especificações do contrato ou instrumento equivalente;_x000D_
 				- nenhum material ou bem deverá ser liberado ao usuário antes de cumpridas as formalidades de recebimento, aceitação e registro no competente instrumento de controle.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/91/portaria_003.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/91/portaria_003.pdf</t>
   </si>
   <si>
     <t>CONSTITUIR a COMISSÃO DE INVENTÁRIO DO PATRIMÔNIO DA CÂMARA MUNICIPAL DE JAGUAPITÃ, composta pelos seguintes servidores municipais abaixo relacionados, a partir de 02 de janeiro de 2020.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/92/portaria_004.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/92/portaria_004.pdf</t>
   </si>
   <si>
     <t>CONSTITUIR a COMISSÃO DE PREGÃO PRESENCIAL E/OU ELETRÔNICO, com as pessoas abaixo relacionadas, para julgamento das propostas de LICITAÇÕES efetuadas por esta Câmara Municipal de Jaguapitã, a partir de 06 de janeiro de 2020.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/93/portaria_005.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/93/portaria_005.pdf</t>
   </si>
   <si>
     <t>Constituir Comissão Especial de Avaliação de Progressão por Titulação, formada por servidores efetivos da Câmara Municipal de Jaguapitã, para analise e julgamento do título apresentados nos termos do artigo 5º, alínea “g” da Lei Complementar n° 001/2011._x000D_
 _x000D_
 COMISSÃO	                                                                       Titulação apresentada pela Servidora_x000D_
 Ivan Takemoto - Presidente	                                                       Rafael Paladine Vieira_x000D_
 Eliana Beatriz Marioto Sandoli	_x000D_
 André Luis de Mello</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/94/portaria_006.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/94/portaria_006.pdf</t>
   </si>
   <si>
     <t>DETERMINAR, recesso no dia 24/02/2020, (Segunda-feira), não havendo expediente na Câmara Municipal de Jaguapitã, em razão das Festividades e Feriado de Carnaval, e no dia 26/02/2020 (quarta-feira de cinzas) a secretaria abrirá dás 13:00 ás 17:00 horas.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/95/portaria_007.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/95/portaria_007.pdf</t>
   </si>
   <si>
     <t>CONCEDER PROGRESSÃO VERTICAL POR TEMPO DE SERVIÇO, aos servidores abaixo relacionados, desta Câmara Municipal, a partir do mês de fevereiro de 2020, nos termos do artigo 4°, inciso II, alínea “a”, do Anexo V, da Lei Complementar n° 001/2011 - Plano de Carreira dos Servidores Públicos da Câmara Municipal de Jaguapitã, e suas alterações. _x000D_
 _x000D_
 NOME	                                                                                 Nível Anterior	                             Nível Avanço_x000D_
 Ivan Takemoto	                                                                                  52                                                53_x000D_
 Giovana Cecília Alves da Silva	                                                          17	                                              18</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/96/portaria_008.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/96/portaria_008.pdf</t>
   </si>
   <si>
     <t>CONCEDER PROGRESSÃO VERTICAL POR TITULAÇÃO, ao servidor desta Câmara Municipal a partir do mês de fevereiro de 2020, conforme o estabelecido nos termos do artigo 5º, alínea “g” na Lei Complementar 001/2011, em seu Anexo V - Plano de Carreira dos Servidores Públicos da Câmara Municipal de Jaguapitã. _x000D_
 _x000D_
 NOME	                                                           Nível Anterior	               Nível Avanço_x000D_
 Rafael Paladine Vieira	                                            80	                                81</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/97/portaria_009.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/97/portaria_009.pdf</t>
   </si>
   <si>
     <t>Constituir Comissão Especial de Avaliação de Progressão por Titulação, formada por servidores efetivos da Câmara Municipal de Jaguapitã, para analise e julgamento do título apresentados nos termos do artigo 5º, alínea “g” da Lei Complementar n° 001/2011._x000D_
 _x000D_
 COMISSÃO	                                                                              Titulação apresentada pela Servidora_x000D_
 André Luis de Mello - Presidente	                                                      Rosilene Cristina Ferreira_x000D_
 Eliana Beatriz Marioto Sandoli	_x000D_
 Ivan Takemoto</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/98/portaria_010.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/98/portaria_010.pdf</t>
   </si>
   <si>
     <t>DETERMINAR, recesso no dia 20/03/2020, (sexta-feira), não havendo expediente na Câmara Municipal de Jaguapitã, em razão do feriado de São José no dia 19/03/2020 (quinta-feira).</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/99/portaria_011.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/99/portaria_011.pdf</t>
   </si>
   <si>
     <t>Considerando a necessidade de se promover medidas para evitar aglomeração, prevenção e contenção do COVID-19;_x000D_
 _x000D_
 Considerando que nas dependências da Câmara Municipal de Jaguapitã há possíveis aglomerações de pessoas, em especial no Plenário, bem como entrada livre de público e população_x000D_
 _x000D_
 DETERMINAR, que, a contar de 23/03/2020, pelo prazo de 30 (trinta) dias corridos:</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/100/portaria_012.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/100/portaria_012.pdf</t>
   </si>
   <si>
     <t>CONCEDER PROGRESSÃO VERTICAL POR TITULAÇÃO, ao servidor desta Câmara Municipal a partir do mês de março de 2020, conforme o estabelecido nos termos do artigo 5º, alínea “g” na Lei Complementar 001/2011, em seu Anexo V - Plano de Carreira dos Servidores Públicos da Câmara Municipal de Jaguapitã. _x000D_
 _x000D_
 NOME	                                                             Nível Anterior	                      Nível Avanço_x000D_
 Rosilene Cristina Ferreira	                                      47	                                       48</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/101/portaria_013.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/101/portaria_013.pdf</t>
   </si>
   <si>
     <t>Considerando a necessidade de continuidade na promoção das medidas para evitar aglomeração, prevenção e contenção do COVID-19, já definidas pela Portaria n.º 011/2020 da Câmara Municipal;_x000D_
 _x000D_
 Considerando as medidas contenciosas definidas pelo Decreto n.º 027/2020 do Município de Jaguapitã;_x000D_
 _x000D_
 Considerando que nas dependências da Câmara Municipal de Jaguapitã há possíveis aglomerações de pessoas, em especial no Plenário, bem como entrada livre de público e população;_x000D_
 _x000D_
 _x000D_
 R_x000D_
    E_x000D_
      S_x000D_
        O_x000D_
           L_x000D_
              V_x000D_
                 E _x000D_
 _x000D_
 _x000D_
 DETERMINAR, que, a contar de 23/03/2020, até o dia 30/03/2020, inclusive</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/102/portaria_014.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/102/portaria_014.pdf</t>
   </si>
   <si>
     <t>CONCEDER PROGRESSÃO VERTICAL POR TEMPO DE SERVIÇO, aos servidores desta Câmara Municipal a partir do mês de março de 2020, conforme o estabelecido no artigo 4°, inciso II, alínea “a”, do Anexo V, da Lei Complementar n° 001/2011 - Plano de Carreira dos Servidores Públicos da Câmara Municipal de Jaguapitã, e suas alterações. _x000D_
 NOME	                                              Nível Anterior	              Nível Avanço_x000D_
 André Luis de Mello	                               61	                               62_x000D_
 Eliana Beatriz Marioto Sandoli	               47	                               48_x000D_
 Rafael Paladine Vieira	                               81	                               82_x000D_
 Rosilene Cristina Ferreira	                       48                      	       49</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/103/portaria_015.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/103/portaria_015.pdf</t>
   </si>
   <si>
     <t>DETERMINAR, Art. 1º. Fica estabelecido, até ulterior deliberação, que o horário de funcionamento da Secretaria da Câmara Municipal de Jaguapitã será das 8:00 às 14:00 horas, como forma de prevenção e em medida ao enfrentamento da emergência de saúde pública em decorrência da Infecção Humana pelo COVID19.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/104/portaria_016.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/104/portaria_016.pdf</t>
   </si>
   <si>
     <t>DETERMINAR, que, a contar de 31/03/2020, até o dia 10/04/2020, inclusive, ficam:_x000D_
 _x000D_
 Art. 1° - Suspensas as Reuniões Ordinárias, no âmbito do Poder Legislativo de Jaguapitã.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/105/portaria_017.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/105/portaria_017.pdf</t>
   </si>
   <si>
     <t>Art. 1° - Fica PRORROGADA, a contar de 22/04/2020, até o dia 30/04/2020 (inclusive), a Portaria n° 011/2020, permanecendo inalteradas as demais.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/106/portaria_018.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/106/portaria_018.pdf</t>
   </si>
   <si>
     <t>Art. 1° - Fica PRORROGADA, a contar de 04/05/2020, até o dia 15/05/2020 (inclusive), a Portaria n° 011/2020, permanecendo inalteradas as demais.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/107/portaria_019.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/107/portaria_019.pdf</t>
   </si>
   <si>
     <t>Art. 1° - Fica PRORROGADA, a contar de 16/05/2020, até o dia 29/05/2020 (inclusive), a Portaria n° 011/2020, permanecendo inalteradas as demais.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/</t>
   </si>
   <si>
     <t>R_x000D_
    E_x000D_
      S_x000D_
        O_x000D_
           L_x000D_
              V_x000D_
                 E _x000D_
 _x000D_
 _x000D_
 DETERMINAR, que, a contar de 01/06/2020, pelo prazo de 30 (trinta) dias corridos, fica(m):_x000D_
 _x000D_
 _x000D_
 Art. 1° - Mantidas as Sessões Ordinárias e Extraordinárias, e os trabalhos administrativos e legislativos internos. COVID-19</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/109/portaria_021.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/109/portaria_021.pdf</t>
   </si>
   <si>
     <t>DETERMINAR, recesso no dia 12/06/2020, (sexta-feira), não havendo expediente na Câmara Municipal de Jaguapitã, em razão do feriado de Corpus Christi 11/06/2020 (quinta-feira).</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/1028/portaria_no_022_-_covid-19_-_novo.doc</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/1028/portaria_no_022_-_covid-19_-_novo.doc</t>
   </si>
   <si>
     <t>RECOMENDAÇÕES DA COVID-19.</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/1029/portaria_no_023_-_covid-19_-_setembro.doc</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/1029/portaria_no_023_-_covid-19_-_setembro.doc</t>
   </si>
   <si>
     <t>RECOMENDAÇÕES A RESPEITO DO COVID 19</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
     <t>DIEGO ALMEIDA MADEIRA, PRESIDENTE AUTORIZA BAIXA DE BENS PATRIMONIAIS MOVEIS INSERVIVEIS PERTENCENTES AO PATRIMONIO DA CAMARA MUNICIPAL DE JAGUAPITA.</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/1031/portaria_no_025_-_baixa_de_bens_moveis_-_ociosos_-_09.2020.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/1031/portaria_no_025_-_baixa_de_bens_moveis_-_ociosos_-_09.2020.docx</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
     <t>DIEGO ALMEIDA DE MADEIRA, PRESIDENTE RESOLVE TRANSFERIR, O FERIADO DO DIA 28/10/2020, (SEXTA-FEIRA), NÃO HAVENDO EXPEDIENTE NA CAMARA MUNICIPAL DE JAGUAPITA, SEGUINDO ASSIM O DECRETO Nº 092/2020 DA PREFEITURA MUNICIPAL.</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/1033/portaria_no_027_-_luto_luiz_carlos_trapp.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/1033/portaria_no_027_-_luto_luiz_carlos_trapp.docx</t>
   </si>
   <si>
     <t>DIEGO ALMEIDA DE MADEIRA, PRESIDENTE RESOLVE DETERMINAR, LUTO OFICIAL NA SEGUNDA-FEIRA DIA 16/11/2020, EM RAZÃO DO FALECIMENTO DO EX-PREFEITO MUNICIPAL SR. LUIZ CARLOS TRAPP, RETORNANDO AS ATIVIDADES NA TERÇA-FEIRA DIA 17/11/2020 AS 20HORAS, NA CAMARA MUNICIPAL DE JAGUAPITA.</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
     <t>DIEGO ALMEIDA DE MADEIRA, PRESIDENTE RESOLVE DETERMINAR QUE O EXPEDIENTE DESTINADO AO ATENDIMENTO PUBLICO,DESDE QUE NÃO ATRAPALHE AS ATIVIDADES NORMAIS DA CAMARA MUNICIPAL DE JAGUAPITA NO MES DE DEZEMBRODE 2020, SEGUINDO O DECRETO Nº 104/2020.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
@@ -1232,67 +1232,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/111/emenda_a_lei_organica_n_006-2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/266/001-ministerio_publico_-_solicitar_informacoes_sobre_acervo_do_orgao_legislativo16092021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/267/003-ciro_brasil_rodrigues_de_oliveira_e_silva_-_requerer_a_emissao_de_certidao_de_tempo_de_servico16092021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/268/003-ciro_brasil_rodrigues_de_oliveira_e_silva_-_requerer_a_emissao_de_certidao_de_tempo_de_servico16092021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/269/004-rafael_paladine_vieira_-_progressao_vertical_por_titulacao16092021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/270/006-andre_luis_de_mello_-_curso_de_capacitacao_novas_regras_de_capacitacoes16092021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/271/007-rosilene_cristina_ferreira_-_progressao_curso16092021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/272/008-rafael_paladine_vieira_-_progressao_vertical_por_tempo_de_servico16092021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/273/010-ministerio_publico_-_recomendacao_administrativa16092021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/274/011-ministerio_publico_-_recomendacao_administrativa16092021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/275/012-ministerio_publico_-_recomendacao_administrativa16092021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/276/013-gepatria_ministerio_publico_-_arquivamento_do_inquerito_civil_16092021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/277/014-ministerio_publico_-_promotoria_-_procedimento_preparatorio_eleitoral_.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/278/015-poder_judiciario_-_resposta_a_manifestacao.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/279/016-rafael_paladine_vieira_-_retorno_das_sessoes_ordinarias_da_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/280/017-abimael_baldani_-_requerer_autorizacao_para_verificar_e_conferir_os_atos_legislativos.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/281/018-abimael_baldani_-_requerer_copia_do_documento_oriundo_do_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/282/019-poder_judiciario_do_estado_do_parana_-_requerer_informacoes_no_mandado_de_seguranca.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/283/020-ministerio_publico_-_gepatria_-_requisita_informacoes_e_documentos.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/284/021-ministerio_publico-jaguapita_-_covid-19.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/309/022-ministerio_publico-jaguapita_-_covid-19.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/285/023-ministerio_publico_-_jaguapita_covid-19.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/286/024-jose_roberto_botelho_-_inss_rogerio_manduca.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/287/025-ministerio_publico_-_jaguapita_covid-19.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/288/026-abimael_baldani_-_autorizacao_para_consulta_a_atos_administrativos.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/289/027-abimael_baldani_-_fornecimento_de_copia_de_documento_publico.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/290/028-abimael_baldani_-_copia_integral_de_todo_o_procedimento_legislativo.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/291/029-doralice_da_cruz_leite_-_reforma_no_salao_social_sao_benedito.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/292/030-ministerio_publica_-_copia_de_leis_ou_decretos_covid-19.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/293/031-diego_almeida_madeira_-_elabore_novo_decreto_de_instituicao_do_cartao_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/294/032-juizo_da_64_zona_eleitoral_-_lei_complementar_n64_90.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/295/033-felipe_augusto_tenorio_de_souza_lima_-_copia_das_seguintes_leis_municipais.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/296/034-ministerio_publico_-_requisita_informacoes_sobre_eventuais_condutas_irregulares.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/297/036-ligia_carloni_duda_-_copia_da_portaria_de_nomeacao_e_exoneracao.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/298/037-gepatria_ministerio_publico_-_arquivamento_dos_inqueritos_civis.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/299/038-carlos_santa_cruz_-_requerer_copia_integral_do_processo.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/300/039-liria_helena_golfetto_-_copia_integra_do_processo_legislativo.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/301/040-liria_helena_golfetto_-_copia_integra_do_processo_legislativo.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/302/041-abimael_baldani_-_fornecimento_de_copias_autenticadas_das_portarias.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/303/042-abimael_baldani_-_apelo_a_determinar_a_imediata_retirada_do_material.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/304/043-milecom_telecomunicacoes_ltda_-_esclarecimento_referente_a_qualificacao_tecnica.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/305/044-edison_rodrigues_de_almeida_-_vista_para_fins_de_copia_dos_processos_de_prestacao.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/89/portaria_001.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/90/portaria_002.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/91/portaria_003.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/92/portaria_004.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/93/portaria_005.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/94/portaria_006.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/95/portaria_007.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/96/portaria_008.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/97/portaria_009.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/98/portaria_010.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/99/portaria_011.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/100/portaria_012.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/101/portaria_013.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/102/portaria_014.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/103/portaria_015.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/104/portaria_016.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/105/portaria_017.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/106/portaria_018.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/107/portaria_019.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/109/portaria_021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/1028/portaria_no_022_-_covid-19_-_novo.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/1029/portaria_no_023_-_covid-19_-_setembro.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/1031/portaria_no_025_-_baixa_de_bens_moveis_-_ociosos_-_09.2020.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/1033/portaria_no_027_-_luto_luiz_carlos_trapp.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/111/emenda_a_lei_organica_n_006-2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/266/001-ministerio_publico_-_solicitar_informacoes_sobre_acervo_do_orgao_legislativo16092021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/267/003-ciro_brasil_rodrigues_de_oliveira_e_silva_-_requerer_a_emissao_de_certidao_de_tempo_de_servico16092021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/268/003-ciro_brasil_rodrigues_de_oliveira_e_silva_-_requerer_a_emissao_de_certidao_de_tempo_de_servico16092021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/269/004-rafael_paladine_vieira_-_progressao_vertical_por_titulacao16092021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/270/006-andre_luis_de_mello_-_curso_de_capacitacao_novas_regras_de_capacitacoes16092021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/271/007-rosilene_cristina_ferreira_-_progressao_curso16092021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/272/008-rafael_paladine_vieira_-_progressao_vertical_por_tempo_de_servico16092021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/273/010-ministerio_publico_-_recomendacao_administrativa16092021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/274/011-ministerio_publico_-_recomendacao_administrativa16092021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/275/012-ministerio_publico_-_recomendacao_administrativa16092021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/276/013-gepatria_ministerio_publico_-_arquivamento_do_inquerito_civil_16092021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/277/014-ministerio_publico_-_promotoria_-_procedimento_preparatorio_eleitoral_.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/278/015-poder_judiciario_-_resposta_a_manifestacao.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/279/016-rafael_paladine_vieira_-_retorno_das_sessoes_ordinarias_da_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/280/017-abimael_baldani_-_requerer_autorizacao_para_verificar_e_conferir_os_atos_legislativos.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/281/018-abimael_baldani_-_requerer_copia_do_documento_oriundo_do_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/282/019-poder_judiciario_do_estado_do_parana_-_requerer_informacoes_no_mandado_de_seguranca.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/283/020-ministerio_publico_-_gepatria_-_requisita_informacoes_e_documentos.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/284/021-ministerio_publico-jaguapita_-_covid-19.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/309/022-ministerio_publico-jaguapita_-_covid-19.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/285/023-ministerio_publico_-_jaguapita_covid-19.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/286/024-jose_roberto_botelho_-_inss_rogerio_manduca.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/287/025-ministerio_publico_-_jaguapita_covid-19.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/288/026-abimael_baldani_-_autorizacao_para_consulta_a_atos_administrativos.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/289/027-abimael_baldani_-_fornecimento_de_copia_de_documento_publico.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/290/028-abimael_baldani_-_copia_integral_de_todo_o_procedimento_legislativo.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/291/029-doralice_da_cruz_leite_-_reforma_no_salao_social_sao_benedito.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/292/030-ministerio_publica_-_copia_de_leis_ou_decretos_covid-19.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/293/031-diego_almeida_madeira_-_elabore_novo_decreto_de_instituicao_do_cartao_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/294/032-juizo_da_64_zona_eleitoral_-_lei_complementar_n64_90.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/295/033-felipe_augusto_tenorio_de_souza_lima_-_copia_das_seguintes_leis_municipais.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/296/034-ministerio_publico_-_requisita_informacoes_sobre_eventuais_condutas_irregulares.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/297/036-ligia_carloni_duda_-_copia_da_portaria_de_nomeacao_e_exoneracao.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/298/037-gepatria_ministerio_publico_-_arquivamento_dos_inqueritos_civis.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/299/038-carlos_santa_cruz_-_requerer_copia_integral_do_processo.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/300/039-liria_helena_golfetto_-_copia_integra_do_processo_legislativo.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/301/040-liria_helena_golfetto_-_copia_integra_do_processo_legislativo.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/302/041-abimael_baldani_-_fornecimento_de_copias_autenticadas_das_portarias.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/303/042-abimael_baldani_-_apelo_a_determinar_a_imediata_retirada_do_material.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/304/043-milecom_telecomunicacoes_ltda_-_esclarecimento_referente_a_qualificacao_tecnica.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/305/044-edison_rodrigues_de_almeida_-_vista_para_fins_de_copia_dos_processos_de_prestacao.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/89/portaria_001.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/90/portaria_002.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/91/portaria_003.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/92/portaria_004.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/93/portaria_005.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/94/portaria_006.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/95/portaria_007.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/96/portaria_008.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/97/portaria_009.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/98/portaria_010.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/99/portaria_011.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/100/portaria_012.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/101/portaria_013.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/102/portaria_014.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/103/portaria_015.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/104/portaria_016.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/105/portaria_017.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/106/portaria_018.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/107/portaria_019.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/109/portaria_021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/1028/portaria_no_022_-_covid-19_-_novo.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/1029/portaria_no_023_-_covid-19_-_setembro.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/1031/portaria_no_025_-_baixa_de_bens_moveis_-_ociosos_-_09.2020.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2020/1033/portaria_no_027_-_luto_luiz_carlos_trapp.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H71"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="19" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="176.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="176" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>