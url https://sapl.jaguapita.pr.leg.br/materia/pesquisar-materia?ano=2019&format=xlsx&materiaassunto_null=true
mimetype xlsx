--- v0 (2026-01-07)
+++ v1 (2026-06-13)
@@ -54,1101 +54,1101 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Pastor Gustavo Balconi</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/49/001-gustavo_balconi_-_iluminacao_com_lampadas_de_led_parque_sao_jose_dos_bandeirantes.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/49/001-gustavo_balconi_-_iluminacao_com_lampadas_de_led_parque_sao_jose_dos_bandeirantes.pdf</t>
   </si>
   <si>
     <t>QUE SEJA INSTALADO POSTES DE ILUMINAÇÃO JÁ COM LÂMPADAS DE LED, NO PARQUE INFANTIL DA PRAÇA SÃO JOSÉ DOS BANDEIRANTES.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/50/requerimento_002.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/50/requerimento_002.pdf</t>
   </si>
   <si>
     <t>A SUBSTITUIÇÃO DE TODAS AS LUMINÁRIAS CONVENCIONAIS DO MUNICÍPIO POR DE LED.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Popular</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/51/requerimento_003.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/51/requerimento_003.pdf</t>
   </si>
   <si>
     <t>requer de Vossa Senhoria o direito de resposta em plenário através de uma carta lida por Vossa Senhoria ou da maneira que preferir, sobre o ocorrido no dia 04/02/2019, onde o Vereador Donato me expôs publicamente nesta casa sem apurar os fatos deixando mal minha imagem perante a população.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Funcionarios</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/212/004-andre_luis_de_mello_-_autorizacao_curso_nualidades_no_regimento_interno.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/212/004-andre_luis_de_mello_-_autorizacao_curso_nualidades_no_regimento_interno.pdf</t>
   </si>
   <si>
     <t>Participação do curso "Nulidades no Regimento Interno - Aplicação Prática", realizado nos dias 20, 21 e 22 de fevereiro, pela UNIPÚBLICA - Curitiba - Pr.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/213/005-neuza_de_souza_campos_e_prado_-_autorizacao_curso_nualidades_no_regimento_interno.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/213/005-neuza_de_souza_campos_e_prado_-_autorizacao_curso_nualidades_no_regimento_interno.pdf</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/214/006-fernando_bigotto_ribeiro_-_autorizacao_curso_plano_anual_de_fiscalizacao.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/214/006-fernando_bigotto_ribeiro_-_autorizacao_curso_plano_anual_de_fiscalizacao.pdf</t>
   </si>
   <si>
     <t>Curso "Plano anual de fiscalização 2019 e Prestação de Contas", realizado no dia 22 de fevereiro de 2019, em Londrina - Pr, pelo Tribunal de Contas do Estado do Paraná.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/215/007-gustavo_balconi_-_reajustado_valor_do_piso_salarial.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/215/007-gustavo_balconi_-_reajustado_valor_do_piso_salarial.pdf</t>
   </si>
   <si>
     <t>Que seja Reajustado o valor do Piso Salarial de 2019 dos Agentes Comunitários de Saúde - ACS e dos Agentes de Combate às Endemias - ACE, conforme Lei Federal em anexo.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/216/008-ministerio_publico_pr_-_resposta_oficio_n020_2019.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/216/008-ministerio_publico_pr_-_resposta_oficio_n020_2019.pdf</t>
   </si>
   <si>
     <t>Ofício nº 029/2019 - Inquérito Civil n° MPPR-0071.19.000049-8 da Promotoria de Justiça de Jaguapitã-Pr que encaminha a Recomendação Administrativa nº 001/2019.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/217/009-camara_municipal_de_rolandia_-_envio_de_reforco_policial_e_de_viaturas.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/217/009-camara_municipal_de_rolandia_-_envio_de_reforco_policial_e_de_viaturas.pdf</t>
   </si>
   <si>
     <t>Ofício Circular nº 024/2019, referente ao Requerimento nº 024/2019 de autoria do vereador Eugênio Serpeloni da Câmara Municipal de Rolândia - Pr.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/218/010-ivan_takemoto_-_autorizacao_curso_comunicacao_digital_municipios.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/218/010-ivan_takemoto_-_autorizacao_curso_comunicacao_digital_municipios.pdf</t>
   </si>
   <si>
     <t>Participação no curso "Comunicação Digital nos Municípios", realizado nos dias 20, 21 e 22 de março de 2019, pela empresa Unipública, em Curitiba - Pr.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/219/011-juliana_keiko_inoue_-_copia_digitalizada.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/219/011-juliana_keiko_inoue_-_copia_digitalizada.pdf</t>
   </si>
   <si>
     <t>Pedido de cópia da lei municipal 27/2009, lei municipal 31/2009 e leis municipais de recomposição salarial do poder executivo de 2009 e 2010.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/220/012-ivan_takemoto_-_elevacao_cargo_curso.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/220/012-ivan_takemoto_-_elevacao_cargo_curso.pdf</t>
   </si>
   <si>
     <t>Conclusão de carga horária superior a 80h em cursos de aperfeiçoamento conforme cópia dos certificados em anexo.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/221/013-ivan_takemoto_-_elevcao_de_cargo_curso.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/221/013-ivan_takemoto_-_elevcao_de_cargo_curso.pdf</t>
   </si>
   <si>
     <t>Requer Progressão do cargo a Título de Graduação em Tecnologia em Redes de Computadores pelo Centro Universitário de Maringá (Cesumar) conforme cópia do diploma em anexo.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/222/014-ivan_takemoto_-_elevacao_de_cargo_curso.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/222/014-ivan_takemoto_-_elevacao_de_cargo_curso.pdf</t>
   </si>
   <si>
     <t>Progressão do cargo, devido constar que possui Título de Pós-Graduação MBA em Gestão de Tecnologia da Informação pela Universidade Pitágoras Unopar.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/223/015-giovana_cecilia_alves_da_silva_-_elevacao_de_cargo_ensino_medio.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/223/015-giovana_cecilia_alves_da_silva_-_elevacao_de_cargo_ensino_medio.pdf</t>
   </si>
   <si>
     <t>Progressão de cargo, devido constar que possui o nível de escolaridade referente ao ENSINO MÉDIO. De acordo com a Lei Complementar nº 001/2011 do Plano de Cargos, Carreira e Vencimentos.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/224/016-giovana_cecilia_alves_da_silva_-_elevacao_de_cargo_faculdade.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/224/016-giovana_cecilia_alves_da_silva_-_elevacao_de_cargo_faculdade.pdf</t>
   </si>
   <si>
     <t>Progressão do cargo devido constar que possui o Título de Graduação Bacharel em Direito pela instituição de ensino FACCAR - Faculdade Paranaense.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/225/017-giovana_cecilia_alves_da_silva_-_elevacao_de_cargo_curso.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/225/017-giovana_cecilia_alves_da_silva_-_elevacao_de_cargo_curso.pdf</t>
   </si>
   <si>
     <t>Progressão do cargo, devido ter concluído cursos de aperfeiçoamento, treinamento, atualização, extensão ou capacitação, sendo necessário, no mínimo, 40 (quarenta) horas comprovadas com os certificados de cursos comprovados.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/226/018-gustavo_balconi_-_instalado_parquinhos_nas_escolas_em_novo_molde.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/226/018-gustavo_balconi_-_instalado_parquinhos_nas_escolas_em_novo_molde.pdf</t>
   </si>
   <si>
     <t>Que nas Escolas Municipais e Cmeis do Município sejam instalado um novo Parquinho nos moldes da Praça Central.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/227/019-gustavo_balconi_-_instalacao_de_postes.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/227/019-gustavo_balconi_-_instalacao_de_postes.pdf</t>
   </si>
   <si>
     <t>Requer instalação de Postes com iluminação na Rua Ponta Grossa, com as Ruas José Francisco da Silva, Rua Jorge Chedid e Rua Assaí, próximo ao Conjunto Vilas Boas, e também, descendo a Rua José Francisco da Silva, nesta cidade, conforme fotos em anexo.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/228/020-hugo_gustavo_vieira_beraldi_-_declaracao_de_trabalho.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/228/020-hugo_gustavo_vieira_beraldi_-_declaracao_de_trabalho.pdf</t>
   </si>
   <si>
     <t>Requer Declaração ou Certidão de Trabalho prestados a Câmara Municipal de Jaguapitã-Pr.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Zé Roberto Corredor</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/229/021-jose_roberto_bortelho_-_conter_gastos.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/229/021-jose_roberto_bortelho_-_conter_gastos.pdf</t>
   </si>
   <si>
     <t>Fechamento do Laboratório do Posto Central.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/230/022-vanilda_aparecida_de_carvalho_-_requerer_copia_das_atas_de_posse_de_ciro_brasil.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/230/022-vanilda_aparecida_de_carvalho_-_requerer_copia_das_atas_de_posse_de_ciro_brasil.pdf</t>
   </si>
   <si>
     <t>Cópias das Atas de Posse de Ciro Brasil Rodrigues de Oliveira e Silva, do período em que foi vereador nessa Câmara para efeito de fins previdenciários._x000D_
 - Período de 1973 a 1977;_x000D_
 - Período de 1983 a 1988;_x000D_
 - Período de 1989 a 1992;_x000D_
 - Período de 2001 a 2004.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/231/023-rosilene_cristina_ferreira_-_arquivamento_do_requerimento_de_numero_045.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/231/023-rosilene_cristina_ferreira_-_arquivamento_do_requerimento_de_numero_045.pdf</t>
   </si>
   <si>
     <t>Participar do Curso FOMENTO AO COMÉRCIO LOCAL E REGIONAL ATRAVÉS DAS LICITAÇÕES PÚBLICAS E SUA FISCALIZAÇÃO PELO PODER LEGISLATIVO nos dias 24, 25 e 26 de abril de 2019 na empresa "UNICURSOS" no município de Curitiba-Pr._x000D_
 SITUAÇÃO: ARQUIVAMENTO.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/232/024-eliana_beatriz_marioto_sandoli_-_autorizacao_do_curso_fomento_ao_comercio_local.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/232/024-eliana_beatriz_marioto_sandoli_-_autorizacao_do_curso_fomento_ao_comercio_local.pdf</t>
   </si>
   <si>
     <t>Participação do curso "FOMENTO AO COMÉRCIO LOCAL E REGIONAL ATRAVÉS DAS LICITAÇÕES PÚBLICAS E SUA FISCALIZAÇÃO PELO PODER LEGISLATIVO", nos dias 24, 25 e 26 de abril de 2019 na empresa "UNICURSOS" no município de Curitiba-Pr.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/233/025-claudia_aparecida_stracka_-_requerimento_medidas_cabiveis.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/233/025-claudia_aparecida_stracka_-_requerimento_medidas_cabiveis.pdf</t>
   </si>
   <si>
     <t>Denúncia protocolada na Câmara Municipal de Jaguapitã pela senhora Claudia Aparecida Stracka, contra a conduta do vereador José Roberto Botelho._x000D_
 _x000D_
 OBS: Arquivado pela Mesa Diretora.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/234/026-lucas_oliveira_bortolotti_-_esclarecimento.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/234/026-lucas_oliveira_bortolotti_-_esclarecimento.pdf</t>
   </si>
   <si>
     <t>POLÊMICA A RESPEITO DO PASSE LIVRE EM RELAÇÃO A FALA DE UM DOS VEREADORES NA SESSÃO DA CÂMARA MUNICIPAL DE JAGUAPITÃ._x000D_
 _x000D_
 OBS: ARQUIVADO</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/235/027-ciro_brasil_rodrigues_oliveira_e_silva_-_pedido_de_convocacao.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/235/027-ciro_brasil_rodrigues_oliveira_e_silva_-_pedido_de_convocacao.pdf</t>
   </si>
   <si>
     <t>O PREFEITO MUNICIPAL CIRO BRASIL RODRIGUES DE OLIVEIRA E SILVA FOI CONVOCADO PARA UMA REUNIÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE JAGUAPITÃ-PR PARA REALIZAR ESCLARECIMENTOS REFERENTES A ACUSAÇÕES DESTINADAS À ADMINISTRAÇÃO.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/236/028-juiz_eleitoral_ricardo_mitsuo_abe_-_incentivo_a_participacao_voluntaria_de_mesarios.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/236/028-juiz_eleitoral_ricardo_mitsuo_abe_-_incentivo_a_participacao_voluntaria_de_mesarios.pdf</t>
   </si>
   <si>
     <t>O MERITÍSSIMO SENHOR JUIZ DA 64ª ZONA ELEITORAL DE JAGUAPITÃ-PR PROPÕE COMO MEDIDA DE INCENTIVO À PARTICIPAÇÃO VOLUNTÁRIA DOS MESÁRIOS NO PLEITO ELEITORA, ONDE ESTA CASA LEGISLATIVA DE JAGUAPITÃ-PR AVALIE A POSSIBILIDADE DE DECRETAR A ISENÇÃO DA COBRANÇA DE TAXAS DE INSCRIÇÃO DOS CONCURSOS REALIZADOS PELA ADMINISTRAÇÃO PÚBLICA MUNICIPAL, AOS ELEITORES CONVOCADOS E NOMEADOS PELA JUSTIÇA ELEITORAL DO PARANÁ, QUE PRESTAM SERVIÇOS NO PERÍODO ELEITORAL VISANDO À PREPARAÇÃO, EXECUCÃO E APURAÇÃO DE ELEIÇÕES OFICIAIS A EXEMPLO DAS LEGISLAÇÕES: LEI ESTADUAL Nº 19.196/2017 E A LEI Nº 3.878/2018, NO MUNICÍPIO DE ROLÂNDIA.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/237/029-rosilene_cristina_ferreira_-_autorizacao_curso_unipublica.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/237/029-rosilene_cristina_ferreira_-_autorizacao_curso_unipublica.pdf</t>
   </si>
   <si>
     <t>Requer participar do Curso PATRIMÔNIO, FROTAS E ALMOXARIFADO, nos dias 08, 09 e 10 de maio de 2019 na empresa "UNIPÚBLICA" no município de Curitiba-Pr.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/238/030-gustavo_balconi_-_requerer_tela_ou_rede_de_fixacao_retratavel.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/238/030-gustavo_balconi_-_requerer_tela_ou_rede_de_fixacao_retratavel.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado uma TELA ou REDE de FIXAÇÃO RETRÁVEL para ser colocada em cima das Caçambas e das carrocerias de Caminhões para não cair lixo nas ruas e nas estradas rurais, principalmente na que leva ao Aterro Municipal.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/239/031-secretaria_de_acao_social_-_solicitacao_de_indicacao_de_membro.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/239/031-secretaria_de_acao_social_-_solicitacao_de_indicacao_de_membro.pdf</t>
   </si>
   <si>
     <t>Secretaria de Ação Social de Jaguapitã-Pr solicita ser indicado duas pessoas para atuarem como titular e suplente respectivamente no Conselho Municipal dos Direitos do Idoso.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/240/033-gepatria_da_regiao_de_londrina_-_oficio_066.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/240/033-gepatria_da_regiao_de_londrina_-_oficio_066.pdf</t>
   </si>
   <si>
     <t>GEPATRIA - Grupo Especializado na Proteção ao Patrimônio Público e no Combate à Improbidade Administrativa Região de Londrina, requer:_x000D_
 a) cópia de lei ou de qualquer ato normativo que institui a escolha de um funcionário, comissão ou unidade responsável por desenvolver o controle interno;_x000D_
 b) identificação do responsável do órgão central de controle interno.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/241/034-gepatria_da_regiao_de_londrina_-_oficio_068.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/241/034-gepatria_da_regiao_de_londrina_-_oficio_068.pdf</t>
   </si>
   <si>
     <t>GEPATRIA - Grupo Especializado na Proteção ao Patrimônio Público e no Combate à Improbidade Administrativa Região de Londrina requer:_x000D_
 a) cópia da lei ou qualquer ato normativo que disciplina o pagamento de diárias a servidores e agentes políticos (vereadores);_x000D_
 b) toda a relação e documentação comprobatória das diárias pagas desde 1º de janeiro de 2018, a fim de diagnosticar a tramitação e acompanhar o processo de liquidação da despesa correspondente ao pagamento de diárias no âmbito do Poder Legislativo.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/242/035-gepatria_da_regiao_de_londrina_-_desconsidere_oficio_068.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/242/035-gepatria_da_regiao_de_londrina_-_desconsidere_oficio_068.pdf</t>
   </si>
   <si>
     <t>GEPATRIA - Grupo Especializado na Proteção ao Patrimônio Público e no Combate à a improbidade Administrativa Região de Londrina, requer:_x000D_
 a) cópia da lei ou qualquer ato normativo que disciplina o pagamento de diárias a servidores e agentes políticos (vereadores).</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/243/037-poder_judiciario_parana_-_incidente_de_declaracao_de_inconstitucionalidade.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/243/037-poder_judiciario_parana_-_incidente_de_declaracao_de_inconstitucionalidade.pdf</t>
   </si>
   <si>
     <t>Órgão Especial do TJPR requer por força do contido no art. 2º, §  2º do Decreto Judiciário nº 238/2017 e em cumprimento à determinação do Excelentíssimo Relator dos autos nº 0029078-57.2019.8.16.0000 - OE, encaminhar cópia digitalizada do r. despacho e documentos, a fim de que, querendo, no prazo de 15 (quinze) dias que se manifeste o feito.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/244/038-jose_roberto_botelho_-_apresentar_uma_relacao_de_todos_os_imoveis_alugados.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/244/038-jose_roberto_botelho_-_apresentar_uma_relacao_de_todos_os_imoveis_alugados.pdf</t>
   </si>
   <si>
     <t>"Que seja apresentada, dentro do prazo legal, uma relação de todos os imóveis (salas, casas, prédios, terrenos), alugados em nome da Prefeitura Municipal".</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/245/039-tribunal_de_contas_pr_-_resultado_do_julgamento_do_parecer_previo.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/245/039-tribunal_de_contas_pr_-_resultado_do_julgamento_do_parecer_previo.pdf</t>
   </si>
   <si>
     <t>O Tribunal de Contas do Paraná requer a colaboração para que assim o Presidente da Câmara de Vereadores de Jaguapitã-Pr possa enviar, de maneira tempestiva, o resultado de seus julgamentos quanto aos pareceres prévios emitidos por esta Corte em relação a Prestação de Contas dos Chefes do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/246/040-fernando_bigotto_ribeiro_-_autorizacao_curso_contabilidade_publica_pelo_tce.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/246/040-fernando_bigotto_ribeiro_-_autorizacao_curso_contabilidade_publica_pelo_tce.pdf</t>
   </si>
   <si>
     <t>Participação do curso "CONTABILIDADE PÚBLICA PELO TCE-PR", realizado no dia 16 de agosto de 2019, pelo Tribunal de Contas do Estado Paraná, em Guaíra-Pr.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/247/041-andre_luis_de_mello_-_autorizacao_curso_ferramentas_tecnologicas.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/247/041-andre_luis_de_mello_-_autorizacao_curso_ferramentas_tecnologicas.pdf</t>
   </si>
   <si>
     <t>Participação do curso "FERRAMENTAS TECNOLÓGICAS VOLTADAS AO TRABALHO DA ADMINISTRAÇÃO PÚBLICA, TRANSPARÊNCIA E RESPONSABILIDADE SOCIAL, realizado nos dias 28, 29 e 30 de agosto, em Curitiba-Pr.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/248/042-ivan_takemoto_-_elevacao_de_cargo_curso.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/248/042-ivan_takemoto_-_elevacao_de_cargo_curso.pdf</t>
   </si>
   <si>
     <t>Progressão do cargo, devido possuir o Título de Pós-Graduação Latu Sensu em Ethical Hacking e Cybersecurity pela Faculdade Eficaz.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/249/043-andre_luis_mello_-_elevacao_cargo_curso.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/249/043-andre_luis_mello_-_elevacao_cargo_curso.pdf</t>
   </si>
   <si>
     <t>Progressão por ter exercido mais de 80 horas de cursos de aperfeiçoamento, treinamento, atualização, extensão ou capacitação.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>Professor Miro Vidal</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/250/044-valdomiro_vidal_-_verificar_ascamar.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/250/044-valdomiro_vidal_-_verificar_ascamar.pdf</t>
   </si>
   <si>
     <t>Verificar a pedido de pessoas interessadas, no sentido de se verificar se a ASCAMAR - Associação de Catadores de Materiais Recicláveis em Jaguapitã-Pr, se está funcionando de conformidade com os preceitos / regulamento que fundamentam tal Associação.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Marcelo da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/251/045-marcelo_da_silva_quenupe_-_barracao_da_ressocializacao.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/251/045-marcelo_da_silva_quenupe_-_barracao_da_ressocializacao.pdf</t>
   </si>
   <si>
     <t>Que o Executivo construa um Barracão da Ressocialização.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/252/046-gepatria_regional_de_maringa_-_encaminho_procedimento_administrativo.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/252/046-gepatria_regional_de_maringa_-_encaminho_procedimento_administrativo.pdf</t>
   </si>
   <si>
     <t>GEPATRIA - Regional de Maringá - Procedimento Administrativo para juntada de documentos apresentados pelos interessados em acompanhamento da organização e funcionamento da Associação UVENORTE - "União Regional de Câmaras, vereadores e Gestores Públicos do Norte do Paraná" aos termos da ordem jurídica em vigor.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/253/047-gepatria_regiao_londrina_-_elaborar_questionario_enccla.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/253/047-gepatria_regiao_londrina_-_elaborar_questionario_enccla.pdf</t>
   </si>
   <si>
     <t>GEPATRIA - Grupo Especializado na Proteção ao Patrimônio Público e no Combate à Improbidade Administrativa Região de Londrina onde requisita "no prazo de 48:00 (quarenta e oito horas), o questionário padrão, elaborado pela ENCCLA, que segue anexo a este ofício, o qual já objeto de requisição no Ofício nº 66/2019.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/254/048-alexandre_de_souza_dias_-_museu_historico_municipal.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/254/048-alexandre_de_souza_dias_-_museu_historico_municipal.pdf</t>
   </si>
   <si>
     <t>Requer do Poder Público, o TOMBAMENTO, do edifício da Rodoviária Municipal de Jaguapitã, como Patrimônio Histórico da Humanidade, para que o mesmo local se torne assim o MUSEU HISTÓRICO DE JAGUAPITÃ, onde serão abrigadas toda a memória histórica, cultural e regional do nosso povo de Jaguapitã, podendo portanto, servir de reconhecimento, incentivo e orgulho, principalmente às futuras gerações de nossa população.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>Doralice Cruz</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/255/049-doralice_da_cruz_leite_-_parque_infantil_no_patrimonio_sao_benedito.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/255/049-doralice_da_cruz_leite_-_parque_infantil_no_patrimonio_sao_benedito.pdf</t>
   </si>
   <si>
     <t>Que seja estudada a possibilidade de se instalar, no Patrimônio São Benedito, neste município, um Parque Infantil para atender as crianças daquela localicade.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/256/050-ministerio_publico_-_procedimento_admnistrativo_mppr-0071.9.00389-8.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/256/050-ministerio_publico_-_procedimento_admnistrativo_mppr-0071.9.00389-8.pdf</t>
   </si>
   <si>
     <t>Promotoria de Justiça de Jaguapitã, através do Ofício nº 442/2019 com referência ao Procedimento Administrativo nº MPPR-0071.19.000389-8, encaminha a Recomendação Administrativa, para ciência e adoção das medidas, nos prazos nela concedidos.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/257/051-ministerio_publico_pr_-_procedimento_admnistrativo_mppr-0071.9.000368-5.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/257/051-ministerio_publico_pr_-_procedimento_admnistrativo_mppr-0071.9.000368-5.pdf</t>
   </si>
   <si>
     <t>Promotoria de Justiça de Jaguapitã, através do Ofício nº 447/2019, com referência ao Procedimento Administrativo nº MPPR-0071.19.000381-5, encaminha Recomendação Administrativa, para ciência.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/258/052-valdomiro_vidal_-_proibe_pulverizacao_aerea_de_agrotoxicos.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/258/052-valdomiro_vidal_-_proibe_pulverizacao_aerea_de_agrotoxicos.pdf</t>
   </si>
   <si>
     <t>O vereador solicita junto a esta Casa de Leis, os encaminhamentos necessários, para que se entre em contato com a Câmara Municipal do município de Cianorte - PR, com a finalidade de se tomar conhecimento e discutir com aquela Casa de Leis, quais foram os procedimentos realizados e embasados, para a formulação, apresentação, discussão e aprovação (por unanimidade) do Projeto de Lei 152/15, de autoria do vereador Sérgio Mendes (PSB), que proíbe pulverização aérea de agrotóxicos, naquele município; conforme divulgação pela mídia.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/259/053-marcelo_da_silva_quenupe_-_banheiros_na_praca_central.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/259/053-marcelo_da_silva_quenupe_-_banheiros_na_praca_central.pdf</t>
   </si>
   <si>
     <t>Requer que coloque em discussão e posteriormente votação o requerimento que trata da construção de banheiros na praça Central do nosso município.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/260/054-marcelo_da_silva_quenupe_-_arquibancada_francisco_consalter_1_e_2.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/260/054-marcelo_da_silva_quenupe_-_arquibancada_francisco_consalter_1_e_2.pdf</t>
   </si>
   <si>
     <t>Solicita construção de arquibancada na quadra e esportes do conjunto Francisco Consalter 1 e 2 e ainda a ampliação da cobertura da referida quadra.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/261/055-gustavo_balconi_-_solicitacao_de_proibicao_de_fogos_de_artificio.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/261/055-gustavo_balconi_-_solicitacao_de_proibicao_de_fogos_de_artificio.pdf</t>
   </si>
   <si>
     <t>Requer a proibição de FOGOS DE ARTIFÍCIOS COM EFEITO SONORO, conforme o Artigo 225 da Constituição Federal, onde todos têm direito ao meio ambiente sadio e equilibrado, livre de poluição sonora.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/262/056-edivaldo_pereira_controle_interno_-_recomendacao_admnistrativa_n187_2019.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/262/056-edivaldo_pereira_controle_interno_-_recomendacao_admnistrativa_n187_2019.pdf</t>
   </si>
   <si>
     <t>A pedido do Procurador-Geral do Ministério Público de Contas do Estado do Paraná, Dr. Flávio de Azambuja Berti, encaminho a Vossa Excelência os Ofício nº(s) 966/2019 e 967/2019 (a ser entregue ao Controlados Interno) e a Recomendação Administrativa nº 187/2019 contemplando medidas para aperfeiçoamento do Portal de Transparência da Câmara Municipal de Jaguapitã.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>Diego Madeira</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/263/057-diego_almeida_madeira_-_complementacao_da_lei_de_loteamento.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/263/057-diego_almeida_madeira_-_complementacao_da_lei_de_loteamento.pdf</t>
   </si>
   <si>
     <t>"Que seja elaborado estudo para complementação da Lei de loteamento, que se baseia atualmente nas leis complementares 002/2009 e 022/2009".</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/264/058-jose_roberto_botelho_-_solicitacao_de_aquisicao_secretaria_municipal_de_agropecuaria.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/264/058-jose_roberto_botelho_-_solicitacao_de_aquisicao_secretaria_municipal_de_agropecuaria.pdf</t>
   </si>
   <si>
     <t>Requer que o Presidente da Câmara Municipal de Jaguapitã se digne tomar as devidas providências para que a Prefeitura, com a urgência, adquira 01(um) Bebedouro, 01(uma) porta de ferro, para instalação na entrada principal da Secretaria Municipal da Agropecuária, em substituição à existente.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/265/061-promotora_de_justica_-_reducao_de_jornada_de_trabalho.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/265/061-promotora_de_justica_-_reducao_de_jornada_de_trabalho.pdf</t>
   </si>
   <si>
     <t>Promotoria de Justiça da Comarca de Jaguapitã solicita informações sobre a jornada de trabalho regular (carga horária prevista em lei) e a previsão legal para a redução de jornada no período de 06/01/2020 a 31/01/2020 dos servidores legislativos, conforme Portaria 037/2019, bem como se haverá a compensação posterior, mediante registro em ponto eletrônico, no prazo de 10(dez) dias úteis.</t>
   </si>
   <si>
     <t>PORT</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/52/portaria_001.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/52/portaria_001.pdf</t>
   </si>
   <si>
     <t>DETERMINA O EXPEDIENTE DA SECRETARIA DA CÂMARA NO MÊS DE JANEIRO DE 2019.</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/53/portaria_002.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/53/portaria_002.pdf</t>
   </si>
   <si>
     <t>CONSTITUI A COMISSÃO PERMANENTE DE LICITAÇÕES.</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/54/portaria_003.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/54/portaria_003.pdf</t>
   </si>
   <si>
     <t>CONSTITUI A COMISSÃO DE RECEBIMENTO DE MATERIAIS, BENS, SERVIÇOS E OBRAS, adquiridos pela Câmara Municipal de Jaguapitã, por meio de compras.</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/55/portaria_004.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/55/portaria_004.pdf</t>
   </si>
   <si>
     <t>CONSTITUI A COMISSÃO DE INVENTÁRIO DO PATRIMÔNIO DA CÂMARA MUNICIPAL DE JAGUAPITÃ.</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/56/portaria_005.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/56/portaria_005.pdf</t>
   </si>
   <si>
     <t>CONSTITUI A COMISSÃO DE PREGÃO PRESENCIAL /OU ELETRÔNICO.</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/57/portaria_006.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/57/portaria_006.pdf</t>
   </si>
   <si>
     <t>DETERMINAR ao setor de contabilidade a empenhar o valor de R$ 1.501,47 (um mil quinhentos e um reais e quarenta e sete centavos), a favor do servidor Sr. ANDRÉ LUIS DE MELLO, referente ao pagamento de 03 (três) diárias, em razão da viagem que fará a CURITIBA – PR, nos dias 20, 21 e 22 de fevereiro, para participar do curso “NULIDADES NO REGIMENTO INTERNO – APLICAÇÃO NA PRÁTICA”, pela Unipública.</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/58/portaria_007.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/58/portaria_007.pdf</t>
   </si>
   <si>
     <t>DETERMINAR ao setor de contabilidade a empenhar o valor de R$ 1.501,47 (um mil quinhentos e um reais e quarenta e sete centavos), a favor da servidora Sra. NEUZA DE SOUZA CAMPOS E PRADO, referente ao pagamento de 03 (três) diárias, em razão da viagem que fará a CURITIBA – PR, nos dias 20, 21 e 22 de fevereiro, para participar do curso “NULIDADES NO REGIMENTO INTERNO – APLICAÇÃO NA PRÁTICA”, pela Unipública.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/59/portaria_008.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/59/portaria_008.pdf</t>
   </si>
   <si>
     <t>DETERMINAR ao setor de contabilidade a empenhar o valor de R$ 93,83 (noventa e três reais e oitenta e três centavos), a favor do servidor Sr. Fernando Bigotto Ribeiro, referente ao pagamento de 01 (uma) diária, em razão da viagem que fará a LONDRINA – PR, no dia 22 de fevereiro de 2019, para participar do curso “PLANO ANUAL DE FISCALIZAÇÃO 2019 E PRESTAÇÃO DE CONTAS”, pelo Tribunal de Contas do Paraná.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/60/portaria_009.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/60/portaria_009.pdf</t>
   </si>
   <si>
     <t>DETERMINAR, recesso no dia 04/03/2019, (Segunda-feira), não havendo expediente na Câmara Municipal de Jaguapitã, em razão das Festividades e Feriado de Carnaval, e no dia 06/03/2019 (quarta-feira de cinzas) a secretaria abrirá dás 13:00 ás 17:00 horas.</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/61/portaria_010.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/61/portaria_010.pdf</t>
   </si>
   <si>
     <t>DETERMINAR ao setor de contabilidade a empenhar o valor de R$ 1.501,47 (um mil quinhentos e um reais e quarenta e sete centavos), a favor do servidor Sr. IVAN TAKEMOTO, referente ao pagamento de 03 (três) diárias, em razão da viagem que fará a CURITIBA – PR, nos dias 20, 21 e 22 de março, para participar do curso “COMUNICAÇÃO DIGITAL NOS MUNICÍPIOS”, pela Unipública.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Constituir Comissão Especial de Avaliação de Desempenho de Servidores, formada por servidores efetivos da Câmara Municipal de Jaguapitã, nos termos do artigo 27 da Lei Municipal n.º 016/95 (Estatuto dos Servidores Públicos do Município de Jaguapitã), e parágrafo 4º do artigo 41 da Constituição, visando a efetivação dos servidores abaixo:_x000D_
 _x000D_
 COMISSÃO	                                                                             SERVIDORES_x000D_
 André Luis de Mello - Presidente	                                     Geovana Cecilia Alves da Silva_x000D_
 Ivan Takemoto _x000D_
 Eliana Beatriz Marioto Sandoli	_x000D_
 Rosilene Cristina Ferreira</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/63/portaria_012.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/63/portaria_012.pdf</t>
   </si>
   <si>
     <t>RETIFICAR, os dados da Portaria nº 002/2016, no que tange ao nível inicial de vencimentos da servidora GIOVANA CECILIA ALVES DA SILVA, em conformidade com o Art. 2° da Lei Complementar n° 001/2015, onde se lê: Nível 01, Leia-se: Nível 10. Os demais dados não sofreram alterações.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/64/portaria_013.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/64/portaria_013.pdf</t>
   </si>
   <si>
     <t>Reconhece a aprovação em estágio probatório com a consequente estabilidade no serviço público à Servidora GIOVANA CECILIA ALVES DA SILVA e concede Progressão Vertical por Tempo de Serviço, e dá outras providências.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/65/portaria_014.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/65/portaria_014.pdf</t>
   </si>
   <si>
     <t>Reconhece a aprovação em estágio probatório com a consequente estabilidade no serviço público ao Servidor IVAN TAKEMOTO e concede Progressão Vertical por Tempo de Serviço, e dá outras providências.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/66/portaria_015.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/66/portaria_015.pdf</t>
   </si>
   <si>
     <t>CONCEDER PROGRESSÃO VERTICAL POR TEMPO DE SERVIÇO, aos servidores desta Câmara Municipal a partir do mês de março de 2019, conforme o estabelecido no artigo 4°, inciso II, alínea “a”, do Anexo V, da Lei Complementar n° 001/2011 - Plano de Carreira dos Servidores Públicos da Câmara Municipal de Jaguapitã, e suas alterações. _x000D_
 _x000D_
 NOME	                                                        Nível Anterior	                       Nível Avanço_x000D_
 André Luis de Mello                                        	59	                                       60_x000D_
 Eliana Beatriz Marioto Sandoli	                        46	                                       47_x000D_
 Rafael Paladine Vieira	                                        79                                           80_x000D_
 Rosilene Cristina Ferreira	                                46	                                       47</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/67/portaria_016.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/67/portaria_016.pdf</t>
   </si>
   <si>
     <t>Constituir Comissão Especial de Avaliação de Progressão por Titulação, formada por servidores efetivos da Câmara Municipal de Jaguapitã, para análise e julgamento dos títulos apresentado nos termos das alíneas “c”, “d” e “g”, do artigo 5º, do Anexo V (Plano de Carreira dos Servidores Públicos da Câmara Municipal de Jaguapitã), da Lei Complementar n° 001/2011 e suas alterações._x000D_
 _x000D_
 COMISSÃO	                                                                                                            Titulação apresentada pela Servidora_x000D_
 André  Luis de Mello - Presidente	                                                                                               Ivan Takemoto_x000D_
 Eliana Beatriz Marioto Sandoli	_x000D_
 Rosilene Cristina Ferreira</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/68/portaria_017.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/68/portaria_017.pdf</t>
   </si>
   <si>
     <t>Constituir Comissão Especial de Avaliação de Progressão por Titulação, formada por servidores efetivos da Câmara Municipal de Jaguapitã, para análise e julgamento dos títulos apresentado nos termos das alíneas “b”, “c” e “g”, e parágrafo único, do artigo 5º, do Anexo V (Plano de Carreira dos Servidores Públicos da Câmara Municipal de Jaguapitã), da Lei Complementar n° 001/2011 e suas alterações._x000D_
 _x000D_
 COMISSÃO	                                                                     Titulação apresentada pela Servidora_x000D_
 André  Luis de Mello - Presidente	                                           Giovana Cecilia Alves da Silva_x000D_
 Eliana Beatriz Marioto Sandoli	_x000D_
 Rosilene Cristina Ferreira</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/69/portaria_018.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/69/portaria_018.pdf</t>
   </si>
   <si>
     <t>Concede Progressão Vertical por Titulação à Servidora GIOVANA CECILIA ALVES DA SILVA, e dá outras providências.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/70/portaria_019.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/70/portaria_019.pdf</t>
   </si>
   <si>
     <t>Concede Progressão Vertical por Titulação ao Servidor IVAN TAKEMOTO, e dá outras providências.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/71/portaria_020.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/71/portaria_020.pdf</t>
   </si>
   <si>
     <t>Concede Progressão Vertical por Titulação à Servidora GIOVANA CECÍLIA ALVES DA SILVA, e dá outras providências.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/72/portaria_021.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/72/portaria_021.pdf</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/73/portaria_022.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/73/portaria_022.pdf</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/74/portaria_023.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/74/portaria_023.pdf</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/75/portaria_024.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/75/portaria_024.pdf</t>
   </si>
   <si>
     <t>ESTABELECER, que no dia 18/04/2019, na quinta-feira santa o horário de funcionamento da sede da Câmara Municipal será das 08h00min às 12h00min.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/76/portaria_025.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/76/portaria_025.pdf</t>
   </si>
   <si>
     <t>DETERMINAR ao setor de contabilidade a empenhar o valor de R$ 1.501,47 (um mil quinhentos e um reais e quarenta e sete centavos), a favor da servidora Sra. ELIANA BEATRIZ MARIOTO SANDOLI, referente ao pagamento de 03 (três) diárias, em razão da viagem que fará a CURITIBA – PR, nos dias 24, 25 e 26 de abril, para participar do curso “FOMENTO AO COMÉRCIO LOCAL E REGIONAL ATRAVÉS DAS LICITAÇÕES PÚBLICAS E SUA FISCALIZAÇÃO PELO PODER LEGISLATIVO”, pela Unicursos.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/77/portaria_026.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/77/portaria_026.pdf</t>
   </si>
   <si>
     <t>DETERMINAR ao setor de contabilidade a empenhar o valor de R$ 1.555,08 (um mil quinhentos e cinquenta e cinco reais e oito centavos), a favor da servidora Sra. ROSILENE CRISTINA FERREIRA, referente ao pagamento de 03 (três) diárias, em razão da viagem que fará a CURITIBA – PR, nos dias 08, 09 e 10 de maio, para participar do curso “PATRIMÔNIO, FROTAS E ALMOXARIFADO, CONFORME REGRAS DO TCE/PR”, pela Unicursos.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/78/portaria_027.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/78/portaria_027.pdf</t>
   </si>
   <si>
     <t>CANCELAR a Portaria m° 026/2019, de 06 de maio de 2019, publicada no Diário Oficial dos Municípios do Paraná no dia 07 de maio de 2019, Edição 1750, Código Identificador D4CEB441, referente ao pagamento de diárias a Servidora Rosilene Cristina Ferreira, em face a Determinação verbal do Representante Legal do Ministério Público da Comarca de Jaguapitã, para a não participação no curso, especificado na referida Portaria.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/79/portaria_028.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/79/portaria_028.pdf</t>
   </si>
   <si>
     <t>DETERMINAR, recesso no dia 21/06/2019, (sexta-feira), não havendo expediente na Câmara Municipal de Jaguapitã, em razão do Feriado de Corpus Christis.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/80/portaria_029.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/80/portaria_029.pdf</t>
   </si>
   <si>
     <t>DETERMINAR ao setor de contabilidade a empenhar o valor de R$ 518,36 (quinhentos e dezoito reais e trinta e seis centavos), a favor do servidor Sr. Fernando Bigotto Ribeiro, referente ao pagamento de 01 (uma) diária, em razão da viagem que fará a GUAIRA – PR, no dia 16 de agosto de 2019, para participar do curso “CONTABILIDADE PÚBLICA PELO TCE-PR”, pelo Tribunal de Contas do Paraná.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/81/portaria_030.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/81/portaria_030.pdf</t>
   </si>
   <si>
     <t>Constituir Comissão Especial de Avaliação de Progressão por Titulação, formada por servidores efetivos da Câmara Municipal de Jaguapitã, para analise e julgamento do título apresentados nos termos do artigo 5º, alínea “d” da Lei Complementar n° 001/2011._x000D_
 _x000D_
 COMISSÃO	                                                                                   Titulação apresentada pela Servidora_x000D_
 André  Luis de Mello - Presidente	                                                                   Ivan Takemoto_x000D_
 Eliana Beatriz Marioto Sandoli	_x000D_
 Rosilene Cristina Ferreira</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/82/portaria_031.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/82/portaria_031.pdf</t>
   </si>
   <si>
     <t>Constituir Comissão Especial de Avaliação de Progressão por Titulação, formada por servidores efetivos da Câmara Municipal de Jaguapitã, para analise e julgamento do título apresentados nos termos do artigo 5º, alínea “g” da Lei Complementar n° 001/2011._x000D_
 _x000D_
 COMISSÃO	                                                                                            Titulação apresentada pela Servidora_x000D_
 Ivan Takemoto - Presidente	                                                                                     André Luis de Mello_x000D_
 Eliana Beatriz Marioto Sandoli	_x000D_
 Rosilene Cristina Ferreira</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/83/portaria_032.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/83/portaria_032.pdf</t>
   </si>
   <si>
     <t>CONCEDER PROGRESSÃO VERTICAL POR TITULAÇÃO, ao servidor desta Câmara Municipal a partir do mês de setembro de 2019, conforme o estabelecido nos termos do artigo 5º, alínea “d” na Lei Complementar 001/2011, em seu Anexo V - Plano de Carreira dos Servidores Públicos da Câmara Municipal de Jaguapitã. _x000D_
 _x000D_
 NOME                                                              	Nível Anterior	                     Nível Avanço_x000D_
 Ivan Takemoto	                                                                    51	                            52</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/84/portaria_033.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/84/portaria_033.pdf</t>
   </si>
   <si>
     <t>CONCEDER PROGRESSÃO VERTICAL POR TITULAÇÃO, ao servidor desta Câmara Municipal a partir do mês de setembro de 2019, conforme o estabelecido nos termos do artigo 5º, alínea “g” na Lei Complementar 001/2011, em seu Anexo V - Plano de Carreira dos Servidores Públicos da Câmara Municipal de Jaguapitã. _x000D_
 _x000D_
 NOME	                                                            Nível Anterior	                         Nível Avanço_x000D_
 André Luis de Mello	                                              60	                                         61</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/85/portaria_034.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/85/portaria_034.pdf</t>
   </si>
   <si>
     <t>DETERMINAR, recesso no dia 28/10/2019, (segunda-feira), não havendo expediente na Câmara Municipal de Jaguapitã, em razão do feriado do dia do SERVIDOR PÚBLICO, fica transferido também a Reunião Ordinária para terça-feira dia 29/10/2019 as 20:00 horas.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/86/portaria_035.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/86/portaria_035.pdf</t>
   </si>
   <si>
     <t>DETERMINAR, recesso no dia 08/11/2019, (sexta-feira), não havendo expediente na Câmara Municipal de Jaguapitã, em razão do Feriado de Aniversário de Jaguapitã.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/87/portaria_036.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/87/portaria_036.pdf</t>
   </si>
   <si>
     <t>DETERMINAR que o expediente destinado ao atendimento público, desde que não atrapalhe as atividades normais da Câmara Municipal de Jaguapitã no mês de dezembro de 2019, fica definido da seguinte forma:_x000D_
 _x000D_
 a) de 23/12/2019 a 05/01/2019, declara recesso na secretaria da Câmara Municipal._x000D_
 _x000D_
 _x000D_
 Durante o mês de dezembro/2019, caso seja necessário o trabalho de funcionários em dias e horários não especificados acima, não gerará pagamento de horas extras, e nem positivação em banco de horas, pois os andamentos dos serviços não poderão ser prejudicados.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/88/portaria_037.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/88/portaria_037.pdf</t>
   </si>
   <si>
     <t>DETERMINAR, que no período de 06/01/2020 à 31/01/20, o expediente da secretaria da Câmara Municipal de Jaguapitã será das 08h00min às 12h00min horas preservados os serviços essenciais e/ou urgentes.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1455,68 +1455,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/49/001-gustavo_balconi_-_iluminacao_com_lampadas_de_led_parque_sao_jose_dos_bandeirantes.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/50/requerimento_002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/51/requerimento_003.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/212/004-andre_luis_de_mello_-_autorizacao_curso_nualidades_no_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/213/005-neuza_de_souza_campos_e_prado_-_autorizacao_curso_nualidades_no_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/214/006-fernando_bigotto_ribeiro_-_autorizacao_curso_plano_anual_de_fiscalizacao.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/215/007-gustavo_balconi_-_reajustado_valor_do_piso_salarial.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/216/008-ministerio_publico_pr_-_resposta_oficio_n020_2019.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/217/009-camara_municipal_de_rolandia_-_envio_de_reforco_policial_e_de_viaturas.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/218/010-ivan_takemoto_-_autorizacao_curso_comunicacao_digital_municipios.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/219/011-juliana_keiko_inoue_-_copia_digitalizada.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/220/012-ivan_takemoto_-_elevacao_cargo_curso.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/221/013-ivan_takemoto_-_elevcao_de_cargo_curso.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/222/014-ivan_takemoto_-_elevacao_de_cargo_curso.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/223/015-giovana_cecilia_alves_da_silva_-_elevacao_de_cargo_ensino_medio.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/224/016-giovana_cecilia_alves_da_silva_-_elevacao_de_cargo_faculdade.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/225/017-giovana_cecilia_alves_da_silva_-_elevacao_de_cargo_curso.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/226/018-gustavo_balconi_-_instalado_parquinhos_nas_escolas_em_novo_molde.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/227/019-gustavo_balconi_-_instalacao_de_postes.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/228/020-hugo_gustavo_vieira_beraldi_-_declaracao_de_trabalho.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/229/021-jose_roberto_bortelho_-_conter_gastos.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/230/022-vanilda_aparecida_de_carvalho_-_requerer_copia_das_atas_de_posse_de_ciro_brasil.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/231/023-rosilene_cristina_ferreira_-_arquivamento_do_requerimento_de_numero_045.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/232/024-eliana_beatriz_marioto_sandoli_-_autorizacao_do_curso_fomento_ao_comercio_local.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/233/025-claudia_aparecida_stracka_-_requerimento_medidas_cabiveis.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/234/026-lucas_oliveira_bortolotti_-_esclarecimento.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/235/027-ciro_brasil_rodrigues_oliveira_e_silva_-_pedido_de_convocacao.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/236/028-juiz_eleitoral_ricardo_mitsuo_abe_-_incentivo_a_participacao_voluntaria_de_mesarios.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/237/029-rosilene_cristina_ferreira_-_autorizacao_curso_unipublica.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/238/030-gustavo_balconi_-_requerer_tela_ou_rede_de_fixacao_retratavel.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/239/031-secretaria_de_acao_social_-_solicitacao_de_indicacao_de_membro.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/240/033-gepatria_da_regiao_de_londrina_-_oficio_066.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/241/034-gepatria_da_regiao_de_londrina_-_oficio_068.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/242/035-gepatria_da_regiao_de_londrina_-_desconsidere_oficio_068.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/243/037-poder_judiciario_parana_-_incidente_de_declaracao_de_inconstitucionalidade.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/244/038-jose_roberto_botelho_-_apresentar_uma_relacao_de_todos_os_imoveis_alugados.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/245/039-tribunal_de_contas_pr_-_resultado_do_julgamento_do_parecer_previo.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/246/040-fernando_bigotto_ribeiro_-_autorizacao_curso_contabilidade_publica_pelo_tce.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/247/041-andre_luis_de_mello_-_autorizacao_curso_ferramentas_tecnologicas.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/248/042-ivan_takemoto_-_elevacao_de_cargo_curso.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/249/043-andre_luis_mello_-_elevacao_cargo_curso.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/250/044-valdomiro_vidal_-_verificar_ascamar.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/251/045-marcelo_da_silva_quenupe_-_barracao_da_ressocializacao.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/252/046-gepatria_regional_de_maringa_-_encaminho_procedimento_administrativo.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/253/047-gepatria_regiao_londrina_-_elaborar_questionario_enccla.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/254/048-alexandre_de_souza_dias_-_museu_historico_municipal.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/255/049-doralice_da_cruz_leite_-_parque_infantil_no_patrimonio_sao_benedito.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/256/050-ministerio_publico_-_procedimento_admnistrativo_mppr-0071.9.00389-8.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/257/051-ministerio_publico_pr_-_procedimento_admnistrativo_mppr-0071.9.000368-5.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/258/052-valdomiro_vidal_-_proibe_pulverizacao_aerea_de_agrotoxicos.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/259/053-marcelo_da_silva_quenupe_-_banheiros_na_praca_central.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/260/054-marcelo_da_silva_quenupe_-_arquibancada_francisco_consalter_1_e_2.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/261/055-gustavo_balconi_-_solicitacao_de_proibicao_de_fogos_de_artificio.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/262/056-edivaldo_pereira_controle_interno_-_recomendacao_admnistrativa_n187_2019.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/263/057-diego_almeida_madeira_-_complementacao_da_lei_de_loteamento.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/264/058-jose_roberto_botelho_-_solicitacao_de_aquisicao_secretaria_municipal_de_agropecuaria.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/265/061-promotora_de_justica_-_reducao_de_jornada_de_trabalho.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/52/portaria_001.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/53/portaria_002.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/54/portaria_003.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/55/portaria_004.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/56/portaria_005.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/57/portaria_006.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/58/portaria_007.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/59/portaria_008.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/60/portaria_009.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/61/portaria_010.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/63/portaria_012.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/64/portaria_013.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/65/portaria_014.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/66/portaria_015.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/67/portaria_016.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/68/portaria_017.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/69/portaria_018.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/70/portaria_019.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/71/portaria_020.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/72/portaria_021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/73/portaria_022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/74/portaria_023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/75/portaria_024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/76/portaria_025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/77/portaria_026.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/78/portaria_027.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/79/portaria_028.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/80/portaria_029.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/81/portaria_030.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/82/portaria_031.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/83/portaria_032.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/84/portaria_033.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/85/portaria_034.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/86/portaria_035.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/87/portaria_036.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/88/portaria_037.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/49/001-gustavo_balconi_-_iluminacao_com_lampadas_de_led_parque_sao_jose_dos_bandeirantes.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/50/requerimento_002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/51/requerimento_003.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/212/004-andre_luis_de_mello_-_autorizacao_curso_nualidades_no_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/213/005-neuza_de_souza_campos_e_prado_-_autorizacao_curso_nualidades_no_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/214/006-fernando_bigotto_ribeiro_-_autorizacao_curso_plano_anual_de_fiscalizacao.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/215/007-gustavo_balconi_-_reajustado_valor_do_piso_salarial.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/216/008-ministerio_publico_pr_-_resposta_oficio_n020_2019.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/217/009-camara_municipal_de_rolandia_-_envio_de_reforco_policial_e_de_viaturas.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/218/010-ivan_takemoto_-_autorizacao_curso_comunicacao_digital_municipios.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/219/011-juliana_keiko_inoue_-_copia_digitalizada.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/220/012-ivan_takemoto_-_elevacao_cargo_curso.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/221/013-ivan_takemoto_-_elevcao_de_cargo_curso.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/222/014-ivan_takemoto_-_elevacao_de_cargo_curso.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/223/015-giovana_cecilia_alves_da_silva_-_elevacao_de_cargo_ensino_medio.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/224/016-giovana_cecilia_alves_da_silva_-_elevacao_de_cargo_faculdade.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/225/017-giovana_cecilia_alves_da_silva_-_elevacao_de_cargo_curso.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/226/018-gustavo_balconi_-_instalado_parquinhos_nas_escolas_em_novo_molde.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/227/019-gustavo_balconi_-_instalacao_de_postes.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/228/020-hugo_gustavo_vieira_beraldi_-_declaracao_de_trabalho.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/229/021-jose_roberto_bortelho_-_conter_gastos.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/230/022-vanilda_aparecida_de_carvalho_-_requerer_copia_das_atas_de_posse_de_ciro_brasil.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/231/023-rosilene_cristina_ferreira_-_arquivamento_do_requerimento_de_numero_045.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/232/024-eliana_beatriz_marioto_sandoli_-_autorizacao_do_curso_fomento_ao_comercio_local.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/233/025-claudia_aparecida_stracka_-_requerimento_medidas_cabiveis.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/234/026-lucas_oliveira_bortolotti_-_esclarecimento.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/235/027-ciro_brasil_rodrigues_oliveira_e_silva_-_pedido_de_convocacao.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/236/028-juiz_eleitoral_ricardo_mitsuo_abe_-_incentivo_a_participacao_voluntaria_de_mesarios.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/237/029-rosilene_cristina_ferreira_-_autorizacao_curso_unipublica.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/238/030-gustavo_balconi_-_requerer_tela_ou_rede_de_fixacao_retratavel.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/239/031-secretaria_de_acao_social_-_solicitacao_de_indicacao_de_membro.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/240/033-gepatria_da_regiao_de_londrina_-_oficio_066.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/241/034-gepatria_da_regiao_de_londrina_-_oficio_068.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/242/035-gepatria_da_regiao_de_londrina_-_desconsidere_oficio_068.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/243/037-poder_judiciario_parana_-_incidente_de_declaracao_de_inconstitucionalidade.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/244/038-jose_roberto_botelho_-_apresentar_uma_relacao_de_todos_os_imoveis_alugados.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/245/039-tribunal_de_contas_pr_-_resultado_do_julgamento_do_parecer_previo.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/246/040-fernando_bigotto_ribeiro_-_autorizacao_curso_contabilidade_publica_pelo_tce.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/247/041-andre_luis_de_mello_-_autorizacao_curso_ferramentas_tecnologicas.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/248/042-ivan_takemoto_-_elevacao_de_cargo_curso.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/249/043-andre_luis_mello_-_elevacao_cargo_curso.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/250/044-valdomiro_vidal_-_verificar_ascamar.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/251/045-marcelo_da_silva_quenupe_-_barracao_da_ressocializacao.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/252/046-gepatria_regional_de_maringa_-_encaminho_procedimento_administrativo.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/253/047-gepatria_regiao_londrina_-_elaborar_questionario_enccla.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/254/048-alexandre_de_souza_dias_-_museu_historico_municipal.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/255/049-doralice_da_cruz_leite_-_parque_infantil_no_patrimonio_sao_benedito.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/256/050-ministerio_publico_-_procedimento_admnistrativo_mppr-0071.9.00389-8.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/257/051-ministerio_publico_pr_-_procedimento_admnistrativo_mppr-0071.9.000368-5.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/258/052-valdomiro_vidal_-_proibe_pulverizacao_aerea_de_agrotoxicos.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/259/053-marcelo_da_silva_quenupe_-_banheiros_na_praca_central.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/260/054-marcelo_da_silva_quenupe_-_arquibancada_francisco_consalter_1_e_2.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/261/055-gustavo_balconi_-_solicitacao_de_proibicao_de_fogos_de_artificio.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/262/056-edivaldo_pereira_controle_interno_-_recomendacao_admnistrativa_n187_2019.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/263/057-diego_almeida_madeira_-_complementacao_da_lei_de_loteamento.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/264/058-jose_roberto_botelho_-_solicitacao_de_aquisicao_secretaria_municipal_de_agropecuaria.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/265/061-promotora_de_justica_-_reducao_de_jornada_de_trabalho.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/52/portaria_001.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/53/portaria_002.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/54/portaria_003.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/55/portaria_004.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/56/portaria_005.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/57/portaria_006.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/58/portaria_007.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/59/portaria_008.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/60/portaria_009.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/61/portaria_010.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/63/portaria_012.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/64/portaria_013.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/65/portaria_014.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/66/portaria_015.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/67/portaria_016.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/68/portaria_017.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/69/portaria_018.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/70/portaria_019.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/71/portaria_020.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/72/portaria_021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/73/portaria_022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/74/portaria_023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/75/portaria_024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/76/portaria_025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/77/portaria_026.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/78/portaria_027.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/79/portaria_028.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/80/portaria_029.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/81/portaria_030.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/82/portaria_031.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/83/portaria_032.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/84/portaria_033.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/85/portaria_034.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/86/portaria_035.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/87/portaria_036.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2019/88/portaria_037.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H95"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="21" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="160" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="159.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>