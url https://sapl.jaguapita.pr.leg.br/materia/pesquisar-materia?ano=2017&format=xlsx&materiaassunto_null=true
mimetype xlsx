--- v0 (2026-01-08)
+++ v1 (2026-05-19)
@@ -54,1463 +54,1463 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Donato</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/343/001-donato_jose_batista_-_readequacao_da_rotatoria_central_0001.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/343/001-donato_jose_batista_-_readequacao_da_rotatoria_central_0001.pdf</t>
   </si>
   <si>
     <t>VEREADOR DONATO JOSÉ BATISTA, indica a readequação da ROTATÓRIA CENTRAL localizada na Avenida Paraná próximo ao Colégio Nilson Ribas e ao Banco do Brasil nesta cidade.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Pastor Gustavo Balconi</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/344/002-gustavo_balconi_-_indicacao_construcao_de_dois_banheiros.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/344/002-gustavo_balconi_-_indicacao_construcao_de_dois_banheiros.pdf</t>
   </si>
   <si>
     <t>O Vereador Pr. Gustavo Balconi Indica ao Exmo. Sr. Prefeito Municipal para que determine à secretaria competente que realize a construção de dois banheiros públicos adaptados para deficientes físicos e também da reforma da Capela no cemitério Municipal de Jaguapitã.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Funcionarios</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/345/001-eliana_beatriz_marioto_sandoli_-_autorizacao_curso_capacitacao_pregoeiro.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/345/001-eliana_beatriz_marioto_sandoli_-_autorizacao_curso_capacitacao_pregoeiro.pdf</t>
   </si>
   <si>
     <t>ELIANA BEATRIZ MARIOTO SANDOLI, servidora desta Casa de Leis requer participação dos cursos "CAPACITAÇÃO DE PREGOEIRO E EQUIPE DE APOIO' e "LICITAÇÕES MUNICIPAIS - CONTRATAÇÃO DIRETA  E NORMATIZAÇÃO", que serão realizados nos dias 21, 23 e 24 de fevereiro, pelas empresas, IBRAP e UNIPÚBLICA ESCOLA DE GESTÃO PÚBLICA, em Curitiba - PR.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/346/002-andre_luis_de_mello_-_autorizacao_curso_capacitacao_pregoeiro.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/346/002-andre_luis_de_mello_-_autorizacao_curso_capacitacao_pregoeiro.pdf</t>
   </si>
   <si>
     <t>Participação dos cursos "CAPACITAÇÃO DE PREGOEIRO E EQUIPE DE APOIO" e "LICITAÇÕES MUNICIPAIS - CONTRATAÇÃO DIRETA E NORMATIZAÇÃO", que serão realizado nos dias 21, 23 e 24 de fevereiro, pelas empresas, IBRAP e UNIPÚBLICA ESCOLA DE GESTÃO PÚBLICA, em Curitiba - PR.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/347/003-ivan_takemoto_-_curso_cancelado.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/347/003-ivan_takemoto_-_curso_cancelado.pdf</t>
   </si>
   <si>
     <t>Participação do curso "PORTAL DA TRANSPARÊNCIA, OBRIGAÇÕES ATUALIZADAS", realizado nos dias 09 e 10 de Março, pela empresa Unipública realizado em Curitiba Pr.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/22/req.ver.gustavo-08-02-2017.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/22/req.ver.gustavo-08-02-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE DOIS BANHEIROS PÚBLICOS JÁ ADAPTADOS PARA DEFICIENTES FÍSICOS AMBOS OS SEXOS, REFORMA AMPLA NA CAPELA CENTRAL E PAVIMENTAÇÃO ASFÁLTICA NAS RUAS QUE ESTÃO NO FUNDO DA CAPELA, NO CEMITÉRIO MUNICIPAL</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/348/005-_rafael_paladine_vieira_-_autorizacao_curso_regimento_interno_da_camara.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/348/005-_rafael_paladine_vieira_-_autorizacao_curso_regimento_interno_da_camara.pdf</t>
   </si>
   <si>
     <t>Participação do curso "REGIMENTO INTERNO DA CÂMARA DE VEREADORES", realizado nos dias 22, 23 e 24 de fevereiro, pela empresa, Unipública Escola de Gestão Pública, em Curitiba-Pr.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/349/006-_rafael_paladine_vieira_-_curso_cancelado.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/349/006-_rafael_paladine_vieira_-_curso_cancelado.pdf</t>
   </si>
   <si>
     <t>Participar do curso "PROCESSO E TÉCNICA LEGISLATIVA", nos dias 09 e 10 de março, pela empresa, IBRAP - Instituto Brasileiro de Administração Pública, em Curitiba-PR._x000D_
 OBS: CURSO CANCELADO.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/350/007-ivan_takemoto_-_compra_de_equipamentos_de_informatica.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/350/007-ivan_takemoto_-_compra_de_equipamentos_de_informatica.pdf</t>
   </si>
   <si>
     <t>Solicitação de compra de equipamentos de informática, verificada a situação emergencial, em razão de ataque cibernético que aconteceu ano passado ocasionando o bloqueio de todos os dados e arquivos que são essenciais para o funcionamento da Câmara.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Tamarrado</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/23/req.ver.wilson-22-02-2017.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/23/req.ver.wilson-22-02-2017.pdf</t>
   </si>
   <si>
     <t>Solicita instalação de uma Academia de Ar Livre e planejada na Praça do "Conjunto Habitacional Dora Vieira".</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/351/009-wilson_barbosa_de_souza_-_curso_cancelado.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/351/009-wilson_barbosa_de_souza_-_curso_cancelado.pdf</t>
   </si>
   <si>
     <t>Participação do curso "O Vereador 2017/2020 e o Assessor Parlamentar", no dia 22 de março, pelas empresas,  Instituto Brasileiros de Administração Pública - IBRAP, em Curitiba - PR.._x000D_
 OBS: CANCELADO.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/352/010-ivan_takemoto_-_curso_cancelado.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/352/010-ivan_takemoto_-_curso_cancelado.pdf</t>
   </si>
   <si>
     <t>O Servidor público desta entidade requer participar do curso "CEH - Certified Ethical Hacker", nos dias 27 a 31 de março, pela empresa SoftSell, em Curitiba-PR._x000D_
 OBS: CANCELADO.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/353/011-rosilene_cristina_ferreira_-_progressao_de_cargo_tempo.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/353/011-rosilene_cristina_ferreira_-_progressao_de_cargo_tempo.pdf</t>
   </si>
   <si>
     <t>Requer a Progressão do curso devido ter concluído cursos de aperfeiçoamento, treinamento, atualização, extensão ou capacitação, relativos a 89 horas de cursos comprovados, sendo o mínimo de 80 horas.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/354/012-hugo_gustavo_vieira_beraldi_-_curso_cancelado.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/354/012-hugo_gustavo_vieira_beraldi_-_curso_cancelado.pdf</t>
   </si>
   <si>
     <t>Participar dos cursos "Prestação de Contas - De Acordo com TCE-PR" e "Sim Am - As Atualizações para a PCA", nos dias 15 a 17 de março, pela empresa Unipública em Curitiba-PR._x000D_
 OBS: CANCELADO.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/355/013-andre_luis_de_mello_-_progressao_de_cargo_tempo.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/355/013-andre_luis_de_mello_-_progressao_de_cargo_tempo.pdf</t>
   </si>
   <si>
     <t>Requerer Progressão devido ter concluído cursos de aperfeiçoamento, treinamento, atualização, extensão ou capacitação, relativos ao cargo sendo comprovados 80 (oitenta) horas de cursos realizados.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Professor Miro Vidal</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/24/req.ver.valdomiro-09-03-2017.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/24/req.ver.valdomiro-09-03-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE DOCUMENTOS APRESENTADOS NA AUDIÊNCIA PÚBLICA, REALIZADA PELO PODER EXECUTIVO MUNICIPAL DE JAGUAPITÃ, NO DIA 23 DE FEVEREIRO PRÓXIMO PASSADO.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Doralice Cruz</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/25/req.veradoralice-13-03-2017.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/25/req.veradoralice-13-03-2017.pdf</t>
   </si>
   <si>
     <t>REIVINDICAÇÃO RESPALDADA PELO DR. JOSÉ LEITE, PELA AUTORA DO REQUERIMENTO E PELA DIRETORA ADMINISTRATIVA RENATA CRISTINA PEREIRA DE SOUZA, COM OBJETIVO DE ATENDER AS ATUAIS NECESSIDADES DO HOSPITAL MUNICIPAL APÓS A REFORMA E AMPLIAÇÃO EXECUTADA.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Ninão</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/356/016-paulo_sergio_tuzini_-_curso_cancelado.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/356/016-paulo_sergio_tuzini_-_curso_cancelado.pdf</t>
   </si>
   <si>
     <t>O vereador requer para participar do curso "O Vereador 2017/2020 e o Assessor Parlamentar", no dia 22 de março, pela empresa, Instituto Brasileiro de Administração Pública - IBRAP, em Curitiba - PR.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/357/017-rafael_paladine_vieira_-_progressao_de_cargo.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/357/017-rafael_paladine_vieira_-_progressao_de_cargo.pdf</t>
   </si>
   <si>
     <t>Requer Progressão do cargo, devido ter concluído cursos de aperfeiçoamento, treinamento, atualização, extensão ou capacitação, relativos a 83 (oitenta e três ) horas de cursos realizados, sendo no mínimo 80 (oitenta) horas.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/358/018-eliana_beatriz_marioto_sandoli_-_progressao_do_cargo.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/358/018-eliana_beatriz_marioto_sandoli_-_progressao_do_cargo.pdf</t>
   </si>
   <si>
     <t>Requer Progressão do cargo, devido ter concluído 86 (oitenta e seis) horas de cursos realizados, sendo no mínimo 80 (oitenta) horas, referentes ao Plano de Cargos, Carreira e Vencimentos.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/359/019-andre_luis_de_mello_-_elevacao_de_nivel.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/359/019-andre_luis_de_mello_-_elevacao_de_nivel.pdf</t>
   </si>
   <si>
     <t>Servidor desta Casa de Leis requer elevação de nível a que tem direito referente ao período aquisitivo a  01/03/2016 à 01/03/2017, conforme estabelecido em Plano de Carreira vigente, desta Câmara Municipal.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/360/020-eliana_beatriz_marioto_sandoli_-_elevacao_de_nivel.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/360/020-eliana_beatriz_marioto_sandoli_-_elevacao_de_nivel.pdf</t>
   </si>
   <si>
     <t>A servidora desta Casa de Leis requer elevação de nível a que tem direito referente ao período aquisitivo a 01/03/2016 à 01/03/2017, conforme estabelecido em Plano de Carreira vigente, desta Câmara Municipal.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/361/021-rafael_paladine_vieira_-_elevacao_de_nivel.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/361/021-rafael_paladine_vieira_-_elevacao_de_nivel.pdf</t>
   </si>
   <si>
     <t>O servidor púbico desta Casa de Leis requer elevação de nível a que tem direito referente ao período aquisitivo a 01/03/2016 à 01/03/2017, conforme estabelecido em Plano de Carreira vigente, desta Câmara Municipal.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/362/022-rosilene_cristina_ferreira_-_elevacao_de_nivel.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/362/022-rosilene_cristina_ferreira_-_elevacao_de_nivel.pdf</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/363/023-_ivan_takemoto_-_autorizacao_curso_atribuicoes_gestao_de_pessoal.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/363/023-_ivan_takemoto_-_autorizacao_curso_atribuicoes_gestao_de_pessoal.pdf</t>
   </si>
   <si>
     <t>Participar do curso "Atribuições - Gestão de Pessoal - Portal da Transparência", nos dias 29 a 31 de março, pela empresa Unicursos Curitiba, realizado em Curitiba-PR.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/364/024-andre_luis_de_mello_-_autorizacao_curso_atribuicoes_gestao_pessoal.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/364/024-andre_luis_de_mello_-_autorizacao_curso_atribuicoes_gestao_pessoal.pdf</t>
   </si>
   <si>
     <t>O servidor desta Casa de Leis, requer participar do curso "Atribuições - Gestão de Pessoal - Portal da Transparência", nos dias 29 a 31 de março, pela empresa Unicursos Curitiba, realizado em Curitiba-PR.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/44/req.veradoralice-27-03-2017.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/44/req.veradoralice-27-03-2017.pdf</t>
   </si>
   <si>
     <t>"QUE SEJA REVOGADA A LEI ORIUNDA DO PROJETO DE LEI Nº 016/2.012, QUE AUTORIZOU O PODER EXECUTIVO A PROCEDER COM A DESAFETAÇÃO DE TRECHO DA RUA PIAUÍ, PARA FIM DE INCORPORAÇÃO À ÁREA DO CENTRO AGROPECUÁRIO ÂNGELO IÁCONO E DO ESTÁDIO MUNICIPAL JURANDIR FERREIRA TOMAZ "MAGUILA".</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Ciro Brasil Rodrigues de Oliveira e Silva</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/366/027-ciro_brasil_rodrigues_de_oliveira_e_silva_-_solicitacao_de_atas.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/366/027-ciro_brasil_rodrigues_de_oliveira_e_silva_-_solicitacao_de_atas.pdf</t>
   </si>
   <si>
     <t>Prefeito MunIcipal - CIRO BRASIL RODRIGUES OLIVEIRA E SILVA. Solicita cópias das atas das reuniões ordinárias dos dias 20 e 27/03/2017, para fundamentação de respostas sobre pronunciamentos ocorridos nas referidas reuniões.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/367/028-wilson_barbosa_de_souza_-_arquivamento_de_requerimento.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/367/028-wilson_barbosa_de_souza_-_arquivamento_de_requerimento.pdf</t>
   </si>
   <si>
     <t>Wilson Barbosa de Souza, vereador, tendo apresentado a esta Casa de Leis o Requerimento 026/2017, protocolado sob nº 045/2017 em 27-03-2017, lido em Plenário em mesma data, e encaminhado para votação no dia 03-04-2017, requer o arquivamento do mesmo, conforme o que se segue:_x000D_
 Ocorre que devido a dúvidas surgidas na discussão do assunto, foi solicitada a retirada de pauta para melhores estudos. Como ainda persistem essas dúvidas decidiu o vereador aguardar que um estudo mais completo do sistema de trânsito da cidade seja feito, para voltar ao assunto posteriormente._x000D_
 OBS: REQUERIMENTO ARQUIVADO.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/368/029-ciro_brasil_rodrigues_de_oliveira_e_silva_-_indice_de_gastos_com_pessoal_do_poder_executivo.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/368/029-ciro_brasil_rodrigues_de_oliveira_e_silva_-_indice_de_gastos_com_pessoal_do_poder_executivo.pdf</t>
   </si>
   <si>
     <t>Ofício nº 101/2017 Prefeitura Municipal de Jaguapitã. Assunto: Índice de Gastos com Pessoal do Poder Executivo.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Diego Madeira</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/</t>
   </si>
   <si>
     <t>QUE SEJA FEITA UMA RUA LIGANDO OS CONJUNTOS BANDEIRANTES AO CONJUNTO ALFREDO BATICIOTO (MUTIRÃO 3).</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/28/req.ver.gustavo-18-04-2017.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/28/req.ver.gustavo-18-04-2017.pdf</t>
   </si>
   <si>
     <t>QUE SE PROVIDENCIE A IMPLANTAÇÃO DE UM PONTO DE ÔNIBUS COM COBERTURA E BANCOS, NOS DEVIDOS ENDEREÇOS ABAIXO, POIS O MESMO, COM FOTOS EM ANEXO, COMPROVA A FALTA DO MESMO:_x000D_
 - RUA SÃO JOSÉ FRANCISCO ESQUINA RUA PONTA GROSSA (BAIRRO VILAS BOAS II);_x000D_
 - SAÍDA PARA ASTORGA ESQUINA RUA JOSÉ JOÃO MARIOTTO (BAIRRO JARDIM OLIVEIRA);_x000D_
 - RUA PONTA GROSSA ESQUINA RUA ELVIRA BOTOS (BAIRRO JARDIM OLIVEIRA);_x000D_
 - RUA VANDIR MINTO ESQUINA RUA ANTÔNIO TRAPP (BAIRRO SANTA AMÉLIA);_x000D_
 - RUA VANDIR MINTO ESQUINA POSTO SAÚDE DONA CONCHITA (BAIRRO SANTA AMÉLIA);_x000D_
 - RUA ALMERINDA RODRIGUES DOS SANTOS ESQUINA RUA MARANHÃO (BAIRRO SANTA AMÉLIA);_x000D_
 - RUA MIGUEL EVANGELISTA CAMPOS (BAIRRO DORA VIEIRA).</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/369/032-hugo_gustavo_vieira_beraldi_-_autorizacao_curso_orcamento_municipal.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/369/032-hugo_gustavo_vieira_beraldi_-_autorizacao_curso_orcamento_municipal.pdf</t>
   </si>
   <si>
     <t>Participar do curso "Orçamento Municipal - Ênfase no PPA e LDO", realizado nos dias 10, 11 e 12 de maio, pela empresa Unipública em Curitiba-Pr.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/403/033-andre_l._mello_-_quinquenio.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/403/033-andre_l._mello_-_quinquenio.pdf</t>
   </si>
   <si>
     <t>O servidor público desta Casa de Leis, requer o pagamento do Adicional por Tempo de Serviço a que tem direito conforme artigo 88 do Estatuto dos Servidores Públicos Municipais de Jaguapitã-Paraná.. O adicional do servidor é devido à razão de 5% (cinco por cento) por cinco anos de efetivo exercício de cargo público, incidente sobre o vencimento básico do cargo.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/404/034_-_rosilene_c_ferreira_-_quinquenio.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/404/034_-_rosilene_c_ferreira_-_quinquenio.pdf</t>
   </si>
   <si>
     <t>A servidora pública desta Casa de Leis, requer o pagamento do Adicional por Tempo de Serviço a que tem direito conforme artigo 88 do Estatuto dos Servidores Públicos Municipais de Jaguapitã-Paraná.. O adicional da servidora é devido à razão de 5% (cinco por cento) por cinco anos de efetivo exercício de cargo público, incidente sobre o vencimento básico do cargo.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/405/035_-_eliana_b_m_sandoli_-_quinquenio.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/405/035_-_eliana_b_m_sandoli_-_quinquenio.pdf</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/370/036-wilson_barbosa_de_souza_-_rebaixamento_dos_postes_de_energia_eletrica.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/370/036-wilson_barbosa_de_souza_-_rebaixamento_dos_postes_de_energia_eletrica.pdf</t>
   </si>
   <si>
     <t>Vereador Wilson Barbosa de Souza solicita: 1 -  Que seja feito o rebaixamento dos postes de energia elétrica, a exemplo de outros já realizados, nas seguintes ruas de cidade: - Rua Arapongas; - Rua Apucarana; - Rua Cornélio Consalter; - Rua Cambará; - Rua Iolanda Stevanato; - Rua Curitiba e Rua Piauí._x000D_
 2 - Que no terreno do municípío, localizado na Rua Bahia (fundos do Cemitério Municipal), sejam construídas uma Academia, uma Praça e um Campo de Futebol de Areia.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/371/037-hugo_gustavo_vieira_beraldi_-_autorizacao_curso_gestao_de_pessoal_na_visao_do_tce.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/371/037-hugo_gustavo_vieira_beraldi_-_autorizacao_curso_gestao_de_pessoal_na_visao_do_tce.pdf</t>
   </si>
   <si>
     <t>Participar do curso "GESTÃO DE PESSOAL NA VISÃO DO TCE", realizado nos dias 17 e 18 de maio, pelo Tribunal de Contas do Estado do Paraná em Cascavel-Pr.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/372/038-ivan_takemoto_-_reparo_em_nobreak.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/372/038-ivan_takemoto_-_reparo_em_nobreak.pdf</t>
   </si>
   <si>
     <t>Solicitar o reparo do Nobreak que protege o servidor da Câmara em caráter emergencial, visto que o mesmo não está funcionando apropriadamente e pode vir a danificar o servidor caso ocorra quedas ou oscilações na energia elétrica do local.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/30/req.ver.wilson-05-05-2017_3.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/30/req.ver.wilson-05-05-2017_3.pdf</t>
   </si>
   <si>
     <t>1 - QUE SEJA FEITO O REBAIXAMENTO DOS POSTES DE ENERGIA ELÉTRICA, A EXEMPLO DE OUTROS JÁ REALIZADOS, NAS SEGUINTES RUAS DA CIDADE: - RUA ARAPONGAS; RUA APUCARANA;  RUA CORNÉLIO CONSALTER; - RUA CAMBARÁ; - RUA IOLANDA STEVANATO; RUA CURITIBA E RUA PIAUÍ.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/31/reqver.wilson-05-05-2017.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/31/reqver.wilson-05-05-2017.pdf</t>
   </si>
   <si>
     <t>"QUE NO TERRENO DE PROPRIEDADE DO MUNICÍPIO, LOCALIZADO NA RUA BAHIA (FUNDOS DO CEMITÉRIO MUNICIPAL), SEJA CONSTRUÍDO UM CAMPO PARA FUTEBOL DE AREIA, RESERVADO ESPAÇO PARA OUTRAS OBRAS.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/32/req.ver.wilson-05-05-2017_2.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/32/req.ver.wilson-05-05-2017_2.pdf</t>
   </si>
   <si>
     <t>"QUE NO TERRENO DE PROPRIEDADE DO MUNICÍPIO, LOCALIZADO NA RUA BAHIA (FUNDOS DO CEMITÉRIO MUNICIPAL) SEJA CONSTRUÍDO UM ESPAÇO COM BANCOS, ILUMINAÇÃO, CALÇAMENTO E PLANTADAS ALGUMAS ÁRVORES, A FIM DE PROPORCIONAR DESCANSO E LAZER ÀS PESSOAS QUE ALI CHEGAREM".</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/33/req.ver.wilson-05-05-2017.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/33/req.ver.wilson-05-05-2017.pdf</t>
   </si>
   <si>
     <t>"QUE NO TERRENO DE PROPRIEDADE DO MUNICÍPIO, LOCALIZADO NA RUA BAHIA (FUNDOS DO CEMITÉRIO MUNICIPAL), SEJA CONSTRUÍDA UMA ACADEMIA AO AR LIVRE".</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Marcelo da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/34/req.ver.marcelo-08-05-2017.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/34/req.ver.marcelo-08-05-2017.pdf</t>
   </si>
   <si>
     <t>"QUE NA AVENIDA PARANÁ, TENDO COMO REFERÊNCIAS O BANCO DO BRASIL, O BANCO ITAÚ E O COLÉGIO ESTADUAL DR. NILSON RIBAS, SEJAM CONSTRUÍDAS FAIXAS ELEVADAS PARA TRAVESSIA".</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>Popular</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/373/044-carlos_santa_cruz_-_empenhos_referentes_ao_ano_de_2000.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/373/044-carlos_santa_cruz_-_empenhos_referentes_ao_ano_de_2000.pdf</t>
   </si>
   <si>
     <t>O Senhor Carlos Santa Cruz solicita seus empenhos referentes ao ano de 2.000, no qual era presidente desta Câmara Municipal, sobre o recebimento do corrente ano, juntamente com o subsídio de presidente, para fins judiciais.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/374/045-cobra_reporter_-_copia_do_requerimento.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/374/045-cobra_reporter_-_copia_do_requerimento.pdf</t>
   </si>
   <si>
     <t>O Deputado Estadual COBRA REPÓRTER requer o envio de ofício à Mesa Diretora da Câmara Municipal de Jaguapitã, para que envie na íntegra das imagens da Sessão Ordinária do dia 10/04/2017 a esta Casa de Leis, acompanhada das notas taquigráficas se houverem, para conhecimento de seu conteúdo e providências cabíveis.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/35/req.ver.gustavo-12-05-2017.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/35/req.ver.gustavo-12-05-2017.pdf</t>
   </si>
   <si>
     <t>- QUE VENHA DESENVOLVER EM NOSSO MUNICÍPIO O "PROGRAMA GELADEIRA SOLIDÁRIA", ONDE INSTALARIA UMA GELADEIRA LIGADA A ENERGIA ELÉTRICA E COM UMA COBERTURA PARA A SUA PROTEÇÃO, EM UM PONTO ESTRATÉGICO NO CENTRO DA CIDADE, COMO POR EXEMPLO, PRÓXIMO AO PONTO DE TÁXI, NA AVENIDA PARANÁ. ESSA GELADEIRA FICARIA ABERTA 24H, PARA RECEBER SOBRAS DE COMIDA E NÃO RESTO, ONDE QUEM QUISER AJUDAR, LEVARIA DIRETAMENTE NESSE LOCAL, COM ALGUMAS OBRIGATORIEDADES, COMO: COLOCAR A COMIDA EMBALADA EM RECIPIENTE PRÓPRIO COM DATA DE VALIDADE, NÃO PODENDO COLOCAR CARNE CRUA, BEBIDA ALCOÓLICAS E ALIMENTOS VENCIDOS, POIS O MESMO SERIA DE CONSUMO IMEDIATO. FAZER PARCERIAS COM RESTAURANTES DA NOSSA CIDADE, ONDE MUITAS VEZES SOBRA COMIDA, E PODERIAM NOS AJUDAR NESSE OBJETIVO TÃO IMPORTANTE GRATUITAMENTE.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/375/047-rafael_paladine_vieira_-autorizacao_curso_viii_forum_de_licitacoes.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/375/047-rafael_paladine_vieira_-autorizacao_curso_viii_forum_de_licitacoes.pdf</t>
   </si>
   <si>
     <t>Participação do curso "VIII FÓRUM DE LICITAÇÕES SEGUNDO O TRIBUNAL DE CONTAS DO PARANÁ", realizado nos dias 30 e 31 de maio, pelo Tribunal de Contas do Estado do Paraná, em Maringá - PR.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/376/048-andre_luis_de_mello_-_autorizacao_curso_viii_forum_de_licitacoes_.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/376/048-andre_luis_de_mello_-_autorizacao_curso_viii_forum_de_licitacoes_.pdf</t>
   </si>
   <si>
     <t>Participação do curso "VIII FÓRUM DE LICITAÇÕES SEGUNDO O TRIBUNAL DE CONTAS DO PARANÁ", realizado nos dias 30 e 31 de maio, pelo Tribunal de Contas do Estado do Paraná, em Maringá-PR.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/377/049-eliana_beatriz_marioto_sandoli_-_autorizacao_curso_viii_forum_de_licitacoes.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/377/049-eliana_beatriz_marioto_sandoli_-_autorizacao_curso_viii_forum_de_licitacoes.pdf</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/36/req.ver.marcelo-15-05-2017.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/36/req.ver.marcelo-15-05-2017.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE DE SE CONSTRUIR PASSARELA DE ACESSO DO CONJUNTO HABITACIONAL DORA VIEIRA A EMPRESA JAGUAFRANGOS, DESTA CIDADE.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/378/051-poder_judiciario_comarca_jaguapita_-_mandado_de_intimidacao.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/378/051-poder_judiciario_comarca_jaguapita_-_mandado_de_intimidacao.pdf</t>
   </si>
   <si>
     <t>PODER JUDICIÁRIO DO ESTADO DO PARANÁ - COMARCA DE JAGUAPITÃ -  A Ação Civil Público distribuída sob o nº 0000492-72.2017.8.16.0099, a qual penalizar e obrigar que o Poder Executivo e Legislativo, dessem o devido cumprimento à Lei nº 12.527/2011 e Lei Complementar nº 101/2000, e desta forma, alimentassem em tempo real os sistemas de transparência de cada ente.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/402/052-abimael_baldani_-_copia_integral_do_processamento_legislativo.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/402/052-abimael_baldani_-_copia_integral_do_processamento_legislativo.pdf</t>
   </si>
   <si>
     <t>O Senhor ABIMAEL BALDANI, requer desta Casa de Leis, CÓPIA INTEGRAL (justificativa do Executivo, parecer(es) da(s) comissão(ões), discussões em plenário, etc.) do processamento legislativo que redundou na edição da Lei Municipal nº 21/2002.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/385/053-edison_rodrigues_de_almeida_-_acesso_para_fotocopiar_o_decreto_legislativo.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/385/053-edison_rodrigues_de_almeida_-_acesso_para_fotocopiar_o_decreto_legislativo.pdf</t>
   </si>
   <si>
     <t>O Senhor Edison Rodrigues de Almeida requer o acesso e disponibilidade para fotocopiar o Decreto Legislativo nº 10/96, que fixou na época 22 de outubro de 1996, a remuneração do Prefeito Municipal.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/386/054-ivan_takemoto_-_solicitacao_de_antivirus.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/386/054-ivan_takemoto_-_solicitacao_de_antivirus.pdf</t>
   </si>
   <si>
     <t>O servidor público desta Casa de Leis requer a autorização para a renovação da licença de software Antívirus dos computadores e SERVIDOR onde ficam os sistemas da instituição._x000D_
 OBS: ARQUIVADO PELA PRESIDENTE.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/37/req.ver.marcelo-24-05-2017.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/37/req.ver.marcelo-24-05-2017.pdf</t>
   </si>
   <si>
     <t>"FIXAÇÃO DE DATA-BASE DO FUNCIONALISMO MUNICIPAL DESTA CIDADE DE JAGUAPITÃ-PR".</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/387/056-escola_divina_providencia_-_doacao_de_bicicleta_proerd.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/387/056-escola_divina_providencia_-_doacao_de_bicicleta_proerd.pdf</t>
   </si>
   <si>
     <t>A diretora da Escola Divina Providência, senhora Irmã Maria Aparecida Claus solicita uma doação de uma bicicleta, a qual será sorteada para o/a aluno/a que tiver a melhor redação do Programa PROERD, no dia 22 de junho de 2017.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/388/057-giovana_cecilia_alves_da_silva_-_pedido_de_ferias.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/388/057-giovana_cecilia_alves_da_silva_-_pedido_de_ferias.pdf</t>
   </si>
   <si>
     <t>A servidora requer, nos termos da legislação vigente, 02 (dois) dias de FÉRIAS regulamentares correspondentes ao período de 30 e 31 de maio de 2017 junto a Câmara Municipal de Jaguapitã-Pr.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/389/058-hugo_gustavo_vieira_beraldi_-_autorizacao_curso_ii_forum_de_controle_externo.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/389/058-hugo_gustavo_vieira_beraldi_-_autorizacao_curso_ii_forum_de_controle_externo.pdf</t>
   </si>
   <si>
     <t>O servidor público desta Casa de Leis requer participar do curso "II FORUM DE CONTROLE INTERNO - CONTABILIDADE", realizado nos dias 28 e 29 de junho, pelo Tribunal de Contas do Estado do Paraná em Curitiba-PR.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/390/059-andre_luis_de_melloi_-_autorizacao_curso_ii_forum_de_controle_externo.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/390/059-andre_luis_de_melloi_-_autorizacao_curso_ii_forum_de_controle_externo.pdf</t>
   </si>
   <si>
     <t>O servidor desta Casa de Leis requer participar do curso "II FÓRUM DE CONTROLE EXTERNO - LICITAÇÕES E CONTRATOS", realizado nos dias 28 e 29 de junho, pelo Tribunal de Contas do Estado do Paraná, em Curitiba-PR.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/391/060-ivan_takemoto_-_autorizacao_curso_ii_forum_de_controle_externo.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/391/060-ivan_takemoto_-_autorizacao_curso_ii_forum_de_controle_externo.pdf</t>
   </si>
   <si>
     <t>O servidor público participou do curso "II FÓRUM DE CONTROLE EXTERNO - TRANSPARÊNCIA E SOCIEDADE, OFICINA DE LICITAÇÃO E ADMINISTRAÇÃO PÚBLICA", realizado nos dias 28 e 29 de junho, pelo Tribunal de Contas do Estado do Paraná em Curitiba-PR.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/392/061-eliana_beatriz_marioto_sandoli_-_autorizacao_curso_ii_forum_de_controle_externo.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/392/061-eliana_beatriz_marioto_sandoli_-_autorizacao_curso_ii_forum_de_controle_externo.pdf</t>
   </si>
   <si>
     <t>A Servidora pública participou do curso "II FÓRUM DE CONTROLE EXTERNO - LICITAÇÕES E CONTRATOS" nos dias 28 e 29 de junho de 2017 no horário das 08:00 às 17:00hs. No município de Curitiba-PR.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/393/062-diego_almeida_madeira_-_arquivamento_de_mocao.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/393/062-diego_almeida_madeira_-_arquivamento_de_mocao.pdf</t>
   </si>
   <si>
     <t>O vereador desta Casa de Leis tendo apresentado requerimento a esta Câmara Municipal no dia 30 de junho do corrente ano, protocolado com o número 110/2017, vem a presença de V.Exa., solicitar arquivamento do mesmo, antes de ser levado ao conhecimento do plenário, para melhor ajuste ao pedido feito.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/39/req.ver.gustavo-marcelo-wilson-30-06-2017.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/39/req.ver.gustavo-marcelo-wilson-30-06-2017.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APOIO" À CANDIDATURA DA REGIÃO METROPOLITANA DE LONDRINA, A QUAL O MUNICÍPIO DE JAGUAPITÃ FAZ PARTE, AO PROJETO "INTERACT-BIO: APOIO À IMPLEMENTAÇÃO DA ESTRATÉGIA E PLANO DE AÇÃO NACIONAL DE BIODIVERSIDADE (EPANB) POR MEIO DA INTEGRAÇÃO DA BIODIVERSIDADE NO PLANEJAMENTO DE REGIÕES METROPOLITANAS".</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/38/req.ver.gustavo-05-07-2017.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/38/req.ver.gustavo-05-07-2017.pdf</t>
   </si>
   <si>
     <t>QUE SEJA CONSTRUÍDA, EM CARÁTER DE EXTREMA NECESSIDADE UMA CASA NA ESCOLA MUNICIPAL PAULO FREIRE - ENSINO FUNDAMENTAL, E A DEVIDA MANUTENÇÃO DAS CÂMERAS DE VIGILÂNCIA, AMBOS LOCALIZADO NA RUA PLÁCIDO DE CASTRO, Nº 380, VILA OPERÁRIA.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/379/065-ivan_takemoto_-_autorizacao_curso_governanca_em_tecnologia_indeferido.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/379/065-ivan_takemoto_-_autorizacao_curso_governanca_em_tecnologia_indeferido.pdf</t>
   </si>
   <si>
     <t>Participar do curso "Governança em Tecnologia da Informação", realizado nos dias 17 de agosto, pelo Tribunal de Contas do Paraná em Guarapuava-PR.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/380/066-rafael_paladine_vieira_-_concessao_de_ferias_22_a_28_de_agosto_de_2017.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/380/066-rafael_paladine_vieira_-_concessao_de_ferias_22_a_28_de_agosto_de_2017.pdf</t>
   </si>
   <si>
     <t>O servidor público desta Casa de Leis, requer concessão de férias no período 22 a 28 de agosto de 2017.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/381/067-rosilene_cristina_ferreira_-_progressao_de_cargo_cursos.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/381/067-rosilene_cristina_ferreira_-_progressao_de_cargo_cursos.pdf</t>
   </si>
   <si>
     <t>Requer Progressão do cargo de acordo com a Lei Complementar nº 001/2011 do Plano de Cargos, Carreira e Vencimentos, devido ter concluído cursos de aperfeiçoamento, treinamento, atualização, extensão ou capacitação, sendo necessário 80 (oitenta) horas comprovadas, porém obteve um total de 89 (oitenta e nove) horas de cursos realizados.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/382/068-eliana_beatriz_marioto_sandoli_-_progressao_de_cargo_cursos.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/382/068-eliana_beatriz_marioto_sandoli_-_progressao_de_cargo_cursos.pdf</t>
   </si>
   <si>
     <t>Requer Progressão do cargo de acordo com a Lei Complementar nº 001/2011 do Plano de Cargos, Carreira e Vencimentos, devido ter concluído cursos de aperfeiçoamento, treinamento, atualização, extensão ou capacitação, sendo necessário 80 (oitenta) horas comprovadas, porém obteve um total de 81 (oitenta e uma) horas de cursos realizados.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/383/069-andre_luis_de_mello_-_progressao_de_cargo_cursos.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/383/069-andre_luis_de_mello_-_progressao_de_cargo_cursos.pdf</t>
   </si>
   <si>
     <t>O Servidor requer Progressão do cargo de acordo com a Lei Complementar nº 001/2011, do Plano de Cargos, Carreira e Vencimentos, devido ter concluído cursos de aperfeiçoamento, treinamento, atualização, extensão ou capacitação, sendo comprovados 110 (cento e dez) horas de cursos realizados, porém o exigido é 80 (oitenta) horas mínimo.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/384/070-rafael_paladine_vieira_-_progressao_de_cargo_curso.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/384/070-rafael_paladine_vieira_-_progressao_de_cargo_curso.pdf</t>
   </si>
   <si>
     <t>O Servidor requer Progressão do cargo de acordo com a Lei Complementar nº 001/2011, do Plano de Cargos, Carreira e Vencimentos, devido ter concluído cursos de aperfeiçoamento, treinamento, atualização, extensão ou capacitação, sendo comprovados 89 (oitenta e nove) horas de cursos realizados, porém o exigido é 80 (oitenta) horas mínimo.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/40/req.ver.gustavo-23-08-2017.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/40/req.ver.gustavo-23-08-2017.pdf</t>
   </si>
   <si>
     <t>QUE SEJA FEITA A VISTORIA NOS CANOS DAS PLACAS DE SINALIZAÇÃO DE TODA A CIDADE, PERFURANDO-OS NA BASE, PARA QUE NÃO ACUMULEM ÁGUA NESSES LOCAIS.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/41/req.wilson-24-08-2017.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/41/req.wilson-24-08-2017.pdf</t>
   </si>
   <si>
     <t>"ALTERAÇÃO DO TRÂNSITO NA RUA BAHIA, NO TRECHO COMPREENDIDO ENTRE A PRAÇA SÃO JOSÉ DOS BANDEIRANTES ATÉ ATINGIR A AVENIDA PARANÁ".</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/394/073-rosilene_cristina_ferreira_-_quinze_dias_de_ferias.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/394/073-rosilene_cristina_ferreira_-_quinze_dias_de_ferias.pdf</t>
   </si>
   <si>
     <t>A servidora pública requer, nos termos da legislação vigente, 15(quinze) dias de FÉRIAS regulamentares correspondentes ao período aquisitivo de 11 de setembro até 25 de setembro de 2017 junto a Câmara Municipal de Jaguapitã-PR.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/395/074-rafael_paladine_vieira_-_projeto_samae.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/395/074-rafael_paladine_vieira_-_projeto_samae.pdf</t>
   </si>
   <si>
     <t>O Assessor Jurídico desta Câmara Municipal retrata sobre a Instituição do Auxílio Alimentação aos servidores Efetivos, Ativos e Detentores de Cargo em Comissão do Serviço Autônomo Municipal de Água e Esgoto - SAMAE.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/396/075-hugo_gustavo_vieira_beraldi_-_iii_congresso_internacional_de_controle_e_politicas_publicas.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/396/075-hugo_gustavo_vieira_beraldi_-_iii_congresso_internacional_de_controle_e_politicas_publicas.pdf</t>
   </si>
   <si>
     <t>O servidor público desta Casa de Leis requer participar do curso "III CONGRESSO INTERNACIONAL DE CONTROLE E POLÍTICAS PÚBLICAS", realizado nos dias 17, 18 e 19 de outubro, pelo Instituto Rui Barbosa e em parceria com o Tribunal de Contas do Estado do Paraná em Curitiba-PR.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/397/076-ivan_takemoto_-_autorizacao_curso_oficina_de_sapl.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/397/076-ivan_takemoto_-_autorizacao_curso_oficina_de_sapl.pdf</t>
   </si>
   <si>
     <t>O servidor público desta Casa de Leis requer participar do curso "OFICINA DE SAPL E OFICINA DE PORTAL MODELO", realizado dos dias 06 a 10 de novembro, pela empresa Interlegis que será realizado em Foz do Iguaçu-PR.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/42/req.ver.gustavo-27-09-2017.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/42/req.ver.gustavo-27-09-2017.pdf</t>
   </si>
   <si>
     <t>"QUE SEJA REALIZADO MELHORIAS EM TODA A ESTRADA RURAL (FINAL DA RUA PLÁCIDO DE CASTRO ATÉ O CONTORNO SUL PEDRO MARIOTTO), NA VILA OPERÁRIA, ONDE A MESMA SE ENCONTRA ABANDONADA.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/398/078-andre_luis_de_mello_-_autorizacao_curso_oficina_de_sapl.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/398/078-andre_luis_de_mello_-_autorizacao_curso_oficina_de_sapl.pdf</t>
   </si>
   <si>
     <t>O servidor público requer participar do curso "OFICINA DE SAPL E OFICINA DE PORTAL MODELO', realizado dos dias 06 a 10 de novembro, pela empresa Interlegis, realizado em Foz do Iguaçu-PR, , o referido curso é continuação do curso realizado em Marechal Candido Rondon-PR, conforme e-mail e Plano de Trabalho no item 4.2 da responsabilidade da Casa Legislativa.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/399/079-ciro_brasil_rodrigues_oliveira_e_silva_-_copia_de_atas.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/399/079-ciro_brasil_rodrigues_oliveira_e_silva_-_copia_de_atas.pdf</t>
   </si>
   <si>
     <t>O Excelentíssimo Senhor Prefeito Municipal, CIRO BRASIL RODRIGUES DE OLIVEIRA E SILVA, solicita a Senhora Presidente desta Câmara Municipal referente ao Ofício nº 460/2017 cópias das atas das reuniões dos dias 09 e 16/10/2017, para conhecimento e tomada de medidas cabíveis se for o caso, no tocante ao pronunciamento do vereador José Roberto Botelho, durante reuniões da Câmara Municipal.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/400/080-conselho_municipal_de_assistencia_social_creas_-_informar_posicionamento_contrario_ao_desligamen.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/400/080-conselho_municipal_de_assistencia_social_creas_-_informar_posicionamento_contrario_ao_desligamen.pdf</t>
   </si>
   <si>
     <t>O Conselho Municipal de Assistência Social - CMAS de Jaguapitã, vem por meio deste informar seu posicionamento CONTRÁRIO à solicitação do Município de Jaguapitã no que se refere ao desligamento do Centro de Referência Especializado de Assistência Social - CREAS.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/401/081-ivan_takemoto_-_sala_especifica_para_equipamentos_de_informatica.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/401/081-ivan_takemoto_-_sala_especifica_para_equipamentos_de_informatica.pdf</t>
   </si>
   <si>
     <t>O Servidor público desta Casa de Leis solicita que seja providenciada uma sala específica para os equipamentos de informática (Servidor, switch, roteador e modem da Copel) com o ambiente climatizado.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/43/req.doralice-30-11-2017.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/43/req.doralice-30-11-2017.pdf</t>
   </si>
   <si>
     <t>'QUE SEJAM FEITAS MELHORIAS NO PRÉDIO QUE ABRIGA A IGREJA EXISTENTE NA LOCALIDADE DE "SÃO BENEDITO", NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
     <t>PORT</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/956/portaria_no_001_-_funcionamento_da_camara.doc</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/956/portaria_no_001_-_funcionamento_da_camara.doc</t>
   </si>
   <si>
     <t>DORALICE DA CRUZ LEITE, RESOLVE DETERMINAR, QUE NO PERÍODO DE 03/01/2017 À 31/01/2017, O EXPEDIENTE DA SECRETARIA DA CÃMARA MUNICIPAL DE JAGUAPITÃ SERÁ DAS 08H00MIN AS 12H00MIN, PRESERVADOS OS SERVIÇOS ESSENCIAIS E/OU URGENTES.</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/957/portaria_no_002_-_comissao_de_licitacao_-_errata.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/957/portaria_no_002_-_comissao_de_licitacao_-_errata.docx</t>
   </si>
   <si>
     <t>DORALICE DA CRUZ LEITE, ERRATA - PORTARIA Nº 002/2017._x000D_
 _x000D_
 NA PUBLICAÇÃO DO DIÁRIO OFICIAL ELETRÕNICO(DOE), DO DIA 05/01/2017, A PORTARIA Nº 002/2017, CÓDIGO IDENTIFICADOR: 856E9AD6._x000D_
 _x000D_
 ONDE SE LÊ; SEDE DA CÃMARA MUNICIPA DE JAGUAPITÃ, EM 04 DE JANEIRO DE 2016._x000D_
 LEIA-SE: SEDE DA CÂMARA MUNICIPAL DE JAGUAPITÃ, EM 04 DE JANEIRO DE 2017.</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/958/portaria_no_003_-_comissao_de_recebimento_de_materiais.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/958/portaria_no_003_-_comissao_de_recebimento_de_materiais.docx</t>
   </si>
   <si>
     <t>DORALICE DA CRUZ LEITE, RESOLVE CONSTITUIR A PARTIR DE 04 DE JANEIRO DE 2017, ,A COMISSÃO DE RECEBIMENTO DE MATERIAIS, BENS, SEERVIÇOSS E OBRAS._x000D_
 _x000D_
 PRESIDENTE: ELIANA BEATRIZ MARIOTO SANDOLI_x000D_
 MEMBROS: IVAN TAKEMOTO_x000D_
                    ANDRE LUIS DE MELLO_x000D_
 _x000D_
 SUPLENTE: NEUZA DE SOUZA CAMPOS E PRADO</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/959/portaria_no_004_-_comissao_de_inventario.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/959/portaria_no_004_-_comissao_de_inventario.docx</t>
   </si>
   <si>
     <t>DORALICE DA CRUZ LEITE, RESOLVE CONSTITUIR A COMISSÃO DE INVENTÁRIO DO PATRIMÔNIO DA CÂMARA MUNICIPAL DE JAGUAPITÃ, COMPOSTA PELOS SEGUINTES SERVIDORES MUNICIPAIS ABAIXO RELACIONADOS, A PARTIR DE 04 DE JANEIRO DE 2017._x000D_
 _x000D_
 PRESIDENTE: ANDRÉ LUIS DE MELLO_x000D_
 MEMBROS: ROSILENE CRISTINA FERREIRA_x000D_
 IVAN TAKEMOTO_x000D_
 SUPLENTE: NEUZA DE SOUZA CAMPOS E PRADO</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/960/portaria_no_005_-_eliana_b._m._sandoli_-_ibrap_-_unipublica.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/960/portaria_no_005_-_eliana_b._m._sandoli_-_ibrap_-_unipublica.docx</t>
   </si>
   <si>
     <t>DORALICE DA CRUZ LEITE, RESOLVE DETERMINAR AO SETOR DE CONTABILIDADE A EMPENHAR O VALOR DE R4 1.397,85 (UM MIL TREZENTOS E NOVENTA E SETE REAIS E OITENTA E CINCO REAIS), A FAVOR DA SERVIDORA SRA. ELIANA BEATRIZ MARIOTO SANDOLI, REFERENTE AO PAGAMENTO DE 03 (DIÁRIAS), EM RAZÃO DA VIAGEM QUE FARÁ A CURITIBA - PR, NOS DIAS 21, 23 E 24 DE FEVEREIRO DE 2017, PARA PARTICIPAR DOS CURSOS "CAPACITAÇÃO DE PREGOEIRO E EQUIPE DE APOIO" E "LICITAÇÕES MUNICIPAIS - CONTRATAÇÃO DIRETA E NORMATIZAÇÃO".</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/961/portaria_no_006_-_andre_mello_-_ibrap_-_unipublica.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/961/portaria_no_006_-_andre_mello_-_ibrap_-_unipublica.docx</t>
   </si>
   <si>
     <t>DORALICE DA CRUZ LEITE, RESOLVE DETERMINAR AO SETOR DE CONTABILIDADE A EMPENHAR O VALOR DE R4 1.397,85 (UM MIL TREZENTOS E NOVENTA E SETE REAIS E OITENTA E CINCO REAIS), A FAVOR DO SERVIDOR SR. ANDRÉ LUIS DE MELLO, REFERENTE AO PAGAMENTO DE 03 (DIÁRIAS), EM RAZÃO DA VIAGEM QUE FARÁ A CURITIBA - PR, NOS DIAS 21, 23 E 24 DE FEVEREIRO DE 2017, PARA PARTICIPAR DOS CURSOS "CAPACITAÇÃO DE PREGOEIRO E EQUIPE DE APOIO" E "LICITAÇÕES MUNICIPAIS - CONTRATAÇÃO DIRETA E NORMATIZAÇÃO".</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/962/portaria_no_007_-_rafael_paladine_-_unipublica.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/962/portaria_no_007_-_rafael_paladine_-_unipublica.docx</t>
   </si>
   <si>
     <t>DORALICE DA CRUZ LEITE, RESOLVE DETERMINAR AO SETOR DE CONTABILIDADE A EMPENHAR O VALOR DE R4 1.397,85 (UM MIL TREZENTOS E NOVENTA E SETE REAIS E OITENTA E CINCO REAIS), A FAVOR DO SERVIDOR SR. RAFAEL PALADINE VIEIRA, REFERENTE AO PAGAMENTO DE 03 (DIÁRIAS), EM RAZÃO DA VIAGEM QUE FARÁ A CURITIBA - PR, NOS DIAS 22, 23 E 24 DE FEVEREIRO DE 2017, PARA PARTICIPAR DOS CURSOS "REGIMENTO INTERNO DA CÂMARA DE VEREADORES".</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/963/portaria_no_008_-_recesso_de_carnaval.doc</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/963/portaria_no_008_-_recesso_de_carnaval.doc</t>
   </si>
   <si>
     <t>DORALICE DA CRUZ LEITE, RESOLVE DETERMINAR, RECESSO NO PERIODO DE 25/02/17 À 28/02/2017, (SABADO A TERÇA-FEIRA), NÃO HAVENDO EXPEDIENTE NA CAMARA MUNICIPAL DE JAGUAPITA, EM RAZÃO DAS FESTIVIDADES E FERIADO DE CARNAVAL, E NO DIA 01/03/2017 (QUARTA-FEIRA DE CINZAS) A SECRETARIA ABRIRÁ DAS 13:00 AS 17:00 HORAS.</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/964/portaria_no_009_-_comissao_de_avaliacao_de_desempenho_-_rafael.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/964/portaria_no_009_-_comissao_de_avaliacao_de_desempenho_-_rafael.docx</t>
   </si>
   <si>
     <t>DORALICE DA CRUZ LEITE PRESIDENTE RESOLVE CONSTITUIR COMISSÃO ESPECIAL DE AVALIAÇÃO DE PROGRESSÃO POR TITULAÇÃO, FORMADA POR SERVIDORES EFETIVOS DA CÂMARA MUNICIPAL DE JAGUAPITÃ, PARA ANALISE E JULGAMENTO DOS TITULOS APRESENTADODS NOS TERMOS DO ARTIGO 5º, ALINEAS "D" E "G" DA LEI COMPLEMENTAR Nº 001/2011._x000D_
 COMISSÃO: ANDRE LUIS DE MELLO - PRESIDENTE, ELIANA BEATRIZ MARIOTO SANDOLI, ROSILENE CRISTINA FERREIRA._x000D_
 TITULAÇÃO APRESENTADA PELO SERVIDOR: RAFAEL PALADINE VIEIRA</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/965/portaria_no_010_-_comissao_de_avaliacao_de_desempenho_-_andre.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/965/portaria_no_010_-_comissao_de_avaliacao_de_desempenho_-_andre.docx</t>
   </si>
   <si>
     <t>DORALICE DA CRUZ LEITE PRESIDENTE RESOLVE CONSTITUIR COMISSÃO ESPECIAL DE AVALIAÇÃO DE PROGRESSÃO POR TITULAÇÃO, FORMADA POR SERVIDORES EFETIVOS DA CÂMARA MUNICIPAL DE JAGUAPITÃ, PARA ANALISE E JULGAMENTO DOS TITULOS APRESENTADODS NOS TERMOS DO ARTIGO 5º, ALINEA "G" DA LEI COMPLEMENTAR Nº 001/2011._x000D_
 COMISSÃO: , ELIANA BEATRIZ MARIOTO SANDOLI - PRESIDENTE, ROSILENE CRISTINA FERREIRA E RAFAEL PALADINE VIEIRA_x000D_
 TITULAÇÃO APRESENTADA PELO SERVIDOR: ANDRÉ LUIS DE MELLO</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/966/portaria_no_011_-_comissao_de_avaliacao_de_desempenho_-_rosilene.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/966/portaria_no_011_-_comissao_de_avaliacao_de_desempenho_-_rosilene.docx</t>
   </si>
   <si>
     <t>DORALICE DA CRUZ LEITE PRESIDENTE RESOLVE CONSTITUIR COMISSÃO ESPECIAL DE AVALIAÇÃO DE PROGRESSÃO POR TITULAÇÃO, FORMADA POR SERVIDORES EFETIVOS DA CÂMARA MUNICIPAL DE JAGUAPITÃ, PARA ANALISE E JULGAMENTO DOS TITULOS APRESENTADODS NOS TERMOS DO ARTIGO 5º, ALINEAS "C" E "G" DA LEI COMPLEMENTAR Nº 001/2011._x000D_
 COMISSÃO: ANDRE LUIS DE MELLO - PRESIDENTE, ELIANA BEATRIZ MARIOTO SANDOLI, RAFAEL PALADINE VIEIRA_x000D_
 TITULAÇÃO APRESENTADA PELO SERVIDOR: ROSILENE CRISTINA FERREIRA</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/967/portaria_no_012_-_comissao_de_avaliacao_de_desempenho_-_eliana.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/967/portaria_no_012_-_comissao_de_avaliacao_de_desempenho_-_eliana.docx</t>
   </si>
   <si>
     <t>DORALICE DA CRUZ LEITE PRESIDENTE RESOLVE CONSTITUIR COMISSÃO ESPECIAL DE AVALIAÇÃO DE PROGRESSÃO POR TITULAÇÃO, FORMADA POR SERVIDORES EFETIVOS DA CÂMARA MUNICIPAL DE JAGUAPITÃ, PARA ANALISE E JULGAMENTO DOS TITULOS APRESENTADODS NOS TERMOS DO ARTIGO 5º, ALINEAS "G" DA LEI COMPLEMENTAR Nº 001/2011._x000D_
 COMISSÃO: ROSILENE CRISTINA FERREIRA - PRESIDENTE, RAFAEL PALADINE VIEIRA E ANDRÉ LUIS DE MELLO_x000D_
 TITULAÇÃO APRESENTADA PELO SERVIDOR: ELIANA BEATRIZ MARIOTO SANDOLI</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/968/portaria_no_013_-_avanco_de_classe_servidores.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/968/portaria_no_013_-_avanco_de_classe_servidores.docx</t>
   </si>
   <si>
     <t>DORALICE DA CRUZ LEITE PRESIDENTE RESOLVE CONCEDER PROGRESSÃO VERTICAL POR TEMPO DE SERVIÇO, AOS SERVIDORES DESTA CÂMARA MUNICIPAL A PARTIR DO MÊS DE MARÇO DE 2017, CONFORME ESTABELECIDO NO ARTIGO 4º, INCISO II, ALÍNEA "A", DO ANEXO V, DA LEI COMPLEMENTAR Nº 001/2011 - PLANO DE CARREIRA DOS SERVIDORES PÚBLICOS DA CÂMARA MUNICIPAL DE JAGUAPITÃ, E SUAS ALTERAÇÕES._x000D_
 NOME: ANDRE LUIS DE MELLO, NIVEL ANTERIOR 56, NIVEL AVANÇO 57_x000D_
 NOME: ELIANA BEATRIZ MARIOTO SANDOLI, NIVEL ANTERIOR 40, NIVEL AVANÇO, 41_x000D_
 NOME: RAFAEL PALADINE VIEIRA, NIVEL ANTERIOR 76, NIVEL AVANÇO 77_x000D_
 NOME: ROSILENE CRISTINA FERREIRA, NIVEL ANTERIROR 43, NIVEL AVANÇO 44</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/969/portaria_no_014_-_valdomiro_vidal_-_tcepr.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/969/portaria_no_014_-_valdomiro_vidal_-_tcepr.docx</t>
   </si>
   <si>
     <t>DORALICE DA CRUZ LEITE PRESIDENTE RESOLVE DETERMINAR AO SETOR DE CONTABILIDADE A EMPENHAR O VALOR DE R$ 52,42 (CINQUENTA E DOIS REAIS E QUARENTA E DOIS CENTAVOS), A FAVOR DO VEREADOR SR. VALDOMIRO VIDAL REFERENTE AO PAGAMENTO DE 01 (UMA) DIÁRIA, EM RAZÃO DA VIAGEM QUE FARÁ LONDRINA - PR, NO DIA 28 DE MARÇO DE 2017, PARA PARTICIPAR DO CURSO "SIMPOSIO PARA VEREADORES", PELO TRIBUNAL DE CONTAS DO ESTADO DO PARANÁ - TCEPR.</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/970/portaria_no_015_-_doralice_cruz_-_tcepr.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/970/portaria_no_015_-_doralice_cruz_-_tcepr.docx</t>
   </si>
   <si>
     <t>DORALICE DA CRUZ LEITE PRESIDENTE RESOLVE DETERMINAR AO SETOR DE CONTABILIDADE A EMPENHAR O VALOR DE R$ 52,42 (CINQUENTA E DOIS REAIS E QUARENTA E DOIS CENTAVOS), A FAVOR DA VEREADORA SRA. DORALICE DA CRUZ LEITE REFERENTE AO PAGAMENTO DE 01 (UMA) DIÁRIA, EM RAZÃO DA VIAGEM QUE FARÁ LONDRINA - PR, NO DIA 28 DE MARÇO DE 2017, PARA PARTICIPAR DO CURSO "SIMPOSIO PARA VEREADORES", PELO TRIBUNAL DE CONTAS DO ESTADO DO PARANÁ - TCEPR.</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/971/portaria_no_016_-_marcelo_da_silva_quenupe_-_tcepr.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/971/portaria_no_016_-_marcelo_da_silva_quenupe_-_tcepr.docx</t>
   </si>
   <si>
     <t>DORALICE DA CRUZ LEITE PRESIDENTE RESOLVE DETERMINAR AO SETOR DE CONTABILIDADE A EMPENHAR O VALOR DE R$ 52,42 (CINQUENTA E DOIS REAIS E QUARENTA E DOIS CENTAVOS), A FAVOR DO VEREADOR SR. MARCELO DA SILVA QUENUPE REFERENTE AO PAGAMENTO DE 01 (UMA) DIÁRIA, EM RAZÃO DA VIAGEM QUE FARÁ LONDRINA - PR, NO DIA 28 DE MARÇO DE 2017, PARA PARTICIPAR DO CURSO "SIMPOSIO PARA VEREADORES", PELO TRIBUNAL DE CONTAS DO ESTADO DO PARANÁ - TCEPR.</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/972/portaria_no_017_-_wilson_barbosa_de_souza_-_tcepr.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/972/portaria_no_017_-_wilson_barbosa_de_souza_-_tcepr.docx</t>
   </si>
   <si>
     <t>DORALICE DA CRUZ LEITE PRESIDENTE RESOLVE DETERMINAR AO SETOR DE CONTABILIDADE A EMPENHAR O VALOR DE R$ 52,42 (CINQUENTA E DOIS REAIS E QUARENTA E DOIS CENTAVOS), A FAVOR DO VEREADOR SR. WILSON BARBOSA DE SOUZA REFERENTE AO PAGAMENTO DE 01 (UMA) DIÁRIA, EM RAZÃO DA VIAGEM QUE FARÁ LONDRINA - PR, NO DIA 28 DE MARÇO DE 2017, PARA PARTICIPAR DO CURSO "SIMPOSIO PARA VEREADORES", PELO TRIBUNAL DE CONTAS DO ESTADO DO PARANÁ - TCEPR.</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/973/portaria_no_018_-_gustavo_balconi_-_tcepr.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/973/portaria_no_018_-_gustavo_balconi_-_tcepr.docx</t>
   </si>
   <si>
     <t>DORALICE DA CRUZ LEITE PRESIDENTE RESOLVE DETERMINAR AO SETOR DE CONTABILIDADE A EMPENHAR O VALOR DE R$ 52,42 (CINQUENTA E DOIS REAIS E QUARENTA E DOIS CENTAVOS), A FAVOR DO VEREADOR SR. GUSTAVO BALCONI REFERENTE AO PAGAMENTO DE 01 (UMA) DIÁRIA, EM RAZÃO DA VIAGEM QUE FARÁ LONDRINA - PR, NO DIA 28 DE MARÇO DE 2017, PARA PARTICIPAR DO CURSO "SIMPOSIO PARA VEREADORES", PELO TRIBUNAL DE CONTAS DO ESTADO DO PARANÁ - TCEPR.</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/974/portaria_no_019_-_paulo_sergio_tuzini_-_tcepr.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/974/portaria_no_019_-_paulo_sergio_tuzini_-_tcepr.docx</t>
   </si>
   <si>
     <t>DORALICE DA CRUZ LEITE PRESIDENTE RESOLVE DETERMINAR AO SETOR DE CONTABILIDADE A EMPENHAR O VALOR DE R$ 52,42 (CINQUENTA E DOIS REAIS E QUARENTA E DOIS CENTAVOS), A FAVOR DO VEREADOR SR. PAULO SERGIO TUZINI REFERENTE AO PAGAMENTO DE 01 (UMA) DIÁRIA, EM RAZÃO DA VIAGEM QUE FARÁ LONDRINA - PR, NO DIA 28 DE MARÇO DE 2017, PARA PARTICIPAR DO CURSO "SIMPOSIO PARA VEREADORES", PELO TRIBUNAL DE CONTAS DO ESTADO DO PARANÁ - TCEPR.</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/975/portaria_no_020_-_andre_mello_-_unicursos.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/975/portaria_no_020_-_andre_mello_-_unicursos.docx</t>
   </si>
   <si>
     <t>DORALICE DA CRUZ LEITE PRESIDENTE RESOLVE DETERMINAR AO SETOR DE CONTABILIDADE A EMPENHAR O VALOR DE R$ 1.397,85 (UM MIL TREZENTOS E NOVENTA E SETE REAIS E OITENTA E CINCO CENTAVOS), A FAVOR DO SERVIDOR SR. ANDRÉ LUIS DE MELLO REFERENTE AO PAGAMENTO DE 03 (TRÊS) DIÁRIAS, EM RAZÃO DA VIAGEM QUE FARÁ CURITIBA- PR, NOS DIAS 29, 30 E 31 DE MARÇO DE 2017, PARA PARTICIPAR DO CURSO "ATRIBUIÇÕES - GESTÃO DE PESSOAL - PORTAL DA TRANSPARÊNCIA", PELA EMPRESA UNICURSOS.</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/976/portaria_no_021_-_ivan_takemoto_-_unicursos.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/976/portaria_no_021_-_ivan_takemoto_-_unicursos.docx</t>
   </si>
   <si>
     <t>DORALICE DA CRUZ LEITE PRESIDENTE RESOLVE DETERMINAR AO SETOR DE CONTABILIDADE A EMPENHAR O VALOR DE R$ 1.397,85 (UM MIL TREZENTOS E NOVENTA E SETE REAIS E OITENTA E CINCO CENTAVOS), A FAVOR DO SERVIDOR SR. IVAN TAKEMOTO REFERENTE AO PAGAMENTO DE 03 (TRÊS) DIÁRIAS, EM RAZÃO DA VIAGEM QUE FARÁ CURITIBA- PR, NOS DIAS 29, 30 E 31 DE MARÇO DE 2017, PARA PARTICIPAR DO CURSO "ATRIBUIÇÕES - GESTÃO DE PESSOAL - PORTAL DA TRANSPARÊNCIA", PELA EMPRESA UNICURSOS.</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/977/portaria_no_022_-_rafael_paladine_vieira_-_tcepr.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/977/portaria_no_022_-_rafael_paladine_vieira_-_tcepr.docx</t>
   </si>
   <si>
     <t>DORALICE DA CRUZ LEITE PRESIDENTE RESOLVE DETERMINAR AO SETOR DE CONTABILIDADE A EMPENHAR O VALOR DE R$ 52,42 (CINQUENTA E DOIS REAIS E QUARENTA E DOIS REAIS), A FAVOR DO SERVIDOR SR. RAFAEL PALADINE VIEIRA REFERENTE AO PAGAMENTO DE 01 (UMA) DIÁRIA, EM RAZÃO DA VIAGEM QUE FARÁ LONDRINA- PR, NO DIA 28 DE MARÇO DE 2017, PARA PARTICIPAR DO CURSO "SIMPÓSIO PARA VEREADORES', PELO TRIBUNAL DE CONTAS DO ESTADO DO PARANÁ - TCEPR.</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/978/portaria_no_023_-_wilson_barbosa_de_souza_-_torna_sem_efeito_a_portaria_017.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/978/portaria_no_023_-_wilson_barbosa_de_souza_-_torna_sem_efeito_a_portaria_017.docx</t>
   </si>
   <si>
     <t>DORALICE DA CRUZ LEITE PRESIDENTE RESOLVE TORNAR SEM EFEITO, A PORTARIA Nº 017/2017 DO DIA 27 DE MARÇO DE 2017, PUBLICADA NO DIÁRIO OFICIAL ELETRONICO SOB O Nº 05D14FA9 NO DIA 24 DE MARÇO DE 2017, QUANTO AO PAGAMENTO DE UMA DIÁRIA EM RAZÃO DO CURSO DO TCEPR COM O TEMA "SIMPÓSIO PARA VEREADORES", AO VEREADOR WILSON BARBOSA DE SOUZA.</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/979/portaria_no_024_-_recesso_quinta-feira_santa.doc</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/979/portaria_no_024_-_recesso_quinta-feira_santa.doc</t>
   </si>
   <si>
     <t>DORALICE DA CRUZ LEITE PRESIDENTE RESOLVE ESTABELECER, QUE NO DIA 13/04/2017, NA QUINTA-FEIRA SANTA O HORÁRIO DE FUNCIONAMENTO DA SEDE DA CAMARA MUNICIPAL SERÁ DAS 08H00MIN AS 12H00MIN.</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/980/portaria_no_025_-_hugo_beraldi_-_unipublica.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/980/portaria_no_025_-_hugo_beraldi_-_unipublica.docx</t>
   </si>
   <si>
     <t>DORALICE DA CRUZ LEITE PRESIDENTE RESOLVE DETERMINAR AO SETOR DE CONTABILIDADE A EMPENHAR O VALOR DE R$ 1.397,85 (UM MIL TREZENTOS E NOVENTA E SETE REAIS E OITENTA E CINCO CENTAVOS), A FAVOR DO SERVIDOR HUGO GUSTAVO VIEIRA BERALDI, REFERENTE AO PAGAMENTO DE 03 (TRES) DIARIAS, EM RAZÃO DA VIAGEM QUE FARA A CURITIBA - PR, NOS DIAS 10, 11, E 12 DE MAIO DE 2017, PARA PARTICIPAR DO CURSO "ORÇAMENTO MUNICIPAL - ÊNFASE NO PPA E LDO", PELA EMPRESA UNIPUBLICA.</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/982/portaria_no_026_-_hugo_beraldi_-_tce_cascavel.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/982/portaria_no_026_-_hugo_beraldi_-_tce_cascavel.docx</t>
   </si>
   <si>
     <t>DORALICE DA CRUZ LEITE PRESIDENTE RESOLVE DETERMINAR AO SETOR DE CONTABILIDADE A EMPENHAR O VALOR DE R$ 931,90 (NOVECENTOS E TRINTA E UM REAIS E NOVENTA CENTAVOS), A FAVOR DO SERVIDOR SR. HUGO GUSTAVO VIEIRA BERALDI, REFERENTE AO PAGAMENTO DE 02 (DUAS) DIARIAS, EM RAZÃO DA VIAGEM QUE FARÁ A CASCAVEL - PR, NOS DIAS 17 E 18 DE MAIO DE 2017, PARA PARTICIPAR DO CURSO "GESTÃO DE PESSOAL NA VISÃO DO TCE", PELO TRIBUNAL DE CONTAS DO ESTADO DO PARANÁ.</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/983/portaria_no_027_-_rafael_paladine_vieira_-_tcepr.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/983/portaria_no_027_-_rafael_paladine_vieira_-_tcepr.docx</t>
   </si>
   <si>
     <t>DORALICE DA CRUZ LEITE PRESIDENTE RESOLVE DETERMINAR AO SETOR DE CONTABILIDADE A EMPENHAR O VALOR DE R$ 184,22 (CENTO E OITENTA REAIS  E QUATRO REAIS E VINTE E DOIS CENTAVOS), A FAVOR DO SERVIDOR SR. RAFAEL PALADINE VIEIRA, REFERENTE AO PAGAMENTO DE 02(DUAS) DIARIAS, EM RAZÃO DA VIAGEM QUE FARA A MARINGA -PR, NOS DIAS 30 E 31 DE MAIO DE 2017, PARA PARTICIPAR DO CURSO "VIII FÓRUM DE LICITAÇÕES SEGUNDO O TRIBUNAL DE CONTAS DO PARANÁ", PELO TRIBUNAL DE CONTAS DO ESTADO DO PARANÁ - TCEPR.</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/984/portaria_no_028_-_andre_mello_-_tcepr.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/984/portaria_no_028_-_andre_mello_-_tcepr.docx</t>
   </si>
   <si>
     <t>DORALICE DA CRUZ LEITE PRESIDENTE RESOLVE DETERMINAR AO SETOR DE CONTABILIDADE A EMPENHAR O VALOR DE R$ 184,22(CENTO E OITENTA E QUATRO REAIS E VINTE E DOIS CENTAVOS), A FAVOR DO SERVIDOR SR. ANDRE LUIS DE MELLO, REFERENTE AO PAGAMENTO DE 02 (DUAS) DIARIAS, EM RAZÃO DA VIAGEM QUE FARÁ A MARINGÁ-PR, NOS DIAS 30 E 31 DE MAIO DE 2017, PARA PARTICIPAR DO CURSO "VII FÓRUM DE LICITAÇÕES SEGUNDO O TRIBUNAL DE CONTAS DO PARANA", PELO TRIBUNAL DE CONTAS DO ESTADO PARANA - TCEPR.</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/985/portaria_no_029_-_eliana_marioto_-_tcepr.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/985/portaria_no_029_-_eliana_marioto_-_tcepr.docx</t>
   </si>
   <si>
     <t>DORALICE DA CRUZ LEITE PRESIDENTE RESOLVE DETERMINAR AO SETOR DE CONTABILIDADE A EMPENHAR O VALOR DE R$ 184,22(CENTO E OITENTA E QUATRO REAIS E VINTE E DOIS CENTAVOS), A FAVOR DA SERVIDORA SRA. ELIANA BEATRIZ MARIOTO SANDOLI, REFERENTE AO PAGAMENTO DE 02 (DUAS) DIARIAS, EM RAZÃO DA VIAGEM QUE FARÁ A MARINGÁ-PR, NOS DIAS 30 E 31 DE MAIO DE 2017, PARA PARTICIPAR DO CURSO "VII FÓRUM DE LICITAÇÕES SEGUNDO O TRIBUNAL DE CONTAS DO PARANA", PELO TRIBUNAL DE CONTAS DO ESTADO PARANA - TCEPR.</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/986/portaria_no_030_-_luto_mae_do_vereador_donato.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/986/portaria_no_030_-_luto_mae_do_vereador_donato.docx</t>
   </si>
   <si>
     <t>DORALICE DA CRUZ LEITE PRESIDENTE RESOLVE DETERMINAR, LUTO NA TERÇA-FEIRA DIA 06/06/2017 NO PERÍODO DAS 13H00MIN AS 17H00MIN E QUARTA-FEIRA DIA 07/06/2017 NO PERIODO DAS 08H00MIN AS 11H00MIN, RETORNANDO AS ATIVIDADES NA QUARTA-FEIRA DIA 07/06/2017 NO PERIODODAS 13H00MIN AS 17H00MIN, NA CÂMARA MUNICIPAL DE JAGUAPITA, EM RAZÃO DO FALECIMENTO DA SRA. IONE LEONARDI BATISTA, MÃEDO VEREADOR SR. DONATO JOSÉ BATISTA.</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/987/portaria_no_031_-_recesso_sexta-feira_corpus_christi.doc</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/987/portaria_no_031_-_recesso_sexta-feira_corpus_christi.doc</t>
   </si>
   <si>
     <t>DORALICE DA CRUZ LEITE PRESIDENTE RESOLVE DETERMINAR, RECESSO NO DIA 16/06/2017, (SEXTA-FEIRA), NAO HAVENDO EXPEDIENTE NA CAMARA MUNICIPA DE JAGUAPITA, EM RAZÃO DO FERIADO DE CORPUS CHRISTI NA QUINTA-FEIRA, RETOMANDO AS ATIVIDADES NA SECRETARIA NA SEGUNDA-FEIRA.</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/988/portaria_no_032_-_hugo_beraldi_-_tce_curitiba.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/988/portaria_no_032_-_hugo_beraldi_-_tce_curitiba.docx</t>
   </si>
   <si>
     <t>DORALICE DA CRUZ LEITE PRESIDENTE RESOLVE DETERMINAR AO SETOR DE CONTABILIDADE A EMPENHAR O VALOR DE R$ 1.228,25(UM MIL DUZENTOS E VINTE E OITO REAIS E VINTE E CINCO CENTAVOS), A FAVOR DO SERVIDOR SR. HUGO GUSTAVO VIEIRA BERALDI, REFERENTE AO PAGAMENTO DE 02 E 1/2 (DUAS E E MEIA) DIARIAS, EM RAZÃO DA VIAGEM QUE FARÁ A CURITIBA-PR, PARA PARTICIPAR DO CURSO "II FÓRUM DE CONTROLE EXTERNO - CONTABILIDADE, PELO TRIBUNAL DE CONTAS DO ESTADO PARANA. COM SAÍDA AS 12H00MIN DO DIA 27/06/2017, RETORNO AS 23H50MIN DO DIA 29/06/2017.</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/989/portaria_no_033_-_andre_mello_-_tcepr_-_curitiba.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/989/portaria_no_033_-_andre_mello_-_tcepr_-_curitiba.docx</t>
   </si>
   <si>
     <t>DORALICE DA CRUZ LEITE PRESIDENTE RESOLVE DETERMINAR AO SETOR DE CONTABILIDADE A EMPENHAR O VALOR DE R$ 1.228,25(UM MIL DUZENTOS E VINTE E OITO REAIS E VINTE E CINCO CENTAVOS), A FAVOR DO SERVIDOR SR. ANDRÉ LUIS DE MELLO, REFERENTE AO PAGAMENTO DE 02 E 1/2 (DUAS E E MEIA) DIARIAS, EM RAZÃO DA VIAGEM QUE FARÁ A CURITIBA-PR, PARA PARTICIPAR DO CURSO "II FÓRUM DE CONTROLE EXTERNO - CONTABILIDADE, PELO TRIBUNAL DE CONTAS DO ESTADO PARANA. COM SAÍDA AS 12H00MIN DO DIA 27/06/2017, RETORNO AS 23H50MIN DO DIA 29/06/2017.</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/990/portaria_no_034_-_ivan_takemoto_-_tcepr_-_curitiba.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/990/portaria_no_034_-_ivan_takemoto_-_tcepr_-_curitiba.docx</t>
   </si>
   <si>
     <t>DORALICE DA CRUZ LEITE PRESIDENTE RESOLVE DETERMINAR AO SETOR DE CONTABILIDADE A EMPENHAR O VALOR DE R$ 1.228,25(UM MIL DUZENTOS E VINTE E OITO REAIS E VINTE E CINCO CENTAVOS), A FAVOR DO SERVIDOR SR. IVAN TAKEMOTO, REFERENTE AO PAGAMENTO DE 02 E 1/2 (DUAS E E MEIA) DIARIAS, EM RAZÃO DA VIAGEM QUE FARÁ A CURITIBA-PR, PARA PARTICIPAR DO CURSO "II FÓRUM DE CONTROLE EXTERNO - CONTABILIDADE, PELO TRIBUNAL DE CONTAS DO ESTADO PARANA. COM SAÍDA AS 12H00MIN DO DIA 27/06/2017, RETORNO AS 23H50MIN DO DIA 29/06/2017.</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/991/portaria_no_035_-_eliana_marioto_-_tcepr__-curitiba.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/991/portaria_no_035_-_eliana_marioto_-_tcepr__-curitiba.docx</t>
   </si>
   <si>
     <t>DORALICE DA CRUZ LEITE PRESIDENTE RESOLVE DETERMINAR AO SETOR DE CONTABILIDADE A EMPENHAR O VALOR DE R$ 1.228,25(UM MIL DUZENTOS E VINTE E OITO REAIS E VINTE E CINCO CENTAVOS), A FAVOR DA SERVIDORA SRA. ELIANA BEATRIZ MARIOTO SANDOLI, REFERENTE AO PAGAMENTO DE 02 E 1/2 (DUAS E E MEIA) DIARIAS, EM RAZÃO DA VIAGEM QUE FARÁ A CURITIBA-PR, PARA PARTICIPAR DO CURSO "II FÓRUM DE CONTROLE EXTERNO - CONTABILIDADE, PELO TRIBUNAL DE CONTAS DO ESTADO PARANA. COM SAÍDA AS 12H00MIN DO DIA 27/06/2017, RETORNO AS 23H50MIN DO DIA 29/06/2017.</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/992/portaria_no_036_-_avanco_de_classe_servidores.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/992/portaria_no_036_-_avanco_de_classe_servidores.docx</t>
   </si>
   <si>
     <t>DORALICE DA CRUZ LEITE PRESIDENTE RESOLVE CONCEDER PROGRESSAO VERTICAL POR TITULAÇÃO, AO SERVIDORES DESTA CAMARA MUNICIPAL A PARTIR DO MES DO AGOSTO DE 2017, CONFORME O ESTABELECIDO NA LEI COMPLEMENTAR 001/2011, EM SEU ANEXOV - PLANO DE CARREIRA DOS SERVIDORES PUBLICOS DA CAMARA MUNICIPAL DE JAGUAPITA._x000D_
 _x000D_
 NOME:ANDRE LUIS DE MELLO, NIVEL ANTERIOR 57, NIVEL AVANÇO 58_x000D_
 NOME: ELIANA BEATRIZ MARIOTO SANDOLI, NIVEL ANTERIOR 41, NIVEL AVANÇO 42_x000D_
 NOME:RAFAEL PALADINE VIEIRA, NIVEL ANTERIOR 77, NIVEL AVANÇO 78_x000D_
 NOME: ROSILENE CRISTINA FERREIRA, NIVEL ANTERIOR 44, NIVEL AVANÇO 45</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/993/portaria_no_037_-_recesso_sexta-feira_independecia_do_brasil.doc</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/993/portaria_no_037_-_recesso_sexta-feira_independecia_do_brasil.doc</t>
   </si>
   <si>
     <t>DORALICE DA CRUZ LEITE PRESIDENTE RESOLVE DETERMINAR, RECESSO NO DIA 08/09/2017, (SEXTA-FEIRA), não havendo expediente na Câmara MUNICIPAL DE JAGUAPITA, EM RAZÃO DO FERIADO DE INDEPENDENCIA DO BRASIL NA QUINTA-FEIRA, RETOMANDO AS ATIVIDAADES NA SECRETARIA NA SEGUNDA-FEIRA.</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/994/portaria_no_038_-_recesso_sexta-feira_nossa_senhora_aparecida.doc</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/994/portaria_no_038_-_recesso_sexta-feira_nossa_senhora_aparecida.doc</t>
   </si>
   <si>
     <t>DORALICE DA CRUZ LEITE PRESIDENTE RESOLVE DETERMINAR , RECESSONODIA 13/10/2017. (SEXTA-FEIRA), NÃO HAVENDO EXPEDIENTE NA CÂMARA MUNICIPAL DE JAGUAPITA, EM RAZÃO DO FERIADO DE NOSSA SENHORA APARECIDA NA QUINTA-FEIRA, RETOMANDO AS ATIVIDADES NA SECRETARIA NA SEGUNDA-FEIRA.</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/995/portaria_no_039_-_hugo_beraldi_-_tce_curitiba_congresso_internacional.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/995/portaria_no_039_-_hugo_beraldi_-_tce_curitiba_congresso_internacional.docx</t>
   </si>
   <si>
     <t>DORALICE DA CRUZ LEITE PRESIDENTE RESOLVE DETERMINAR AO SETOR DE CONTABILIDADE A EMPENHAR O VALOR DE R$ 1.473,90 (UM MIL QUATROCENTOS DE SETENTA E TRES REAIS E NOVENTA CENTAVOS), A FAVOR DO SERVIDOR SR. HUGO GUSTAVO VIEIRA BERALDI, REFERENTE AO PAGAMENTODE 03(TRES) DIARIAS, EM RAZÃO DA VIAGEM QUE FARA A CURITIBA - PR, PARA PARTICIPAR DO CURSO "III CONGRESSO INTERNACIONAL DE CONTROLE E POLITICAS PUBLICAS, DIAS 17, 18 E 19 DE OUTUBRO.</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/996/portaria_no_040_-_comissao_de_pregao.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/996/portaria_no_040_-_comissao_de_pregao.docx</t>
   </si>
   <si>
     <t>DORALICE DA CRUZ LEITE PRESIDENTE RESOLVE, CONSTITUIR A COMISSÃO DE PREGÃO PRESENCIAL E/OU  ELETRONICO, COM AS PESSOS ABAIXO RELACIONADAS, PARA JULGAMENTO DAS PROPOSTAS DE LICITAÇÕES EFETUADAS POR ESTA CAMARA MUNICIPAL DE JAGUAPITA, A PARTIR DE 16 DE OUTUBRO DE 2017._x000D_
 PREGOEIRO: ANDRE LUIS DE MELLO_x000D_
 EQUIPE DE APOIO: ELIANA BEATRIZ MARIOTO SANDOLI_x000D_
                                ROSILENE CRISTINA FERREIRA_x000D_
                                IVAN TAKEMOTO</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/997/portaria_no_041_-_recesso_sexta-feira_finados.doc</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/997/portaria_no_041_-_recesso_sexta-feira_finados.doc</t>
   </si>
   <si>
     <t>DORALICE DA CRUZ LEITE RESOLVE DETERMINAR, RECESSO NO DIA 03/11/2017, (SEXTA-FEIRA), NÃO HAVENDO EXPEDIENTE NA CÂMARA MUNICIPAL DE JAGUAPITA, EM RAZÃO DO FERIADO DE FINADOS NA QUINTA-FEIRA, RETOMANDO AS ATIVIDADES NA SECRETARIA NA SEGUNDA-FEIRA.</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/998/portaria_no_042_-_ivan_takemoto_-_interlegis_-_foz_do_iguacu.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/998/portaria_no_042_-_ivan_takemoto_-_interlegis_-_foz_do_iguacu.docx</t>
   </si>
   <si>
     <t>DORALICE DA CRUZ LEITE, RESOLVE DETERMINAR AO SETOR DE CONTABILIDADE A EMPENHAR O VALOR R$ 2.456,50 (DOIS MIL QUATROCENTOS E CINQUENTA E SEIS REAIS E CINQUENTA CENTAVOS), A FAVOR DO SERVIDOR SR. IVAN TAKEMOTO, REFERENTE AO PAGAMENTO DE (05) DIARIAS, EM RAZÃO DA VIAGEM QUE FARA A FOZ IGUAÇU-PR,PARA PARTICIPAR DO CURSO "OFICINA DE SAPL E OFICINA DE PORTAL MODELO", PELO INTERLEGIS DO SENADO FEDERAL. COM SAIDA AS 22H00MIN DO DIA 05/11/2017, RETORNO AS 09H00MIN DO DIA 11/11/2017.</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/999/portaria_no_043_-_andre_mello_-_interlegis_-_foz_do_iguacu.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/999/portaria_no_043_-_andre_mello_-_interlegis_-_foz_do_iguacu.docx</t>
   </si>
   <si>
     <t>DORALICE DA CRUZ LEITE, RESOLVE DETERMINAR ONDE NA PUBLICAÇÃO DO DIARIO OFICIAL ELETRONICO (DOE), DO DIA 31/10/2017, A PORTARIA Nº 043/2017, CODIGO IDENTIFICADOR: 57DDB90F_x000D_
 ONDE SE LE: SEDE DA CAMARA MUNICIPAL DE JAGUAPITA, EM 23 DE JUNHO DE 2017_x000D_
 LEIA-SE: SEDE DA CAMARA MUNICIPAL DE JAGUAPITA,EM 30 DE OUTUBRO DE 2017</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/1000/portaria_no_044_-_recesso_natal.doc</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/1000/portaria_no_044_-_recesso_natal.doc</t>
   </si>
   <si>
     <t>DORALICE DA CRUZ LEITE, PRESIDENTE RESOLVE DETERMINAR O EXPEDIENTE DESTINADO AO ATENDIMENTO PUBLICO, DESDE QUE NÃO ATRAPALHE AS ATIVIDADES NORMAIS DA CÂMARA MUNICIPAL DE JAGUAPITA NO MES DE DEZEMBRO DE 2017, FICANDO DEFINIDO DA SEGUINTE FORMA:_x000D_
 A) DE 22/12/2017 A 02/01/2018, DECLARA RECESSO NA SECRETARIA DA CAMARA MUNICIPAL._x000D_
 DURANTE O MES DE DEZEMBRO/2017, CASO SEJA NECESSARIO O TRABALHO DE FUNCIONARIOS EM DIAS E HORARIOS NÃO ESPECIFICADOS ACIMA, NÃO GERARA PAGAMENTO DE HORAS EXTRAS, E NEM POSITIVAÇÃO EM BANCO DE HORAS, POIS O ANDAMENTOS DOS SERVIÇOS NÃO PODERÃO SER PREJUDICADOS.</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/1001/portaria_no_045_-_funcionamento_da_camara.doc</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/1001/portaria_no_045_-_funcionamento_da_camara.doc</t>
   </si>
   <si>
     <t>DORALICE DA CRUZ LEITE, PRESIDENTE RESOLVE DETERMINAR, QUE NO PERIODO DE 05/01/2017 A 31/01/2017, O EXPEDIENTE DA SECRETARIA DA CAMARA MUNICIPAL DE JAGUAPITA SERA DAS 08H00MIN AS 12H00MIN HORAS PRESERVADOS OS SERVIÇOS ESSENCIAIS E/OU URGENTES.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1817,67 +1817,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/343/001-donato_jose_batista_-_readequacao_da_rotatoria_central_0001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/344/002-gustavo_balconi_-_indicacao_construcao_de_dois_banheiros.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/345/001-eliana_beatriz_marioto_sandoli_-_autorizacao_curso_capacitacao_pregoeiro.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/346/002-andre_luis_de_mello_-_autorizacao_curso_capacitacao_pregoeiro.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/347/003-ivan_takemoto_-_curso_cancelado.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/22/req.ver.gustavo-08-02-2017.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/348/005-_rafael_paladine_vieira_-_autorizacao_curso_regimento_interno_da_camara.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/349/006-_rafael_paladine_vieira_-_curso_cancelado.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/350/007-ivan_takemoto_-_compra_de_equipamentos_de_informatica.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/23/req.ver.wilson-22-02-2017.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/351/009-wilson_barbosa_de_souza_-_curso_cancelado.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/352/010-ivan_takemoto_-_curso_cancelado.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/353/011-rosilene_cristina_ferreira_-_progressao_de_cargo_tempo.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/354/012-hugo_gustavo_vieira_beraldi_-_curso_cancelado.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/355/013-andre_luis_de_mello_-_progressao_de_cargo_tempo.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/24/req.ver.valdomiro-09-03-2017.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/25/req.veradoralice-13-03-2017.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/356/016-paulo_sergio_tuzini_-_curso_cancelado.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/357/017-rafael_paladine_vieira_-_progressao_de_cargo.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/358/018-eliana_beatriz_marioto_sandoli_-_progressao_do_cargo.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/359/019-andre_luis_de_mello_-_elevacao_de_nivel.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/360/020-eliana_beatriz_marioto_sandoli_-_elevacao_de_nivel.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/361/021-rafael_paladine_vieira_-_elevacao_de_nivel.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/362/022-rosilene_cristina_ferreira_-_elevacao_de_nivel.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/363/023-_ivan_takemoto_-_autorizacao_curso_atribuicoes_gestao_de_pessoal.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/364/024-andre_luis_de_mello_-_autorizacao_curso_atribuicoes_gestao_pessoal.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/44/req.veradoralice-27-03-2017.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/366/027-ciro_brasil_rodrigues_de_oliveira_e_silva_-_solicitacao_de_atas.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/367/028-wilson_barbosa_de_souza_-_arquivamento_de_requerimento.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/368/029-ciro_brasil_rodrigues_de_oliveira_e_silva_-_indice_de_gastos_com_pessoal_do_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/28/req.ver.gustavo-18-04-2017.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/369/032-hugo_gustavo_vieira_beraldi_-_autorizacao_curso_orcamento_municipal.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/403/033-andre_l._mello_-_quinquenio.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/404/034_-_rosilene_c_ferreira_-_quinquenio.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/405/035_-_eliana_b_m_sandoli_-_quinquenio.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/370/036-wilson_barbosa_de_souza_-_rebaixamento_dos_postes_de_energia_eletrica.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/371/037-hugo_gustavo_vieira_beraldi_-_autorizacao_curso_gestao_de_pessoal_na_visao_do_tce.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/372/038-ivan_takemoto_-_reparo_em_nobreak.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/30/req.ver.wilson-05-05-2017_3.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/31/reqver.wilson-05-05-2017.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/32/req.ver.wilson-05-05-2017_2.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/33/req.ver.wilson-05-05-2017.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/34/req.ver.marcelo-08-05-2017.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/373/044-carlos_santa_cruz_-_empenhos_referentes_ao_ano_de_2000.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/374/045-cobra_reporter_-_copia_do_requerimento.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/35/req.ver.gustavo-12-05-2017.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/375/047-rafael_paladine_vieira_-autorizacao_curso_viii_forum_de_licitacoes.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/376/048-andre_luis_de_mello_-_autorizacao_curso_viii_forum_de_licitacoes_.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/377/049-eliana_beatriz_marioto_sandoli_-_autorizacao_curso_viii_forum_de_licitacoes.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/36/req.ver.marcelo-15-05-2017.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/378/051-poder_judiciario_comarca_jaguapita_-_mandado_de_intimidacao.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/402/052-abimael_baldani_-_copia_integral_do_processamento_legislativo.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/385/053-edison_rodrigues_de_almeida_-_acesso_para_fotocopiar_o_decreto_legislativo.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/386/054-ivan_takemoto_-_solicitacao_de_antivirus.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/37/req.ver.marcelo-24-05-2017.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/387/056-escola_divina_providencia_-_doacao_de_bicicleta_proerd.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/388/057-giovana_cecilia_alves_da_silva_-_pedido_de_ferias.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/389/058-hugo_gustavo_vieira_beraldi_-_autorizacao_curso_ii_forum_de_controle_externo.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/390/059-andre_luis_de_melloi_-_autorizacao_curso_ii_forum_de_controle_externo.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/391/060-ivan_takemoto_-_autorizacao_curso_ii_forum_de_controle_externo.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/392/061-eliana_beatriz_marioto_sandoli_-_autorizacao_curso_ii_forum_de_controle_externo.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/393/062-diego_almeida_madeira_-_arquivamento_de_mocao.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/39/req.ver.gustavo-marcelo-wilson-30-06-2017.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/38/req.ver.gustavo-05-07-2017.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/379/065-ivan_takemoto_-_autorizacao_curso_governanca_em_tecnologia_indeferido.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/380/066-rafael_paladine_vieira_-_concessao_de_ferias_22_a_28_de_agosto_de_2017.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/381/067-rosilene_cristina_ferreira_-_progressao_de_cargo_cursos.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/382/068-eliana_beatriz_marioto_sandoli_-_progressao_de_cargo_cursos.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/383/069-andre_luis_de_mello_-_progressao_de_cargo_cursos.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/384/070-rafael_paladine_vieira_-_progressao_de_cargo_curso.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/40/req.ver.gustavo-23-08-2017.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/41/req.wilson-24-08-2017.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/394/073-rosilene_cristina_ferreira_-_quinze_dias_de_ferias.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/395/074-rafael_paladine_vieira_-_projeto_samae.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/396/075-hugo_gustavo_vieira_beraldi_-_iii_congresso_internacional_de_controle_e_politicas_publicas.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/397/076-ivan_takemoto_-_autorizacao_curso_oficina_de_sapl.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/42/req.ver.gustavo-27-09-2017.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/398/078-andre_luis_de_mello_-_autorizacao_curso_oficina_de_sapl.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/399/079-ciro_brasil_rodrigues_oliveira_e_silva_-_copia_de_atas.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/400/080-conselho_municipal_de_assistencia_social_creas_-_informar_posicionamento_contrario_ao_desligamen.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/401/081-ivan_takemoto_-_sala_especifica_para_equipamentos_de_informatica.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/43/req.doralice-30-11-2017.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/956/portaria_no_001_-_funcionamento_da_camara.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/957/portaria_no_002_-_comissao_de_licitacao_-_errata.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/958/portaria_no_003_-_comissao_de_recebimento_de_materiais.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/959/portaria_no_004_-_comissao_de_inventario.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/960/portaria_no_005_-_eliana_b._m._sandoli_-_ibrap_-_unipublica.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/961/portaria_no_006_-_andre_mello_-_ibrap_-_unipublica.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/962/portaria_no_007_-_rafael_paladine_-_unipublica.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/963/portaria_no_008_-_recesso_de_carnaval.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/964/portaria_no_009_-_comissao_de_avaliacao_de_desempenho_-_rafael.docx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/965/portaria_no_010_-_comissao_de_avaliacao_de_desempenho_-_andre.docx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/966/portaria_no_011_-_comissao_de_avaliacao_de_desempenho_-_rosilene.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/967/portaria_no_012_-_comissao_de_avaliacao_de_desempenho_-_eliana.docx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/968/portaria_no_013_-_avanco_de_classe_servidores.docx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/969/portaria_no_014_-_valdomiro_vidal_-_tcepr.docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/970/portaria_no_015_-_doralice_cruz_-_tcepr.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/971/portaria_no_016_-_marcelo_da_silva_quenupe_-_tcepr.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/972/portaria_no_017_-_wilson_barbosa_de_souza_-_tcepr.docx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/973/portaria_no_018_-_gustavo_balconi_-_tcepr.docx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/974/portaria_no_019_-_paulo_sergio_tuzini_-_tcepr.docx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/975/portaria_no_020_-_andre_mello_-_unicursos.docx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/976/portaria_no_021_-_ivan_takemoto_-_unicursos.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/977/portaria_no_022_-_rafael_paladine_vieira_-_tcepr.docx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/978/portaria_no_023_-_wilson_barbosa_de_souza_-_torna_sem_efeito_a_portaria_017.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/979/portaria_no_024_-_recesso_quinta-feira_santa.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/980/portaria_no_025_-_hugo_beraldi_-_unipublica.docx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/982/portaria_no_026_-_hugo_beraldi_-_tce_cascavel.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/983/portaria_no_027_-_rafael_paladine_vieira_-_tcepr.docx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/984/portaria_no_028_-_andre_mello_-_tcepr.docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/985/portaria_no_029_-_eliana_marioto_-_tcepr.docx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/986/portaria_no_030_-_luto_mae_do_vereador_donato.docx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/987/portaria_no_031_-_recesso_sexta-feira_corpus_christi.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/988/portaria_no_032_-_hugo_beraldi_-_tce_curitiba.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/989/portaria_no_033_-_andre_mello_-_tcepr_-_curitiba.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/990/portaria_no_034_-_ivan_takemoto_-_tcepr_-_curitiba.docx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/991/portaria_no_035_-_eliana_marioto_-_tcepr__-curitiba.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/992/portaria_no_036_-_avanco_de_classe_servidores.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/993/portaria_no_037_-_recesso_sexta-feira_independecia_do_brasil.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/994/portaria_no_038_-_recesso_sexta-feira_nossa_senhora_aparecida.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/995/portaria_no_039_-_hugo_beraldi_-_tce_curitiba_congresso_internacional.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/996/portaria_no_040_-_comissao_de_pregao.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/997/portaria_no_041_-_recesso_sexta-feira_finados.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/998/portaria_no_042_-_ivan_takemoto_-_interlegis_-_foz_do_iguacu.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/999/portaria_no_043_-_andre_mello_-_interlegis_-_foz_do_iguacu.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/1000/portaria_no_044_-_recesso_natal.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/1001/portaria_no_045_-_funcionamento_da_camara.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/343/001-donato_jose_batista_-_readequacao_da_rotatoria_central_0001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/344/002-gustavo_balconi_-_indicacao_construcao_de_dois_banheiros.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/345/001-eliana_beatriz_marioto_sandoli_-_autorizacao_curso_capacitacao_pregoeiro.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/346/002-andre_luis_de_mello_-_autorizacao_curso_capacitacao_pregoeiro.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/347/003-ivan_takemoto_-_curso_cancelado.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/22/req.ver.gustavo-08-02-2017.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/348/005-_rafael_paladine_vieira_-_autorizacao_curso_regimento_interno_da_camara.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/349/006-_rafael_paladine_vieira_-_curso_cancelado.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/350/007-ivan_takemoto_-_compra_de_equipamentos_de_informatica.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/23/req.ver.wilson-22-02-2017.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/351/009-wilson_barbosa_de_souza_-_curso_cancelado.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/352/010-ivan_takemoto_-_curso_cancelado.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/353/011-rosilene_cristina_ferreira_-_progressao_de_cargo_tempo.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/354/012-hugo_gustavo_vieira_beraldi_-_curso_cancelado.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/355/013-andre_luis_de_mello_-_progressao_de_cargo_tempo.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/24/req.ver.valdomiro-09-03-2017.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/25/req.veradoralice-13-03-2017.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/356/016-paulo_sergio_tuzini_-_curso_cancelado.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/357/017-rafael_paladine_vieira_-_progressao_de_cargo.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/358/018-eliana_beatriz_marioto_sandoli_-_progressao_do_cargo.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/359/019-andre_luis_de_mello_-_elevacao_de_nivel.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/360/020-eliana_beatriz_marioto_sandoli_-_elevacao_de_nivel.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/361/021-rafael_paladine_vieira_-_elevacao_de_nivel.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/362/022-rosilene_cristina_ferreira_-_elevacao_de_nivel.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/363/023-_ivan_takemoto_-_autorizacao_curso_atribuicoes_gestao_de_pessoal.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/364/024-andre_luis_de_mello_-_autorizacao_curso_atribuicoes_gestao_pessoal.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/44/req.veradoralice-27-03-2017.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/366/027-ciro_brasil_rodrigues_de_oliveira_e_silva_-_solicitacao_de_atas.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/367/028-wilson_barbosa_de_souza_-_arquivamento_de_requerimento.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/368/029-ciro_brasil_rodrigues_de_oliveira_e_silva_-_indice_de_gastos_com_pessoal_do_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/28/req.ver.gustavo-18-04-2017.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/369/032-hugo_gustavo_vieira_beraldi_-_autorizacao_curso_orcamento_municipal.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/403/033-andre_l._mello_-_quinquenio.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/404/034_-_rosilene_c_ferreira_-_quinquenio.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/405/035_-_eliana_b_m_sandoli_-_quinquenio.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/370/036-wilson_barbosa_de_souza_-_rebaixamento_dos_postes_de_energia_eletrica.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/371/037-hugo_gustavo_vieira_beraldi_-_autorizacao_curso_gestao_de_pessoal_na_visao_do_tce.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/372/038-ivan_takemoto_-_reparo_em_nobreak.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/30/req.ver.wilson-05-05-2017_3.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/31/reqver.wilson-05-05-2017.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/32/req.ver.wilson-05-05-2017_2.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/33/req.ver.wilson-05-05-2017.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/34/req.ver.marcelo-08-05-2017.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/373/044-carlos_santa_cruz_-_empenhos_referentes_ao_ano_de_2000.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/374/045-cobra_reporter_-_copia_do_requerimento.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/35/req.ver.gustavo-12-05-2017.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/375/047-rafael_paladine_vieira_-autorizacao_curso_viii_forum_de_licitacoes.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/376/048-andre_luis_de_mello_-_autorizacao_curso_viii_forum_de_licitacoes_.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/377/049-eliana_beatriz_marioto_sandoli_-_autorizacao_curso_viii_forum_de_licitacoes.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/36/req.ver.marcelo-15-05-2017.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/378/051-poder_judiciario_comarca_jaguapita_-_mandado_de_intimidacao.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/402/052-abimael_baldani_-_copia_integral_do_processamento_legislativo.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/385/053-edison_rodrigues_de_almeida_-_acesso_para_fotocopiar_o_decreto_legislativo.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/386/054-ivan_takemoto_-_solicitacao_de_antivirus.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/37/req.ver.marcelo-24-05-2017.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/387/056-escola_divina_providencia_-_doacao_de_bicicleta_proerd.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/388/057-giovana_cecilia_alves_da_silva_-_pedido_de_ferias.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/389/058-hugo_gustavo_vieira_beraldi_-_autorizacao_curso_ii_forum_de_controle_externo.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/390/059-andre_luis_de_melloi_-_autorizacao_curso_ii_forum_de_controle_externo.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/391/060-ivan_takemoto_-_autorizacao_curso_ii_forum_de_controle_externo.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/392/061-eliana_beatriz_marioto_sandoli_-_autorizacao_curso_ii_forum_de_controle_externo.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/393/062-diego_almeida_madeira_-_arquivamento_de_mocao.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/39/req.ver.gustavo-marcelo-wilson-30-06-2017.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/38/req.ver.gustavo-05-07-2017.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/379/065-ivan_takemoto_-_autorizacao_curso_governanca_em_tecnologia_indeferido.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/380/066-rafael_paladine_vieira_-_concessao_de_ferias_22_a_28_de_agosto_de_2017.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/381/067-rosilene_cristina_ferreira_-_progressao_de_cargo_cursos.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/382/068-eliana_beatriz_marioto_sandoli_-_progressao_de_cargo_cursos.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/383/069-andre_luis_de_mello_-_progressao_de_cargo_cursos.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/384/070-rafael_paladine_vieira_-_progressao_de_cargo_curso.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/40/req.ver.gustavo-23-08-2017.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/41/req.wilson-24-08-2017.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/394/073-rosilene_cristina_ferreira_-_quinze_dias_de_ferias.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/395/074-rafael_paladine_vieira_-_projeto_samae.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/396/075-hugo_gustavo_vieira_beraldi_-_iii_congresso_internacional_de_controle_e_politicas_publicas.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/397/076-ivan_takemoto_-_autorizacao_curso_oficina_de_sapl.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/42/req.ver.gustavo-27-09-2017.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/398/078-andre_luis_de_mello_-_autorizacao_curso_oficina_de_sapl.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/399/079-ciro_brasil_rodrigues_oliveira_e_silva_-_copia_de_atas.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/400/080-conselho_municipal_de_assistencia_social_creas_-_informar_posicionamento_contrario_ao_desligamen.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/401/081-ivan_takemoto_-_sala_especifica_para_equipamentos_de_informatica.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/43/req.doralice-30-11-2017.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/956/portaria_no_001_-_funcionamento_da_camara.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/957/portaria_no_002_-_comissao_de_licitacao_-_errata.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/958/portaria_no_003_-_comissao_de_recebimento_de_materiais.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/959/portaria_no_004_-_comissao_de_inventario.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/960/portaria_no_005_-_eliana_b._m._sandoli_-_ibrap_-_unipublica.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/961/portaria_no_006_-_andre_mello_-_ibrap_-_unipublica.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/962/portaria_no_007_-_rafael_paladine_-_unipublica.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/963/portaria_no_008_-_recesso_de_carnaval.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/964/portaria_no_009_-_comissao_de_avaliacao_de_desempenho_-_rafael.docx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/965/portaria_no_010_-_comissao_de_avaliacao_de_desempenho_-_andre.docx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/966/portaria_no_011_-_comissao_de_avaliacao_de_desempenho_-_rosilene.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/967/portaria_no_012_-_comissao_de_avaliacao_de_desempenho_-_eliana.docx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/968/portaria_no_013_-_avanco_de_classe_servidores.docx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/969/portaria_no_014_-_valdomiro_vidal_-_tcepr.docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/970/portaria_no_015_-_doralice_cruz_-_tcepr.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/971/portaria_no_016_-_marcelo_da_silva_quenupe_-_tcepr.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/972/portaria_no_017_-_wilson_barbosa_de_souza_-_tcepr.docx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/973/portaria_no_018_-_gustavo_balconi_-_tcepr.docx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/974/portaria_no_019_-_paulo_sergio_tuzini_-_tcepr.docx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/975/portaria_no_020_-_andre_mello_-_unicursos.docx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/976/portaria_no_021_-_ivan_takemoto_-_unicursos.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/977/portaria_no_022_-_rafael_paladine_vieira_-_tcepr.docx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/978/portaria_no_023_-_wilson_barbosa_de_souza_-_torna_sem_efeito_a_portaria_017.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/979/portaria_no_024_-_recesso_quinta-feira_santa.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/980/portaria_no_025_-_hugo_beraldi_-_unipublica.docx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/982/portaria_no_026_-_hugo_beraldi_-_tce_cascavel.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/983/portaria_no_027_-_rafael_paladine_vieira_-_tcepr.docx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/984/portaria_no_028_-_andre_mello_-_tcepr.docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/985/portaria_no_029_-_eliana_marioto_-_tcepr.docx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/986/portaria_no_030_-_luto_mae_do_vereador_donato.docx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/987/portaria_no_031_-_recesso_sexta-feira_corpus_christi.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/988/portaria_no_032_-_hugo_beraldi_-_tce_curitiba.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/989/portaria_no_033_-_andre_mello_-_tcepr_-_curitiba.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/990/portaria_no_034_-_ivan_takemoto_-_tcepr_-_curitiba.docx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/991/portaria_no_035_-_eliana_marioto_-_tcepr__-curitiba.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/992/portaria_no_036_-_avanco_de_classe_servidores.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/993/portaria_no_037_-_recesso_sexta-feira_independecia_do_brasil.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/994/portaria_no_038_-_recesso_sexta-feira_nossa_senhora_aparecida.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/995/portaria_no_039_-_hugo_beraldi_-_tce_curitiba_congresso_internacional.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/996/portaria_no_040_-_comissao_de_pregao.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/997/portaria_no_041_-_recesso_sexta-feira_finados.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/998/portaria_no_042_-_ivan_takemoto_-_interlegis_-_foz_do_iguacu.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/999/portaria_no_043_-_andre_mello_-_interlegis_-_foz_do_iguacu.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/1000/portaria_no_044_-_recesso_natal.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2017/1001/portaria_no_045_-_funcionamento_da_camara.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H129"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="35.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="171.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="170.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>