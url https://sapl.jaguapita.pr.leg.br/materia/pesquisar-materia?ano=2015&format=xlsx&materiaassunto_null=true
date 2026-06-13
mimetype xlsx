--- v0 (2026-01-09)
+++ v1 (2026-06-13)
@@ -54,1522 +54,1522 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Professora Genilda</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/473/001-genilda_leite_chalegre_-_copia_da_ata_de_posse.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/473/001-genilda_leite_chalegre_-_copia_da_ata_de_posse.pdf</t>
   </si>
   <si>
     <t>A vereadora desta Casa de Leis requer cópia da ATA DE POSSE do respectivo mandato que ocupo pelo Partido dos Trabalhadores.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/474/002-ministerio_publico_-_requisitar_copia_integral_do_procedimento_de_prestacao_de_contas.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/474/002-ministerio_publico_-_requisitar_copia_integral_do_procedimento_de_prestacao_de_contas.pdf</t>
   </si>
   <si>
     <t>MINISTÉRIO PÚBLICO DO ESTADO DO PARANÁ - PROMOTORIA DE JUSTIÇA DE JAGUAPITÃ. OFÍCIO Nº 35/2015. Requisita cópia integral do procedimento de prestação de contas relativo ao ex-prefeito Edson Rodrigues, referentes ao exercício de 2000, inclusive a decisão da Câmara Municipal, que acolhendo o parecer do Tribunal de Contas, reprovou as contas e cassação dos direitos políticos. Prazo de cumprimentos: 10 dias.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Eliana Damasceno</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/475/003-eliana_aparecida_ramos_damasceno_-_copia_das_atas_de_reunioes.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/475/003-eliana_aparecida_ramos_damasceno_-_copia_das_atas_de_reunioes.pdf</t>
   </si>
   <si>
     <t>A Servidora da Casa de Leis requer cópia das Atas das Reuniões, onde foram discutidas as contas do Sr. Edson Rodrigues de Almeida.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Funcionarios</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/476/004-ana_paula_satake_-_exoneracao_de_cargo.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/476/004-ana_paula_satake_-_exoneracao_de_cargo.pdf</t>
   </si>
   <si>
     <t>A servidora desta Casa de Leis requer sua EXONERAÇÃO DO CARGO supra mencionado.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Popular</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/477/005-edison_rodrigues_de_almeida_-_vista_dos_autos_para_fotocopia_integral.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/477/005-edison_rodrigues_de_almeida_-_vista_dos_autos_para_fotocopia_integral.pdf</t>
   </si>
   <si>
     <t>EDISON RODRIGUES DE ALMEIDA, requer vista dos autos para fins de fotocópia integral do processo de prestação de contas, com a finalidade de um melhor exame da matéria.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/478/006-acej_-_implementacao_de_projeto_de_lei.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/478/006-acej_-_implementacao_de_projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>ACEJ (Associação Comercial de Jaguapitã) solicita a implementação de um Projeto de Lei para o horário de funcionamento do comercial local de jaguapitã, a fim de visar o progresso e estabelecer regras em nosso município e ser regulamentado na forma legal._x000D_
 A criação proposta visa regulamentar o comércio local, para que não haja desordem em nossa cidade assim estabelecendo normas e padronizando os horários de atendimento ao público.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/479/007-andre_l._de_mello_-_curso_ibrap_-_curitiba.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/479/007-andre_l._de_mello_-_curso_ibrap_-_curitiba.pdf</t>
   </si>
   <si>
     <t>O servidor André Luis de Mello solicita a inscrição de um curso com o Tema: "A Lei Complementar 147/2014 e as Mudanças no âmbito das Licitações", a ser realizado no dia 26 de março do corrente ano, pelo Instituto Brasileiro de Administração Pública LTDA - IBRAP, em Curitiba - PR.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/480/008-eliana_beatriz_marioto_sandoli_-_autorizacao_curso_a_lei_complementar.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/480/008-eliana_beatriz_marioto_sandoli_-_autorizacao_curso_a_lei_complementar.pdf</t>
   </si>
   <si>
     <t>A servidora Eliana Beatriz Marioto Sandoli solicita a inscrição de um curso com o Tema: "A Lei Complementar 147/2014 e as Mudanças no âmbito das Licitações", a ser realizado no dia 26 de março do corrente ano, pelo Instituto Brasileiro de Administração Pública LTDA - IBRAP, em Curitiba - PR.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Ciro Brasil Rodrigues de Oliveira e Silva</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/481/009-ciro_brasil_rodrigues_de_oliveira_e_silva_-_solicitacao_de_audio.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/481/009-ciro_brasil_rodrigues_de_oliveira_e_silva_-_solicitacao_de_audio.pdf</t>
   </si>
   <si>
     <t>CIRO BRASIL RODRIGUES DE OLIVEIRA E SILVA, Prefeito Municipal, através do Ofício nº 087/2015, solicita o áudio da reunião da Câmara de Vereadores, realizada no dia 23 de março de 2015, com início às  20 horas.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/482/010-edison_rodrigues_de_almeida_-_requerer_autos_para_fotocopia.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/482/010-edison_rodrigues_de_almeida_-_requerer_autos_para_fotocopia.pdf</t>
   </si>
   <si>
     <t>EDISON RODRIGUES DE ALMEIDA, requer vista dos autos para fins de fotocópia integral de todo o procedimento interno levado a efeito perante esta Câmara de Vereadores atinente ao processo de prestação de contas, com a finalidade de um melhor exame da matéria.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/483/011-adail_golfeto_-_declaracao_de_periodo_laborado_pelo_requerente.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/483/011-adail_golfeto_-_declaracao_de_periodo_laborado_pelo_requerente.pdf</t>
   </si>
   <si>
     <t>Adail Golfeto, solicita uma declaração informando o período laborado pelo Requerente e a qual regime previdenciário foram vertidas as contribuições, apresentar a certidão de tempo de contribuição.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Toninho Corol</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/484/012-antonio_vieira_da_silva_-_copia_de_audio_da_reuniao_ordinaria.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/484/012-antonio_vieira_da_silva_-_copia_de_audio_da_reuniao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Antonio Vieira da Silva, vereador desta Casa de Leis, requer cópia de áudio da Reunião Ordinária do dia 23 de março de 2015, para esclarecer as dúvidas a respeito de sua fala.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/485/013-ciro_brasil_rodrigues_de_oliveira_e_silva_-_solicitacao_de_audio_e_retirada_de_gravacao.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/485/013-ciro_brasil_rodrigues_de_oliveira_e_silva_-_solicitacao_de_audio_e_retirada_de_gravacao.pdf</t>
   </si>
   <si>
     <t>CIRO BRASIL RODRIGUES DE OLIVEIRA E SILVA, solicita cópia da gravação do áudio de todas as sessões ordinárias e extraordinárias da Câmara Municipal de Jaguapitã, a partir da presente data.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/486/014-secretaria_da_educacao_-_solicitar_indicacao_de_dois_vereadores.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/486/014-secretaria_da_educacao_-_solicitar_indicacao_de_dois_vereadores.pdf</t>
   </si>
   <si>
     <t>DAGMAR THEMYS DE OLIVEIRA FRANCO ROSSETO, Secretária Municipal de Educação de Jaguapitã, mediante o Ofício nº 014/2015, solicita desta Casa de Leis a indicação de dois vereadores para fazerem parte da Comissão Coordenadora para realização do Plano Municipal de Educação, instituído pela Lei Federal nº 13.005/2014, que estabelece que todos os municípios deverão elaborar ou adequar seus planos até 26 de junho de 2015.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Zé Roberto Corredor</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/487/015-jose_roberto_botelho_-_solicitacao_de_lei_orcamentaria_2015.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/487/015-jose_roberto_botelho_-_solicitacao_de_lei_orcamentaria_2015.pdf</t>
   </si>
   <si>
     <t>JOSÉ ROBERTO BOTELHO, vereador desta Casa de Leis, solicita a LEI ORÇAMENTÁRIA DE 2015.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/488/016-eliana_aparecida_ramos_damasceno_-_autorizacao_reuniao_ordinaria_avempar.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/488/016-eliana_aparecida_ramos_damasceno_-_autorizacao_reuniao_ordinaria_avempar.pdf</t>
   </si>
   <si>
     <t>ELIANA APARECIDA RAMOS DAMASCENO, vereadora desta Casa de Leis, Requer diária para participar da 2ª Reunião Ordinária - 2015 da AVEMPAR - Associação de Vereadores do Médio Paranapanema, a ser realizada no dia 25 de abril do corrente ano, na cidade de Porecatu - PR, com início às 09:00 horas, até às 12:00 horas.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Pastor Benedito</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/489/017-benedito_lemos_dos_santos_-_autorizacao_reuniao_ordinaria_avempar.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/489/017-benedito_lemos_dos_santos_-_autorizacao_reuniao_ordinaria_avempar.pdf</t>
   </si>
   <si>
     <t>O vereador desta Casa de Leis, Benedito Lemos dos Santos, requer uma diária para participar da 2ª Reunião Ordinária - 2015 - da AVEMPAR - Associação de Vereadores do Médio Paranapanema, a ser realizada no dia 25 de abril do corrente ano, na cidade de Porecatu - PR, com início às 09:00 horas, até às 12:00 horas, nas dependências da Câmara Municipal.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Adriano</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/490/018-adriano_alves_-_autorizacao_reuniao_ordinaria_avempar.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/490/018-adriano_alves_-_autorizacao_reuniao_ordinaria_avempar.pdf</t>
   </si>
   <si>
     <t>O vereador desta Casa de Leis, Adriano Alves, requer uma diária para participar da 2ª Reunião Ordinária - 2015 - da AVEMPAR - Associação de Vereadores do Médio Paranapanema, a ser realizada no dia 25 de abril do corrente ano, na cidade de Porecatu - PR, com início às 09:00 horas, até às 12:00 horas, nas dependências da Câmara Municipal.</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Tinga</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/491/019-jose_carlos_da_silva_-_autorizacao_reuniao_ordinaria_avempar.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/491/019-jose_carlos_da_silva_-_autorizacao_reuniao_ordinaria_avempar.pdf</t>
   </si>
   <si>
     <t>O vereador desta Casa de Leis, JOSÉ CARLOS DA SILVA, requer uma diária para participar da 2ª Reunião Ordinária - 2015 - da AVEMPAR - Associação de Vereadores do Médio Paranapanema, a ser realizada no dia 25 de abril do corrente ano, na cidade de Porecatu - PR, com início às 09:00 horas, até às 12:00 horas, nas dependências da Câmara Municipal.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/492/020-antonio_vieira_da_silva_-_autorizacao_reuniao_ordinaria_avempar.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/492/020-antonio_vieira_da_silva_-_autorizacao_reuniao_ordinaria_avempar.pdf</t>
   </si>
   <si>
     <t>O vereador desta Casa de Leis, Antonio Vieira da Silva, requer uma diária para participar da 2ª Reunião Ordinária - 2015 - da AVEMPAR - Associação de Vereadores do Médio Paranapanema, a ser realizada no dia 25 de abril do corrente ano, na cidade de Porecatu - PR, com início às 09:00 horas, até às 12:00 horas, nas dependências da Câmara Municipal.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/493/021-antonio_vieira_da_silva_-_autorizacao_reuniao_fauel.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/493/021-antonio_vieira_da_silva_-_autorizacao_reuniao_fauel.pdf</t>
   </si>
   <si>
     <t>O vereador desta Casa de Leis, Antonio Vieira da Silva, requer uma diária para participar de Reunião no dia 24 de abril, junto da Assessora de Projetos a Sra. Mariele Cestari Esteves da Fundação de Apoio ao Desenvolvimento da Universidade Estadual de Londrina - FAUEL, para tratar de assunto referente ao Concurso Público a ser realizado na Câmara Municipal.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/494/022-rafael_paladine_vieira_-_autorizacao_reuniao_fauel.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/494/022-rafael_paladine_vieira_-_autorizacao_reuniao_fauel.pdf</t>
   </si>
   <si>
     <t>O vereador desta Casa de Leis, Rafael Paladine Vieira, requer uma diária para participar de Reunião no dia 24 de abril, junto da Assessora de Projetos a Sra. Mariele Cestari Esteves da Fundação de Apoio ao Desenvolvimento da Universidade Estadual de Londrina - FAUEL, para tratar de assunto referente ao Concurso Público a ser realizado na Câmara Municipal.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/495/024-andre_luis_de_mello_-_autorizacao_reuniao_fauel.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/495/024-andre_luis_de_mello_-_autorizacao_reuniao_fauel.pdf</t>
   </si>
   <si>
     <t>O vereador desta Casa de Leis, André Luis de Mello, requer uma diária para participar de Reunião no dia 24 de abril, junto da Assessora de Projetos a Sra. Mariele Cestari Esteves da Fundação de Apoio ao Desenvolvimento da Universidade Estadual de Londrina - FAUEL, para tratar de assunto referente ao Concurso Público a ser realizado na Câmara Municipal.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/497/026-adriano_alves_-_iluminacao_publica_e_pavimentacao.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/497/026-adriano_alves_-_iluminacao_publica_e_pavimentacao.pdf</t>
   </si>
   <si>
     <t>O vereador desta Casa de Leis, ADRIANO ALVES, requer que lhe são conferidas, apresenta para votação e posterior envio ao Executivo, o que se segue:_x000D_
 1 - Iluminação Pública no trecho que leva da Empresa Extrasul até a Rua Ponta Grossa;_x000D_
 2 - Pavimentação asfáltica no mesmo trecho.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/496/027-rafael_paladine_vieira_-_autorizacao_reuniao_fauel.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/496/027-rafael_paladine_vieira_-_autorizacao_reuniao_fauel.pdf</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/498/028-andre_luis_de_mello_-_autorizacao_reuniao_fauel.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/498/028-andre_luis_de_mello_-_autorizacao_reuniao_fauel.pdf</t>
   </si>
   <si>
     <t>O servidor ANDRÉ LUIS DE MELLO, requer uma diária para participar de Reunião no dia 15 de maio, junto da Assessora de Projetos a Sra. Mariele Cestari Esteves da Fundação de Apoio ao Desenvolvimento da Universidade Estadual de Londrina - FAUEL, para tratar de assunto referente ao Concurso Público a ser realizado na Câmara Municipal.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/499/029-adriano_alves_-_autorizacao_curso_palestra_e_mesa_redonda.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/499/029-adriano_alves_-_autorizacao_curso_palestra_e_mesa_redonda.pdf</t>
   </si>
   <si>
     <t>O vereador ADRIANO ALVES, solicita a inscrição de um curso com oTema: "Palestra e mesa redonda a reforma eleitoral", a ser realizado no dia 28 de maio do corrente ano, pela empresa On Onyx Comunicação e Eventos, em Londrina - PR.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/500/030-antonio_vieira_da_silva_-_autorizacao_curso_palestra_e_mesa_redonda.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/500/030-antonio_vieira_da_silva_-_autorizacao_curso_palestra_e_mesa_redonda.pdf</t>
   </si>
   <si>
     <t>O vereador desta Casa de Leis, ANTONIO VIEIRA DA SILVA, solicita a inscrição de um curso com o Tema: " Palestra e mesa redonda sobre a reforma eleitoral", a ser realizado no dia 28 de maio do corrente ano, pela empresa On Onyx Comunicação e Eventos, em Londrina-PR.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/501/031-benedito_lemos_dos_santos_-_autorizacao_curso_palestra_e_mesa_redonda.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/501/031-benedito_lemos_dos_santos_-_autorizacao_curso_palestra_e_mesa_redonda.pdf</t>
   </si>
   <si>
     <t>O vereador desta Casa de Leis, BENEDITO LEMOS DOS SANTOS, solicita a inscrição de um curso com o Tema: "Palestra e mesa redonda sobre a reforma eleitoral", a ser realizado no dia 28 de maio do corrente ano, pela empesa On Onyx Comunicação e Eventos, em Londrina - PR.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Doralice Cruz</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/502/032-doralice_da_cruz_leite_-_autorizacao_curso_palestra_e_mesa_redonda.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/502/032-doralice_da_cruz_leite_-_autorizacao_curso_palestra_e_mesa_redonda.pdf</t>
   </si>
   <si>
     <t>O vereador desta Casa de Leis, DORALICE DA CRUZ LEITE, solicita a inscrição de um curso com o Tema: "Palestra e mesa redonda sobre a reforma eleitoral", a ser realizado no dia 28 de maio do corrente ano, pela empesa On Onyx Comunicação e Eventos, em Londrina - PR.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/503/033-jose_carlos_da_silva_-_autorizacao_curso_palestra_e_mesa_redonda.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/503/033-jose_carlos_da_silva_-_autorizacao_curso_palestra_e_mesa_redonda.pdf</t>
   </si>
   <si>
     <t>O vereador desta Casa de Leis, JOSÉ CARLOS DA SILVA, solicita a inscrição de um curso com o Tema: "Palestra e mesa redonda sobre a reforma eleitoral", a ser realizado no dia 28 de maio do corrente ano, pela empesa On Onyx Comunicação e Eventos, em Londrina - PR.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/504/034-jose_roberto_botelho_-_autorizacao_curso_palestra_e_mesa_redonda.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/504/034-jose_roberto_botelho_-_autorizacao_curso_palestra_e_mesa_redonda.pdf</t>
   </si>
   <si>
     <t>O vereador desta Casa de Leis, JOSÉ ROBERTO BOTELHO, solicita a inscrição de um curso com o Tema: "Palestra e mesa redonda sobre a reforma eleitoral", a ser realizado no dia 28 de maio do corrente ano, pela empesa On Onyx Comunicação e Eventos, em Londrina - PR.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Martinha</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/505/035-marta_betanes_da_silva_-_autorizacao_curso_palestra_e_mesa_redonda.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/505/035-marta_betanes_da_silva_-_autorizacao_curso_palestra_e_mesa_redonda.pdf</t>
   </si>
   <si>
     <t>O vereador desta Casa de Leis, MARTA BETANES DA SILVA, solicita a inscrição de um curso com o Tema: "Palestra e mesa redonda sobre a reforma eleitoral", a ser realizado no dia 28 de maio do corrente ano, pela empesa On Onyx Comunicação e Eventos, em Londrina - PR.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/506/036-antonio_vieira_da_silva_-_projetos_arquitetonicos_de_casa_residencial.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/506/036-antonio_vieira_da_silva_-_projetos_arquitetonicos_de_casa_residencial.pdf</t>
   </si>
   <si>
     <t>O vereador desta Casa de Leis, ANTONIO VIEIRA DA SILVA, solicita à Prefeitura Municipal de Jaguapitã com atendimento e elaboração de Projetos Arquitetônicos de casa residencial menos de 70m²( setenta metros quadrados) com Isenção de Taxas, direcionado as famílias de baixa renda do nosso Município.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/507/037-antonio_vieira_da_silva_-_requerer_documentos_i_iv_v_e_vi.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/507/037-antonio_vieira_da_silva_-_requerer_documentos_i_iv_v_e_vi.pdf</t>
   </si>
   <si>
     <t>ADAIL GOLFETO, requer os documentos I, IV, V e VI constantes no documentos anexo.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/508/038-ciro_brasil_rodrigues_de_oliveira_e_silva_-_audios_das_reunioes_da_camara.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/508/038-ciro_brasil_rodrigues_de_oliveira_e_silva_-_audios_das_reunioes_da_camara.pdf</t>
   </si>
   <si>
     <t>CIRO BRASIL RODRIGUES DE OLIVEIRA E SILVA, Prefeito Municipal, solicita desta Casa de Leis os aúdios das Reuniões, realizadas até a presente data.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/509/039-rosilene_cristina_ferreira_-_progressao_de_cargo_curso.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/509/039-rosilene_cristina_ferreira_-_progressao_de_cargo_curso.pdf</t>
   </si>
   <si>
     <t>ROSILENE CRISTINA FERREIRA, servidora desta Casa de Leis, requer Progressão do meu cargo de acordo com a Lei Complementar nº 001/2011 do Plano de Cargos, Carreira e Vencimentos, devido constar que possui o 3º Grau Completo em Administração de Empresas pela Universidade Estadual de Londrina conforme cópia do diploma em anexo.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/515/040-ministerio_publico_do_parana_-_portal_de_transparencia.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/515/040-ministerio_publico_do_parana_-_portal_de_transparencia.pdf</t>
   </si>
   <si>
     <t>MINISTÉRIO PÚBLICO DO ESTADO DO PARANÁ - OFÍCIO Nº 128/2015 ATRAVÉS DO PROMOTOR DE JUSTIÇA DE JAGUAPITÃ-PR ERINTON CRISTIANO DALMASO RECOMENDA, NUM PRAZO DE 30 DIAS, A REGULARIZAÇÃO DO PORTAL DA TRANSPARÊNCIA SEGUNDO OS DADOS OBTIDOS PELO RELATÓRIO DE AUDITORIA Nº 480/2015 (NATE/MPPR) CONFORME DOCUMENTAÇÃO ANEXA.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/516/041-subprocuradoria-geral_ministerio_publico.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/516/041-subprocuradoria-geral_ministerio_publico.pdf</t>
   </si>
   <si>
     <t>MINISTÉRIO PÚBLICO DO ESTADO DO PARANÁ - PROCURADORIA-GERAL DE JUSTIÇA - SUBPROCURADORIA-GERAL DE JUSTIÇA PARA ASSUNTOS INSTITUCIONAIS - CENTRO DE APOIO OPERACIONAL ÀS PROMOTORIAS DE JUSTIÇA DA CRIANÇA E DO ADOLESCENTE E DA EDUCAÇÃO ENVIA O OFÍCIO CONJUNTO 04/2015-SUBPLAN_CAOPEduc E Anexos I e II, referente a orientações na apreciação do Plano Municipal de Educação, em especial na garantia de vagas para a educação infantil.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/517/042-conselho_municipal_dos_direitos_da_crianca_-_valorizacao_dos_trabalhadores_no_conselho_tutelar.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/517/042-conselho_municipal_dos_direitos_da_crianca_-_valorizacao_dos_trabalhadores_no_conselho_tutelar.pdf</t>
   </si>
   <si>
     <t>Conselho Municipal dos Direitos da Criança e do Adolescente - Ofício nº 043/2015, por intermédio de seu Presidente infra assinado, Senhor JOSMAR FERRAZ FERNANDES vem, com o devido respeito e acatamento, à Vossa presença a fim de requisitar de Vossa Excelência informações pertinentes a Projetos em discussão nesta Casa, referentes à VALORIZAÇÃO DOS TRABALHADORES DO CONSELHO TUTELAR deste município, principalmente no que se refere aos vencimentos dos mesmos, previsto no Artigo 70, Parágrafo 1º. Da Lei Municipal nº. 032/2013, de 26 de setembro de 2015._x000D_
 2. Outrossim, solicitamos seja encaminhada resposta por escrito, em não mais de 15 (quinze) dias, para a Secretaria do Conselho Municipal dos Direitos da Criança e do Adolescente - CMDCA de Jaguapitã-PR.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/518/045-eliana_beatriz_marioto_sandoli_-_progressao_de_cargo_cursos.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/518/045-eliana_beatriz_marioto_sandoli_-_progressao_de_cargo_cursos.pdf</t>
   </si>
   <si>
     <t>ELIANA BEATRIZ MARIOTO SANDOLI, servidora desta Casa de Leis, requer Progressão do meu cargo de acordo com a Lei Complementar nº 001/2011, do Plano de Cargos, Carreira e Vencimentos, devido ter concluído cursos de aperfeiçoamento, treinamento, atualização, extensão ou capacitação, relativos ao cargo ocupado ou função desenvolvida, sendo necessário, no mínimo, 80 (oitenta) horas comprovadas, para obter tal benefício, segue em anexo os certificados dos cursos comprovando um total de 81 (oitenta e uma) horas de cursos realizados.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/519/046-rosilene_cristina_ferreira_-_progressao_de_cargo_cursos.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/519/046-rosilene_cristina_ferreira_-_progressao_de_cargo_cursos.pdf</t>
   </si>
   <si>
     <t>ROSILENE CRISTINA FERREIRA, servidora desta Casa de Leis, requer Progressão do meu cargo de acordo com a Lei Complementar nº 001/2011, do Plano de Cargos, Carreira e Vencimentos, devido ter concluído cursos de aperfeiçoamento, treinamento, atualização, extensão ou capacitação, relativos ao cargo ocupado ou função desenvolvida, sendo necessário, no mínimo, 80 (oitenta) horas comprovadas, para obter tal benefício, segue em anexo os certificados dos cursos comprovando um total de 82 (oitenta e dois) horas de cursos realizados.</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/520/047-filipe_barros_baptista_de_toledo_ribeiro_-_denuncia_com_pedido_de_instauracao.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/520/047-filipe_barros_baptista_de_toledo_ribeiro_-_denuncia_com_pedido_de_instauracao.pdf</t>
   </si>
   <si>
     <t>FELIPE BARROS BAPTISTA DE TOLEDO RIBEIRO, advogado regularmente inscrito na OAB/PR nº 74.743, vem apresentar DENÚNCIA COM PEDIDO DE INSTAURAÇÃO DE COMISSÃO PROCESSANTE E CONVOCAÇÃO IMEDIATA DOS SUPLENTES,, em face de ANTONIO VIEIRA DA SILVA, ELIANA APARECIDA RAMOS DAMASCENO, JOSÉ CARLOS DA SILVA, MARTA BETANES DA SILVA, DORALICE DA CRUZ LEITE E GENILDA LEITE CHALEGRE.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/521/048-andre_eliana_e_rosilene_-_solicitar_gratificacao_garantida_comissao_curso.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/521/048-andre_eliana_e_rosilene_-_solicitar_gratificacao_garantida_comissao_curso.pdf</t>
   </si>
   <si>
     <t>ANDRÉ LUIS DE MELLO, ELIANA BEATRIZ MARIOTO SANDOLI, ROSILENE CRISTINA FERREIRA, funcionários públicos da Câmara Municipal e membros da Comissão de Fiscalização e Acompanhamento do Concurso Público conforme Portaria 034/2015, que será realizado neste ano na Câmara Municipal de Jaguapitã - Pr., vem, respeitosamente à presença de V. Exa., solicitar gratificação garantida do Estatuto dos Servidores Públicos Municipais - Lei nº 16/95 - Art. 77 - Inc. III.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/522/049-benedito_lemos_dos_santos_-_requerer_inscricao_no_curso_reforma_politica.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/522/049-benedito_lemos_dos_santos_-_requerer_inscricao_no_curso_reforma_politica.pdf</t>
   </si>
   <si>
     <t>BENEDITO LEMOS DOS SANTOS, vereador desta Casa de Leis, requer inscrição no Curso Reforma Política e Pacto Federativo, na cidade de Brasília - Distrito Federal, assim como a liberação referente as diárias dos dias 24, 25, 26 e 27 de agosto de 2015.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/523/050-rafael_paladine_vieira_-_progressao_de_cargo_-_cursos.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/523/050-rafael_paladine_vieira_-_progressao_de_cargo_-_cursos.pdf</t>
   </si>
   <si>
     <t>RAFAEL PALADINE VIEIRA, servidora desta Casa de Leis, requer Progressão do meu cargo de acordo com a Lei Complementar nº 001/2011, do Plano de Cargos, Carreira e Vencimentos, devido ter concluído cursos de aperfeiçoamento, treinamento, atualização, extensão ou capacitação, relativos ao cargo ocupado ou função desenvolvida, sendo necessário, no mínimo, 80 (oitenta) horas comprovadas, para obter tal benefício, segue em anexo os certificados dos cursos comprovando um total de 81 (oitenta e uma) horas de cursos realizados.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/524/051-rafael_paladine_vieira_-_progressao_de_cargos_cursos.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/524/051-rafael_paladine_vieira_-_progressao_de_cargos_cursos.pdf</t>
   </si>
   <si>
     <t>RAFAEL PALADINE VIEIRA, servidor desta Casa de Leis, requer Progressão do meu cargo de acordo com a Lei Complementar nº 001/2011 do Plano de Cargos, Carreira e Vencimentos, devido constar que possui o título de Pós Graduação em Direito do Estado pela Universidade Estadual de Londrina, conforme cópia do diploma em anexo.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/525/052-adriano_alves_-_inscricao_curso_reforma_politica.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/525/052-adriano_alves_-_inscricao_curso_reforma_politica.pdf</t>
   </si>
   <si>
     <t>ADRIANO ALVES, requer inscrição no Curso Reforma Política e Pacto Federativo, na cidade de Brasília - Distrito Federal, assim como a liberação referente as diárias dos dias 24, 25, 26 e 27 de agosto de 2015.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/526/053-ministerio_publico_parana_-_prova_de_titulos_no_concurso_publico.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/526/053-ministerio_publico_parana_-_prova_de_titulos_no_concurso_publico.pdf</t>
   </si>
   <si>
     <t>MINISTÉRIO PÚBLICO DO ESTADO DO PARANÁ, JAGUAPITÃ - VARA ÚNICA DA COMARCA DE JAGUAPITÃ - MATEUS AVILA ANDRADE DE AZEVEDO, PROMOTOR DE JUSTIÇA SUBSTITUTO, CONFORME 'DENÚNCIA" ATRAVÉS DE CORRESPONDÊNCIA ELETRÔNICA DE ORIGEM NÃO IDENTIFICADA, HAVERIA PONTUAÇÃO EXCESSIVA PARA A  PROVA DE TÍTULOS NO CONCURSO PÚBLICO  EDITAL Nº 001/2015 DA CÂMARA MUNICIPAL DE JAGUAPITÃ.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/527/054-jose_carlos_da_silva_-_demarcacao_de_vagas_de_estacionamento.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/527/054-jose_carlos_da_silva_-_demarcacao_de_vagas_de_estacionamento.pdf</t>
   </si>
   <si>
     <t>JOSÉ CARLOS DA SILVA, vereador desta Casa de Leis, requer o exposto abaixo:_x000D_
 1 - Demarcação de vagas de estacionamento, com placas oficiais, com sinalização vertical e horizontal, nos seguintes pontos da cidade, a saber:_x000D_
 a) Prefeitura Municipal - Idoso; b) Fórum - Polícia Militar; c) Correio - Deficiente; d) Lotérica - Polícia Militar; e) Banco do Brasil - Polícia Militar; f) Caixa Econômica - Idoso; g) HSBC - Polícia Militar/Idoso; Escolas - Polícia Militar/Idoso.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/528/055-jose_carlos_da_silva_-_rampa_de_acesso_para_deficiente_fisico.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/528/055-jose_carlos_da_silva_-_rampa_de_acesso_para_deficiente_fisico.pdf</t>
   </si>
   <si>
     <t>JOSÉ CARLOS DA SILVA, requer:_x000D_
 1 - Na Avenida Paraná, esquina com a Rua Goiás, mais precisamente em frente a loja Daron Móveis há necessidade urgente de Rampa de acesso para deficiente físico.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/529/056-ministerio_publico_-_termo_de_ajustamento_de_conduta.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/529/056-ministerio_publico_-_termo_de_ajustamento_de_conduta.pdf</t>
   </si>
   <si>
     <t>MINISTÉRIO PÚBLICO DO ESTADO DO PARANÁ - PROMOTORIA DE JUSTIÇA DA COMARCA DE JAGUAPITÃ ATRAVÉS DO PROMOTOR DE JUSTIÇA, ERINTON CRISTIANO DALMASO, VEM ATRAVÉS DO PRESENTE, CONSULTAR A CÂMARA MUNICIPAL DO MUNICÍPIO DE JAGUAPITÃ, NA PESSOA DE SEU EXCELENTÍSSIMO PRESIDENTE, SOBRE A POSSIBILIDADE/INTENÇÃO DE FIRMAR JUNTO AO MINISTÉRIO PÚBLICO, TERMO DE AJUSTAMENTO DE CONDUTA ALTERANDO O ITEM 9.3, ALÍNEA "B", DO EDITAL Nº 01/2015, DE CONCURSO PÚBLICO, PARA O FIM DE MELHOR ATENDER AOS PRINCÍPIOS DA ISONOMIA E PROPORCIONALIDADE, COM A REDUÇÃO DO PESO DA NOTA DE TÍTULOS PARA AS PROXIMIDADES DE 10% NA COMPOSIÇÃO DA NOTA FINAL.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/530/058-jose_roberto_botelho_-_alongar_a_largura_da_ponte_seca.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/530/058-jose_roberto_botelho_-_alongar_a_largura_da_ponte_seca.pdf</t>
   </si>
   <si>
     <t>JOSÉ ROBERTO BOTELHO, vereador desta Casa de Leis, requer a seguinte providência com máxima urgência:_x000D_
 1) Alongar, por mais 2.00m, a largura da ponte seca (proteção de canal sem água), situada na estrada cascalhada que segue em direção à Água das Pedras, na altura do Sítio Damasceno.</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/531/059-antonio_vieira_da_silva_-_autorizacao_curso_seminario_habitacao_municipal.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/531/059-antonio_vieira_da_silva_-_autorizacao_curso_seminario_habitacao_municipal.pdf</t>
   </si>
   <si>
     <t>ANTONIO VIEIRA DA SILVA, vereador desta Casa de Leis, requer, a devida autorização para participar do "SEMINÁRIO HABITAÇÃO MUNICIPAL A REALIDADE DO SEU MUNICÍPIO", que será realizado nos dias 23, 24 e 25 de setembro, pela empresa Unipública Escola de Gestão Pública, em Curitiba-PR.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/532/060-eliana_aparecida_ramos_damasceno_-_autorizacao_curso_seminario_habitacao_municipal.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/532/060-eliana_aparecida_ramos_damasceno_-_autorizacao_curso_seminario_habitacao_municipal.pdf</t>
   </si>
   <si>
     <t>ELIANA APARECIDA RAMOS DAMASCENO, requer autorização para participar do "SEMINÁRIO HABITAÇÃO MUNICIPAL A REALIDADE DO SEU MUNICÍPIO", que será realizado nos dias 23, 24 e 25 de setembro, pela empresa Unipública Escola de Gestão Pública, em Curitiba-Pr.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/533/061-jose_carlos_da_silva_-_autorizacao_curso_seminario_habitacao_municipal.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/533/061-jose_carlos_da_silva_-_autorizacao_curso_seminario_habitacao_municipal.pdf</t>
   </si>
   <si>
     <t>JOSÉ CARLOS DA SILVA, vereador desta Casa de Leis, requer autorização para participar do "SEMINÁRIO HABITAÇÃO MUNICIPAL A REALIDADE DO SEU MUNICÍPIO", realizado nos dias 23, 24 e 25 de setembro, pela empresa Unipública Escola de Gestão Pública, em Curitiba - PR.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/534/062-adriano_alves_-_autorizacao_curso_seminario_habitacao_municipal.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/534/062-adriano_alves_-_autorizacao_curso_seminario_habitacao_municipal.pdf</t>
   </si>
   <si>
     <t>ADRIANO ALVES, vereador desta Casa de Leis, requer a devida autorização para participar do "SEMINÁRIO HABITAÇÃO MUNICIPAL A REALIDADE DO SEU MUNICÍPIO", realizado nos dias 23, 24 e 25 de setembro,, pela empresa Unipública Escola de Gestão Pública, em Curitiba - PR.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/535/063-ministerio_publico_parana_-_recomendacao_administrativa.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/535/063-ministerio_publico_parana_-_recomendacao_administrativa.pdf</t>
   </si>
   <si>
     <t>MINISTÉRIO PÚBLICO DO ESTADO DO PARANÁ - ATRAVÉS DO PROMOTOR DE JUSTIÇA DE JAGUAPITÃ-PR DR. ERINTON CRISTIANO DALMASO, SERVE-SE DO PRESENTE PARA ENCAMINHAR RECOMENDAÇÃO ADMINISTRATIVA Nº 02/2015 PARA TOMADA DE PROVIDÊNCIAS, SOLICITANDO SEJAM INFORMADAS, NUM PRAZO DE 10 (DEZ) DIAS ÚTEIS, AS MEDIDAS ADOTADAS PARA O CUMPRIMENTO DESSA RECOMENDAÇÃO.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/536/065-marta_betanes_da_silva_-_providencias_da_secretaria_de_saude_e_assistencia_social.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/536/065-marta_betanes_da_silva_-_providencias_da_secretaria_de_saude_e_assistencia_social.pdf</t>
   </si>
   <si>
     <t>MARTA BETANES DA SILVA, vereadora desta Casa de Leis, solicita providências da Secretaria de Saúde e Assistência Social junto  aos andarilhos, indigentes ou pessoas dadas aos vícios diversos, moradores que se abrigam dia e noite na Praça São José dos Bandeirantes.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/537/066-antonio_vieira_da_silva_-_construcao_de_faixas_elevadas.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/537/066-antonio_vieira_da_silva_-_construcao_de_faixas_elevadas.pdf</t>
   </si>
   <si>
     <t>ANTONIO VEIRA DA SILVA, vereador desta Casa de Leis, requer:_x000D_
 Construção de faixas elevadas nos seguintes trechos (placas de sinalização, pé na faixa):_x000D_
 a) Rua Rio Grande do Norte em frente à Igreja Matriz;_x000D_
 b) Avenida Paraná em frente à Relojoaria Ouro Verde;_x000D_
 c) Avenida Paraná em frente ao Banco do Brasil.</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/538/067-antonio_vieira_da_silva_-_curso_controle_interno.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/538/067-antonio_vieira_da_silva_-_curso_controle_interno.pdf</t>
   </si>
   <si>
     <t>ANTONIO VIEIRA DA SILVA, vereador desta Casa de Leis, requer autorização para participar do curso "CONTROLE INTERNO ROTINAS E CONTROLE INTERNO ENCERRAMENTO DE EXERCÍCIO', que será realizado nos dias 25, 26 e 27 de novembro, pela empresa Unipública Escola de Gestão Pública, em Curitiba - PR.</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/539/068-andre_luis_de_mello_-_autorizacao_curso_controle_interno_rotinas.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/539/068-andre_luis_de_mello_-_autorizacao_curso_controle_interno_rotinas.pdf</t>
   </si>
   <si>
     <t>ANDRÉ LUIS DE MELLO, servidor desta Casa de Leis, requer participação do curso "CONTROLE INTERNO ROTINAS E CONTROLE INTERNO ENCERRAMENTO DE EXERCÍCIO", que será realizado nos dias 25, 26 e 27 de novembro, pela empresa Unipública Escola de Gestão Pública, em Curitiba - PR.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/540/069-eliana_aparecida_ramos_damasceno_-_autorizacao_curso_servidores_de_camaras_subsidios.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/540/069-eliana_aparecida_ramos_damasceno_-_autorizacao_curso_servidores_de_camaras_subsidios.pdf</t>
   </si>
   <si>
     <t>ELIANA APARECIDA RAMOS DAMASCENO, vereadora desta Casa de Leis, requer autorização para participar do curso "SERVIDORES DE CÂMARAS SUBSÍDIOS, ORATÓRIA, DIÁRIAS E TEMAS ESPECÍFICOS", realizado nos dias 02, 03 e 04 de dezembro, pela empresa Unipública Escola de Gestão Pública, em Curitiba - PR.</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/541/070-neuza_de_souza_campos_e_prado_-_autorizacao_curso_servidores_de_camaras_subsidios.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/541/070-neuza_de_souza_campos_e_prado_-_autorizacao_curso_servidores_de_camaras_subsidios.pdf</t>
   </si>
   <si>
     <t>NEUZA DE SOUZA CAMPOS E PRADO, Diretora administrativa desta Casa de Leis, vem requerer autorização para participar do curso "SERVIDORES DE CÂMARAS SUBSÍDIOS, ORATÓRIA, DIÁRIAS E TEMAS ESPECÍFICOS", realizado nos dias 02, 03 e 04 de dezembro, pela empresa Unipública Escola de Gestão Pública, em Curitiba - PR.</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/542/071-eliana_beatriz_marioto_sandoli_-_autorizacao_curso_licitacoes_segundo_o_tribunal_de_contas_do_pr.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/542/071-eliana_beatriz_marioto_sandoli_-_autorizacao_curso_licitacoes_segundo_o_tribunal_de_contas_do_pr.pdf</t>
   </si>
   <si>
     <t>ELIANA BEATRIZ MARIOTO SANDOLI, servidora desta Casa de Leis, solicita inscrição no curso com o Tema: LICITAÇÕES SEGUNDO O TRIBUNAL DE CONTAS DO PARANÁ,  a ser realizado nos dias 01, 02 e 03 de dezembro do corrente ano, pelo Tribunal de Contas do Estado do Paraná - TCE-PR, em Curitiba-PR.</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/543/072-rosilene_cristina_ferreira_-_autorizacao_curso_licitacoes_segundo_o_tribunal_de_contas_do_pr.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/543/072-rosilene_cristina_ferreira_-_autorizacao_curso_licitacoes_segundo_o_tribunal_de_contas_do_pr.pdf</t>
   </si>
   <si>
     <t>ROSILENE CRISTINA FERREIRA, servidora desta Casa de Leis, solicita inscrição no curso com o Tema: LICITAÇÕES SEGUNDO O TRIBUNAL DE CONTAS DO PARANÁ, a ser realizado nos dias 01, 02 e 03 de dezembro de corrente ano, pelo Tribunal de Contas do Estado do Paraná - TCE PR, em Curitiba - PR.</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/544/073-jose_carlos_da_silva_-_reforma_politica_e_suas_complicacoes.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/544/073-jose_carlos_da_silva_-_reforma_politica_e_suas_complicacoes.pdf</t>
   </si>
   <si>
     <t>JOSÉ CARLOS DA SILVA, vereador desta Casa de Leis, requer autorização para participar do curso "REFORMA POLÍTICA E SUAS COMPLICAÇÕES", que será realizado nos dias 09, 10 e 11 de dezembro, pela empresa N&amp;Z - ASSESSORIA EM GESTÃO PÚBLICA, em Curitiba - PR.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/545/074-benedito_lemos_dos_santos_-_ii_forum_parlamento_forte.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/545/074-benedito_lemos_dos_santos_-_ii_forum_parlamento_forte.pdf</t>
   </si>
   <si>
     <t>BENEDITO LEMOS DOS SANTOS, vereador desta Casa de Leis, requer participação no curso "II FÓRUM PARLAMENTO FORTE E DESENVOLVIMENTO MUNICIPAL E EVENTO ESTADUAL DE VEREADORES DO PARANÁ", que será realizado nos dias 09, 10 e 11 de dezembro, pela empresa ACAMPAR - Associação de Câmaras, Vereadores e Gestores Públicos do Paraná, que será realizado em Curitiba - PR.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/546/075-antonio_vieira_da_silva_-_ii_forum_parlamento_forte.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/546/075-antonio_vieira_da_silva_-_ii_forum_parlamento_forte.pdf</t>
   </si>
   <si>
     <t>ANTONIO VIEIRA DA SILVA, vereador desta Casa de Leis, requer participação do curso "II FÓRUM PARLAMENTO FORTE E DESENVOLVIMENTO MUNICIPAL E EVENTO ESTADUAL DE VEREADORES DO PARANA", realizado nos dias 09, 10 e 11 de dezembro, pela empresa ACAMPAR - Associação de Câmaras, Vereadores e Gestores Públicos do Paraná, que será realizado em Curitiba - PR.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/547/076-adriano_alves_-_autorizacao_curso_reforma_politica_e_suas_complicacoes.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/547/076-adriano_alves_-_autorizacao_curso_reforma_politica_e_suas_complicacoes.pdf</t>
   </si>
   <si>
     <t>ADRIANO ALVES, requer participação do curso "REFORMA POLÍTICA E SUAS COMPLICAÇÕES", que será realizado nos dias 09, 10 e 11 de dezembro, pela empresa N&amp;Z - ASSESSORIA EM GESTÃO PÚBLICA, em Curitiba - PR.</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/548/077-genilda-inf._conferencia_da_juventude.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/548/077-genilda-inf._conferencia_da_juventude.pdf</t>
   </si>
   <si>
     <t>GENILDA LEITE CHALEGRE, vereadora desta Casa de Leis, solicita informações sobre a possiblidade de realização da Conferência da Juventude no Município.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/549/078-genilda_l._chalegre-indice_de_despesa_com_os_servidores.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/549/078-genilda_l._chalegre-indice_de_despesa_com_os_servidores.pdf</t>
   </si>
   <si>
     <t>GENILDA LEITE CHALEGRE,  vereadora desta Casa de Leis, solicita o resumo/parecer dos valores em que se encontram a folha de pagamento dos Servidores Públicos Municipais e o percentual do Índice.</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
     <t>PORT</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/881/portaria_no_001_-_funcionamento_da_camara.doc</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/881/portaria_no_001_-_funcionamento_da_camara.doc</t>
   </si>
   <si>
     <t>ANTONIO VIEIRA DA SILVA RESOLVE DETERMINAR, QUE NO PERÍODO DE 05/01/2015 À 31/01/2015, O EXPEDIENTEDA SECRETARIA DA CÂMARA MUNICIPAL DE JAGUAPITÃ SERÁ DAS 08:00 AS 12:00 HORAS PRESERVADOS OS SERVIÇOS ESSENCIAIS E/OU URGENTES.</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/882/portaria_no_002_-_comissao_de_licitacao.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/882/portaria_no_002_-_comissao_de_licitacao.docx</t>
   </si>
   <si>
     <t>ANTONIO VIEIRA DA SILVA RESOLVE CONSTITUIR A COMISSÃO PERMANENTE DE LICITAÇÕES, COM AS PESSOAS ABAIXO RELACIONADAS, PARA JULGAMENTO DAS PROPOSTAS DE LICITAÇÕES EFETUADAS, PARA JULGAMENTO DAS PROPOSTAS DE LICITAÇÕES EFETUADAS POR ESTA CÃMARA MUNICIPAL DE JAGUAPITÃ, A PARTIR DE 06 DE JANEIRO DE 2015.</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/883/portaria_no_003_-_comissao_de_recebimento_de_materiais.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/883/portaria_no_003_-_comissao_de_recebimento_de_materiais.docx</t>
   </si>
   <si>
     <t>ANTONIO VIEIRA DA SILVA RESOLVE CONSTITUIR A PARTIRDE 06 DE JANEIRO DE 2015, A COMISSÃO DE RECEBIMENTO DE MATERIAIS, BENS, SERVIÇOS E OBRAS ADQUIRIDOS PELA CÃMARA MUNICIPAL DE JAGUAPITÃ POR MEIO DE COMPRAS, CONFORME LEI FEDERAL 8.666/93.</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/884/portaria_no_004_-_comissao_de_inventario.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/884/portaria_no_004_-_comissao_de_inventario.docx</t>
   </si>
   <si>
     <t>ANTONIO VIEIRA DA SILVA RESOLVE CONSTITUIR A COMISSÃO DE INVENTÁRIO DO PATRIMÔNIO DA CÂMARA MUNICIPAL DE JAGUAPITÃ, COMPOSTA PELOS SEGUINTES SERVIDORES MUNICIPAIS ABAIXO RELACIONADOS, A PARTIR DE 06 DE JANEIRO DE 2015.</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/885/portaria_no_005_-_recesso_de_carnaval.doc</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/885/portaria_no_005_-_recesso_de_carnaval.doc</t>
   </si>
   <si>
     <t>ANTONIO VIEIRA DA SILVA RESOLVE DETERMINAR, RECESSO NO PERÍODO DE 14/02/2015 À 17/02/2015, (SÁBADO À TERÇA-FEIRA), HÃO HAVENDO EXPEDIENTE NA CÃMARA MUNICIPAL DE JAGUAPITÃ,EM RAZÃO DE FESTIVIDADES E FERIADO DE CARNAVAL, E NO DIA 18/02/2015 (QUARTA-FEIRA DE CINZAS) A SECRETARIA ABRIRÁ DAS 13:00 ÀS 17:00 HORAS.</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/886/portaria_no_006_-_andre_luis_de_mello_-_unipublica.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/886/portaria_no_006_-_andre_luis_de_mello_-_unipublica.docx</t>
   </si>
   <si>
     <t>ANTONIO VIEIRA DA SILVA RESOLVE DETERMINAR AO SETOR DE CONTABILIDADE A EMPENHAR O VALOR DE R$ 1.200,00 (UM MIL E QUATROCENTOS REAIS), A FAVOR DO SERVIDOR SR. ANDRÉ LUIS DE MELLO, REFERENTE PAGAMENTO DE 03 (TRÊS) DIÁRIAS, EM RAZÃO DA VIAGEM QUE FARÁ A CURITIBA - PR, NOS DIA 25, 26 E 27 DE FEVEREIRO DE 2015, PARA PARTICIPAR DO CURSO "GESTÃO FINANCEIRA DO LEGISLATIVO".</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/887/portaria_no_007_-_antonio_vieira_da_silva_-_unipublica.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/887/portaria_no_007_-_antonio_vieira_da_silva_-_unipublica.docx</t>
   </si>
   <si>
     <t>ANTONIO VIEIRA DA SILVA RESOLVE DETERMINAR AO SETOR DE CONTABILIDADE A EMPENHAR O VALOR DE R$ 1.200,00 (UM MIL E QUATROCENTOS REAIS), A FAVOR DO SERVIDOR SR. ANTONIO VIEIRA DA SILVA, REFERENTE PAGAMENTO DE 03 (TRÊS) DIÁRIAS, EM RAZÃO DA VIAGEM QUE FARÁ A CURITIBA - PR, NOS DIA 25, 26 E 27 DE FEVEREIRO DE 2015, PARA PARTICIPAR DO CURSO "GESTÃO FINANCEIRA DO LEGISLATIVO".</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/888/portaria_no_008_-_exoneracao_ana_paula.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/888/portaria_no_008_-_exoneracao_ana_paula.docx</t>
   </si>
   <si>
     <t>ANTONIO VIEIRA DA SILVA RESOLVE EXONERAR, A PEDIDO, DO CARGO DE PROVIMENTO EFETIVO, CONTADORA DESTA CÂMARA MUNICIPAL DE JAGUAPITÃ, A SRA. ANA PAULA ITIMURA SATAKE, PORTADORA DO RG Nº 8.201.480-2 E INSCRITA NO CPF Nº 054.570.739-04 A PARTIR DE 01 DE MARÇO DE 2015.</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/889/portaria_no_009_-_andre_luis_de_mello_-_ibrap.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/889/portaria_no_009_-_andre_luis_de_mello_-_ibrap.docx</t>
   </si>
   <si>
     <t>ANTONIO VIEIRA DA SILVA RESOLVE DETERMINAR AO SETOR DE CONTABILIDADEA EMPENHAR O VALRDE R$ 600,00 (SEISCENTOS REAIS), A FAVOR DO SERVIDOR SR. ANDRÉ LUIS DE MELLO, REFERENTE AO PAGAMENTO DE 01 1/2(UMA E MEIA) DIÁRIAS, EM RAZÃO DA VIAGEM QUEFARÁ A CURITIBA-PR, NOS DIAS25 E 26 DE MARÇO, PARA PARTICIPAR DO CURSO "A LEI COMPLEMENTAR 147/2014 E AS MUDANÇAS NO ÂMBITO DAS LICITAÇÕES".</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/890/portaria_no_010_-_eliana_beatriz_marioto_sandoli_-_ibrap.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/890/portaria_no_010_-_eliana_beatriz_marioto_sandoli_-_ibrap.docx</t>
   </si>
   <si>
     <t>ANTONIO VIEIRA DA SILVA RESOLVE DETERMINAR AO SETOR DE CONTABILIDADEA EMPENHAR O VALRDE R$ 600,00 (SEISCENTOS REAIS), A FAVOR DO SERVIDOR SRA. ELIANA BEATRIZ MARIOTO SANDOLI, REFERENTE AO PAGAMENTO DE 01 1/2(UMA E MEIA) DIÁRIAS, EM RAZÃO DA VIAGEM QUE FARÁ A CURITIBA-PR, NOS DIAS 25 E 26 DE MARÇO, PARA PARTICIPAR DO CURSO "A LEI COMPLEMENTAR 147/2014 E AS MUDANÇAS NO ÂMBITO DAS LICITAÇÕES".</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/891/portaria_no_011_-_efetivacao_andre.doc</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/891/portaria_no_011_-_efetivacao_andre.doc</t>
   </si>
   <si>
     <t>PORTARIA Nº 011/2015_x000D_
 RECONHECE A APROVAÇÃO EM ESTÁGIO PROBATORIO COM A CONSEQUENTE ESTABILIDADE NO SERVIÇO PÚBLICO AO SERVIDOR ANDRÉ LUIS DE MELLO E CONCEDE PROGRESSÃO VERTICAL POR TEMPO DE SERVIÇO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/892/portaria_no_012_-_efetivacao_eliana.doc</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/892/portaria_no_012_-_efetivacao_eliana.doc</t>
   </si>
   <si>
     <t>PORTARIA Nº 012/2015_x000D_
 RECONHECE A APROVAÇÃO EM ESTÁGIO PROBATORIO COM A CONSEQUENTE ESTABILIDADE NO SERVIÇO PÚBLICO AO SERVIDOR ELIANA BEATRIZ MARIOTO SANDOLI E CONCEDE PROGRESSÃO VERTICAL POR TEMPO DE SERVIÇO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/893/portaria_no_013_-_efetivacao_rafael.doc</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/893/portaria_no_013_-_efetivacao_rafael.doc</t>
   </si>
   <si>
     <t>PORTARIA Nº 013/2015_x000D_
 RECONHECE A APROVAÇÃO EM ESTÁGIO PROBATORIO COM A CONSEQUENTE ESTABILIDADE NO SERVIÇO PÚBLICO AO SERVIDOR RAFAEL PALADINE VIEIRA E CONCEDE PROGRESSÃO VERTICAL POR TEMPO DE SERVIÇO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/894/portaria_no_014_-_efetivacao_rosilene.doc</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/894/portaria_no_014_-_efetivacao_rosilene.doc</t>
   </si>
   <si>
     <t>PORTARIA Nº 014/2015_x000D_
 RECONHECE A APROVAÇÃO EM ESTÁGIO PROBATORIO COM A CONSEQUENTE ESTABILIDADE NO SERVIÇO PÚBLICO AO SERVIDOR ROSILENE CRISTINA FERREIRA E CONCEDE PROGRESSÃO VERTICAL POR TEMPO DE SERVIÇO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/895/portaria_no_015_-_adriano_alves_-_porecatu.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/895/portaria_no_015_-_adriano_alves_-_porecatu.docx</t>
   </si>
   <si>
     <t>ANTONIO VIEIRA DA SILVA, RESOLVE DETERMINAR AO SETOR DE CONTABILIDADE A EMPENHAR O VALOR DE R$  45,00 (QUARENTA E CINCO REAIS), A FAVOR DDO VEREADOR SR. ADRIANO ALVES, REFERENTE AO PAGAMENTO DE 1/2 (MEIA) DIÁRIA, EM RAZÃO DA 2ª REUNIÃO ORDINÁRIA DA AVEMPAR (ASSOCIAÇÃO DE VEREADORES DO MÉDIO PARANAPANEMA) EM PORECATU - PR, NO DIA 25 DE ABRIL DE 2015, SOBRE "REFORMA POLÍTICA".</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/896/portaria_no_016_-_antonio_vieira_da_silva_-_porecatu.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/896/portaria_no_016_-_antonio_vieira_da_silva_-_porecatu.docx</t>
   </si>
   <si>
     <t>ANTONIO VIEIRA DA SILVA, RESOLVE DETERMINAR AO SETOR DE CONTABILIDADE A EMPENHAR O VALOR DE R$  45,00 (QUARENTA E CINCO REAIS), A FAVOR DDO VEREADOR SR. ANTONIO VIEIRA DA SILVA, REFERENTE AO PAGAMENTO DE 1/2 (MEIA) DIÁRIA, EM RAZÃO DA 2ª REUNIÃO ORDINÁRIA DA AVEMPAR (ASSOCIAÇÃO DE VEREADORES DO MÉDIO PARANAPANEMA) EM PORECATU - PR, NO DIA 25 DE ABRIL DE 2015, SOBRE "REFORMA POLÍTICA".</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/897/portaria_no_017_-_benedito_lemos_dos_santos_-_porecatu.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/897/portaria_no_017_-_benedito_lemos_dos_santos_-_porecatu.docx</t>
   </si>
   <si>
     <t>ANTONIO VIEIRA DA SILVA, RESOLVE DETERMINAR AO SETOR DE CONTABILIDADE A EMPENHAR O VALOR DE R$ 45,00 (QUARENTA E CINCO REAIS), A FAVOR DDO VEREADOR SR. BENEDITO LEMOS DOS SANTOS, REFERENTE AO PAGAMENTO DE 1/2 (MEIA) DIÁRIA, EM RAZÃO DA 2ª REUNIÃO ORDINÁRIA DA AVEMPAR (ASSOCIAÇÃO DE VEREADORES DO MÉDIO PARANAPANEMA) EM PORECATU - PR, NO DIA 25 DE ABRIL DE 2015, SOBRE "REFORMA POLÍTICA".</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/898/portaria_no_018_-_eliana_aparecida_r._damasceno_-_porecatu.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/898/portaria_no_018_-_eliana_aparecida_r._damasceno_-_porecatu.docx</t>
   </si>
   <si>
     <t>ANTONIO VIEIRA DA SILVA, RESOLVE DETERMINAR AO SETOR DE CONTABILIDADE A EMPENHAR O VALOR DE R$ 45,00 (QUARENTA E CINCO REAIS), A FAVOR DDO VEREADOR SR. ELIANA APARECIDA RAMOS DAMASCENO, REFERENTE AO PAGAMENTO DE 1/2 (MEIA) DIÁRIA, EM RAZÃO DA 2ª REUNIÃO ORDINÁRIA DA AVEMPAR (ASSOCIAÇÃO DE VEREADORES DO MÉDIO PARANAPANEMA) EM PORECATU - PR, NO DIA 25 DE ABRIL DE 2015, SOBRE "REFORMA POLÍTICA".</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/899/portaria_no_019_-_jose_carlos_da_silva_-_porecatu.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/899/portaria_no_019_-_jose_carlos_da_silva_-_porecatu.docx</t>
   </si>
   <si>
     <t>ANTONIO VIEIRA DA SILVA, RESOLVE DETERMINAR AO SETOR DE CONTABILIDADE A EMPENHAR O VALOR DE R$ 45,00 (QUARENTA E CINCO REAIS), A FAVOR DDO VEREADOR SR. JOSÉ CARLOS DA SILVA, REFERENTE AO PAGAMENTO DE 1/2 (MEIA) DIÁRIA, EM RAZÃO DA 2ª REUNIÃO ORDINÁRIA DA AVEMPAR (ASSOCIAÇÃO DE VEREADORES DO MÉDIO PARANAPANEMA) EM PORECATU - PR, NO DIA 25 DE ABRIL DE 2015, SOBRE "REFORMA POLÍTICA".</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/900/portaria_no_020_-_antonio_vieira_da_silva_-_fauel.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/900/portaria_no_020_-_antonio_vieira_da_silva_-_fauel.docx</t>
   </si>
   <si>
     <t>ANTONIO VIEIRADA SILVA, RESOLVE DETERMINAR AO SETOR DE CONTABILIDADE A EMPENHAR O VALOR DE R$ 45,00 (QUARENTA E CINCO REAIS), A FAVOR DO VEREADOR SR. ANTONIO VIEIRA DA SILVA, REFERENTE AO PAGAMENTO DE 1/2 (MEIA) DIÁRIA, EM RAZÃO DA REUNIÃO NO DIA 24 DE ABRIL, JUNTO À ASSESSORA DE PROJETOS DA FUNDAÇÃO DE APOIO AO DESENVOLVIMENTO DA UNIVERSIDADE DE LONDRINA - FAUEL, COM A SRA. MARIELE CESTARI ESTEVES, NA CIDADE DE LONDRINA-PR, COM SAÍDA AS 09H30MIN E RETORNO AS 15H00MIN, A SER REALIZADO NA RUA FERNANDO DE NORONHA, 1426, CENTRO, PARA TRATAR DE ASSUNTO REFERENTE AO CONCURSO PUBLICO A SER REALIZADO NA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/901/portaria_no_021_-_andre_luis_de_mello_-_fauel.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/901/portaria_no_021_-_andre_luis_de_mello_-_fauel.docx</t>
   </si>
   <si>
     <t>ANTONIO VIEIRADA SILVA, RESOLVE DETERMINAR SETOR DE CONTABILIDADE A EMPENHAR O VALOR DE R$ 45,00 (QUARENTA E CINCO REAIS), A FAVOR DO VEREADOR SR. ANDRÉ LUIS DE MELLO, REFERENTE AO PAGAMENTO DE 1/2 (MEIA) DIÁRIA, EM RAZÃO DA REUNIÃO NO DIA 24 DE ABRIL, JUNTOA À ASSESSORA DE PROJETOS DA FUNDAÇÃO DE APOIO AO DESENVOLVIMENTO DA UNIVERSIDADE DE LONDRINA - FAUEL, COM A SRA. MARIELE CESTARI ESTEVES, NA CIDADE DE LONDRINA-PR, COM SAÍDAAS 09H30MIN E RETORNO AS 15H00MIN, A SER REALIZADO NA RUA FERNANDO DE NORONHA, 1426, CENTRO, PARA TRATAR DE ASSUNTO REFERENTE AO CONCURSO PUBLICO A SER REALIZADO NA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/902/portaria_no_022_-_rafael_paladine_vieira_-_fauel.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/902/portaria_no_022_-_rafael_paladine_vieira_-_fauel.docx</t>
   </si>
   <si>
     <t>ANTONIO VIEIRADA SILVA, RESOLVE DETERMINAR SETOR DE CONTABILIDADE A EMPENHAR O VALOR DE R$ 45,00 (QUARENTA E CINCO REAIS), A FAVOR DO VEREADOR SR. RAFAEL PALADINE VIEIRA, REFERENTE AO PAGAMENTO DE 1/2 (MEIA) DIÁRIA, EM RAZÃO DA REUNIÃO NO DIA 24 DE ABRIL, JUNTOA À ASSESSORA DE PROJETOS DA FUNDAÇÃO DE APOIO AO DESENVOLVIMENTO DA UNIVERSIDADE DE LONDRINA - FAUEL, COM A SRA. MARIELE CESTARI ESTEVES, NA CIDADE DE LONDRINA-PR, COM SAÍDAAS 09H30MIN E RETORNO AS 15H00MIN, A SER REALIZADO NA RUA FERNANDO DE NORONHA, 1426, CENTRO, PARA TRATAR DE ASSUNTO REFERENTE AO CONCURSO PUBLICO A SER REALIZADO NA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/903/portaria_no_023_-_andre_luis_de_mello_-_fauel.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/903/portaria_no_023_-_andre_luis_de_mello_-_fauel.docx</t>
   </si>
   <si>
     <t>ANTONIO VIEIRADA SILVA, RESOLVE DETERMINAR SETOR DE CONTABILIDADE A EMPENHAR O VALOR DE R$ 45,00 (QUARENTA E CINCO REAIS), A FAVOR DO VEREADOR SR. ANDRÉ LUIS DE MELLO, REFERENTE AO PAGAMENTO DE 1/2 (MEIA) DIÁRIA, EM RAZÃO DA REUNIÃO NO DIA15 DE MAIO, JUNTOA À ASSESSORA DE PROJETOS DA FUNDAÇÃO DE APOIO AO DESENVOLVIMENTO DA UNIVERSIDADE DE LONDRINA - FAUEL, COM A SRA. MARIELE CESTARI ESTEVES, NA CIDADE DE LONDRINA-PR, COM SAÍDAAS 07H30MIN E RETORNO AS 15H00MIN, A SER REALIZADO NA RUA FERNANDO DE NORONHA, 1426, CENTRO, PARA TRATAR DE ASSUNTO REFERENTE AO CONCURSO PUBLICO A SER REALIZADO NA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/904/portaria_no_024_-_rafael_paladine_vieira_-_fauel.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/904/portaria_no_024_-_rafael_paladine_vieira_-_fauel.docx</t>
   </si>
   <si>
     <t>ANTONIO VIEIRADA SILVA, RESOLVE DETERMINAR SETOR DE CONTABILIDADE A EMPENHAR O VALOR DE R$ 45,00 (QUARENTA E CINCO REAIS), A FAVOR DO VEREADOR SR. RAFAEL PALADINE VIEIRA, REFERENTE AO PAGAMENTO DE 1/2 (MEIA) DIÁRIA, EM RAZÃO DA REUNIÃO NO DIA15 DE MAIO, JUNTOA À ASSESSORA DE PROJETOS DA FUNDAÇÃO DE APOIO AO DESENVOLVIMENTO DA UNIVERSIDADE DE LONDRINA - FAUEL, COM A SRA. MARIELE CESTARI ESTEVES, NA CIDADE DE LONDRINA-PR, COM SAÍDAAS 07H30MIN E RETORNO AS 15H00MIN, A SER REALIZADO NA RUA FERNANDO DE NORONHA, 1426, CENTRO, PARA TRATAR DE ASSUNTO REFERENTE AO CONCURSO PUBLICO A SER REALIZADO NA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/905/portaria_no_025_-_antonio_vieira_da_silva_-_rolandia.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/905/portaria_no_025_-_antonio_vieira_da_silva_-_rolandia.docx</t>
   </si>
   <si>
     <t>ANTONIO VIEIRA DA SILVA, RESOLVE DETERMINAR AO SETOR DE CONTABILIDADE A EMPENHAR O VALOR DE R$ 45,00 (QUARENTA E CINCO REAIS), A FAVOR DO VEREADOR SR. ANTONIO VIEIRA DA SILVA, REFERENTE AO PAGAMENTO DE 1/2 (MEIA) DIÁRIA, EM RAZÃO DA 3ª REUNIÃO ORDINÁRIA DA AVEMPAR (ASSOCIAÇÃO DE VEREADORES DO MÉDIO PARANAPANEMA) EM ROLÂNDIA - PR, NO DA 23 DE MAIO DE 2015, SOBRE "SEGURANÇA PÚBLICA".</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/906/portaria_no_026_-_adriano_alves_-_londrina.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/906/portaria_no_026_-_adriano_alves_-_londrina.docx</t>
   </si>
   <si>
     <t>ANTONIO VIEIRA DA SILVA, RESOLVE DETERMINAR AO SETOR DE CONTABILIDADE A EMPENHAR O VALOR DE R$ 45,00 (QUARENTA E CINCO REAIS), A FAVOR DO VEREADOR SR. ADRIANO ALVES, REFERENTE AO PAGAMENTO DE 1/2 (MEIA) DIÁRIA, EM RAZÃO DO DESLOCAMENTO QUE FARÁ PARA A CIDADE LONDRINA - PR, NO DIA 28 DE MAIO DE 2015, PARA PARTICIPAR DA "PALESTRA E MESA REDONDA SOBRE A REFORMA ELEITORAL".</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/</t>
   </si>
   <si>
     <t>ANTONIO VIEIRA DA SILVA, RESOLVE DETERMINAR AO SETOR DE CONTABILIDADE A EMPENHAR O VALOR DE R$ 45,00 (QUARENTA E CINCO REAIS), A FAVOR DO VEREADOR SR. ANTONIO  VIEIRA DA SILVA, REFERENTE AO PAGAMENTO DE 1/2 (MEIA) DIÁRIA, EM RAZÃO DO DESLOCAMENTO QUE FARÁ PARA A CIDADE LONDRINA - PR, NO DIA 28 DE MAIO DE 2015, PARA PARTICIPAR DA "PALESTRA E MESA REDONDA SOBRE A REFORMA ELEITORAL".</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/908/portaria_no_028_-_benedito_lemos_dos_santos_-_londrina.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/908/portaria_no_028_-_benedito_lemos_dos_santos_-_londrina.docx</t>
   </si>
   <si>
     <t>ANTONIO VIEIRA DA SILVA, RESOLVE DETERMINAR AO SETOR DE CONTABILIDADE A EMPENHAR O VALOR DE R$ 45,00 (QUARENTA E CINCO REAIS), A FAVOR DO VEREADOR SR. BENEDITO LEMOS DOS SANTOS, REFERENTE AO PAGAMENTO DE 1/2 (MEIA) DIÁRIA, EM RAZÃO DO DESLOCAMENTO QUE FARÁ PARA A CIDADE LONDRINA - PR, NO DIA 28 DE MAIO DE 2015, PARA PARTICIPAR DA "PALESTRA E MESA REDONDA SOBRE A REFORMA ELEITORAL".</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/909/portaria_no_029_-_doralice_da_cruz_leite_-_londrina.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/909/portaria_no_029_-_doralice_da_cruz_leite_-_londrina.docx</t>
   </si>
   <si>
     <t>ANTONIO VIEIRA DA SILVA, RESOLVE DETERMINAR AO SETOR DE CONTABILIDADE A EMPENHAR O VALOR DE R$ 45,00 (QUARENTA E CINCO REAIS), A FAVOR DO VEREADOR SRA. DORALICE DA CRUZ LEITE, REFERENTE AO PAGAMENTO DE 1/2 (MEIA) DIÁRIA, EM RAZÃO DO DESLOCAMENTO QUE FARÁ PARA A CIDADE LONDRINA - PR, NO DIA 28 DE MAIO DE 2015, PARA PARTICIPAR DA "PALESTRA E MESA REDONDA SOBRE A REFORMA ELEITORAL".</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/910/portaria_no_030_-_jose_carlos_da_silva_-_londrina.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/910/portaria_no_030_-_jose_carlos_da_silva_-_londrina.docx</t>
   </si>
   <si>
     <t>ANTONIO VIEIRA DA SILVA, RESOLVE DETERMINAR AO SETOR DE CONTABILIDADE A EMPENHAR O VALOR DE R$ 45,00 (QUARENTA E CINCO REAIS), A FAVOR DO VEREADOR SR. JOSÉ CARLOS DA SILVA, REFERENTE AO PAGAMENTO DE 1/2 (MEIA) DIÁRIA, EM RAZÃO DO DESLOCAMENTO QUE FARÁ PARA A CIDADE LONDRINA - PR, NO DIA 28 DE MAIO DE 2015, PARA PARTICIPAR DA "PALESTRA E MESA REDONDA SOBRE A REFORMA ELEITORAL".</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/911/portaria_no_031_-_jose_roberto_botelho_-_londrina.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/911/portaria_no_031_-_jose_roberto_botelho_-_londrina.docx</t>
   </si>
   <si>
     <t>ANTONIO VIEIRA DA SILVA, RESOLVE DETERMINAR AO SETOR DE CONTABILIDADE A EMPENHAR O VALOR DE R$ 45,00 (QUARENTA E CINCO REAIS), A FAVOR DO VEREADOR SR. JOSÉ ROBERTO BOTELHO, REFERENTE AO PAGAMENTO DE 1/2 (MEIA) DIÁRIA, EM RAZÃO DO DESLOCAMENTO QUE FARÁ PARA A CIDADE LONDRINA - PR, NO DIA 28 DE MAIO DE 2015, PARA PARTICIPAR DA "PALESTRA E MESA REDONDA SOBRE A REFORMA ELEITORAL".</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/912/portaria_no_032_-_marta_betanes_da_silva_-_londrina.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/912/portaria_no_032_-_marta_betanes_da_silva_-_londrina.docx</t>
   </si>
   <si>
     <t>ANTONIO VIEIRA DA SILVA, RESOLVE DETERMINAR AO SETOR DE CONTABILIDADE A EMPENHAR O VALOR DE R$ 45,00 (QUARENTA E CINCO REAIS), A FAVOR DO VEREADOR SRA. MARTA BETANES DA SILVA, REFERENTE AO PAGAMENTO DE 1/2 (MEIA) DIÁRIA, EM RAZÃO DO DESLOCAMENTO QUE FARÁ PARA A CIDADE LONDRINA - PR, NO DIA 28 DE MAIO DE 2015, PARA PARTICIPAR DA "PALESTRA E MESA REDONDA SOBRE A REFORMA ELEITORAL".</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/913/portaria_no_033_-_recesso_sexta-feira_corpus_christi.doc</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/913/portaria_no_033_-_recesso_sexta-feira_corpus_christi.doc</t>
   </si>
   <si>
     <t>ANTONIO VIEIRA DA SILVA, RESOLVE DETERMINAR,RECESSO NO DIA 04/06/2015 ATÉ DIA 07/06/2015, (QUINTA-FEIRA A DOMINGO), NÃO HAVENDO EXPEDIENTE NA CÂMARA MUNICIPAL DE JAGUAPITÃ, EM RAZÃO DO FERIADO DE CORPUS CHRISTI NA QUINTA-FEIRA, RETOMANDO AS ATIVIDADES NA SECRETARIA NA SEGUNDA-FEIRA.</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/914/portaria_no_034_-_comissao_especial_concurso.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/914/portaria_no_034_-_comissao_especial_concurso.docx</t>
   </si>
   <si>
     <t>ANTONIO VIEIRA DA SILVA, RESOLVE _x000D_
 AR. 1º FICA CRIADA E NOMEADA A COMISSÃO DE FISCALIZAÇÃO E ACOMPANHAMENTO DO CONCURSO PÚBLICO DA CÂMARA MUNICIPAL DE JAGUAPITÃ, RESPONSÁVEL PELO ACOMPANHAMENTO E REALIZAÇÃO DO CONCURSO PÚBLICO, COM O OBJETIVO DE ATESTAR TODA A CLAREZA E TRANSPARÊNCIA DO PROCESSO, COMPOSTA PELOS SEGUINTES MEMBROS:_x000D_
 PRESIDENTE  ANDRÉ LUIS DE MELLO_x000D_
 VICE-PRESIDENTE   ROSILENE CRISTINA FERREIRA_x000D_
 SECRETÁRIO ELIANA BEATRIZ MARIOTO SANDOLI_x000D_
 MEMBRO  ROGÉRIO MANDUCA_x000D_
 MEMBRO   VANDA FERREIRA DAMASCENO</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/915/portaria_no_035_-_comissao_de_avaliacao_de_desempenho_-_andre.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/915/portaria_no_035_-_comissao_de_avaliacao_de_desempenho_-_andre.docx</t>
   </si>
   <si>
     <t>ANTONIO VIEIRA DA SILVA, RESOLVE CONSTITUIR COMISSÃO ESPECIAL DE AVALIAÇÃO DE PROGRESSÃO POR TITULAÇÃO, FORMADA POR SERVIDORES EFETIVOS DA CÂMARA MUNICIPAL DE JAGUAPITA, PARA ANÁLISE E JULGAMENTO DOS TÍTULOS APRESENTADOS NOS TERMOS DO ARTIGO 5º, ALINEA "G" DA LEI COMPLEMENTAR Nº 001/2011._x000D_
 COMISSÃO: ELIANA BEATRIZ MARIOTO SANDOLI -PRESIDENTE; RAFAEL PALADINE VIEIRA E ROSILENE CRISTINA FERREIRA._x000D_
 TITULAÇÃO APRESENTADA PELO SERVIDOR: ANDRÉ LUIS DE MELLO</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/916/portaria_no_036_-_comissao_de_avaliacao_de_desempenho_-_rafael.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/916/portaria_no_036_-_comissao_de_avaliacao_de_desempenho_-_rafael.docx</t>
   </si>
   <si>
     <t>ANTONIO VIEIRA DA SILVA, RESOLVE CONSTITUIR COMISSÃO ESPECIAL DE AVALIAÇÃO DE PROGRESSÃO POR TITULAÇÃO, FORMADA POR SERVIDORES EFETIVOS DA CÂMARA MUNICIPAL DE JAGUAPITÃ, PARA ANÁLISE E JULGAMENTO DOS TÍTULOS APRESENTADOS NOS TERMOS DO ARTIGO 5º, ALÍNEAS "D" E "G" DA LEI COMPLEMENTAR Nº 001/2011._x000D_
 COMISSÂO: ANDRÉ LUIS DE MELLO-PRESIDENTE, ELIANA BEATRIZ MARIOTO SANDOLI E ROSILENE CRISTINA FERREIRA_x000D_
 TITULAÇÃO APRESENTADA PELO SERVIDOR: RAFAEL PALADINE VIEIRA</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/917/portaria_no_037_-_comissao_de_avaliacao_de_desempenho_-_rosilene.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/917/portaria_no_037_-_comissao_de_avaliacao_de_desempenho_-_rosilene.docx</t>
   </si>
   <si>
     <t>ANTONIO VIEIRA DA SILVA, RESOLVE CONSTITUIR COMISSÃO ESPECIAL DE AVALIAÇÃO DE PROGRESSÃO POR TITULAÇÃO, FORMADA POR SERVIDORES EFETIVOS DA CÂMARA MUNICIPAL DE JAGUAPITÃ, PARA ANALISE E JULGAMENTO DOS TÍTULOS APRESENTADOSNOS TERMOS DO ARTIGO 5º, ALÍNEAS "C' E "G" DA LEI COMPLEMENTAR Nº 001/2011._x000D_
 COMISSÃO: ANDRÉ LUIS DE MELLO-PRESIDENTE; ELIANA BEATRIZ MARIOTO SANDOLI E RAFAEL PALADINE VIEIRA._x000D_
 TITULAÇÃO APRESENTADA PELO SERVIDOR: ROSILENE CRISTINA FERREIRA</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/918/portaria_no_038_-_comissao_de_avaliacao_de_desempenho_-_eliana.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/918/portaria_no_038_-_comissao_de_avaliacao_de_desempenho_-_eliana.docx</t>
   </si>
   <si>
     <t>ANTONIO VIEIRA DA SILVA, RESOLVE CONSTITUIR COMISSÃO ESPECIAL DE AVALIAÇÃO DE PROGRESSÃO POR TITULAÇÃO, FORMADA POR SERVIDORES EFETIVOS DA CÂMARA MUNICIPAL DE JAGUAPITÃ, PARA ANALISE E JULGAMENTO DOS TÍTULOS APRESENTADOS NOS TERMOSDO ARTIGO 5º, ALÍNEA"G" DA LEI COMPLEMENTAR Nº 001/2011._x000D_
 COMISSÃO: ROSILENE CRISTINA FERREIRA-PRESIDENTE, RAFAEL PALADINE VIEIRA E ANDRÉ LUIS DE MELLO._x000D_
 TITULAÇÃO APRESENTADA PELO SERVIDOR: ELIANA BEATRIZ MARIOTO SANDOLI.</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/919/portaria_no_039_-_antonio_vieira_da_silva_-_brasilia.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/919/portaria_no_039_-_antonio_vieira_da_silva_-_brasilia.docx</t>
   </si>
   <si>
     <t>ANTONIO VIEIRA DA SILVA, RESOLVE DETERMINAR AO SETOR DE CONTABILIDADE A EMPENHAR O VALOR DE R$ 2.603,28 (DOIS MIL SEISCENTOS E TRES REAIS E VINTE OITO CENTAVOS), A FAVOR DO VEREADOR SR. ANTONIO VIEIRA DA SILVA, REFERENTE AO PAGAMENTO DE 4 (QUATRO) DIARIAS, EM RAZÃO DA VIAGEM QUE FARÁ A BRASILIA-DF, NOS DIAAS 24 A 27 DE AGOSTO, PARA PARTICIPAR DO CURSO "REFORMA POLITICA E PACTO FEDERATIVO".</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/920/portaria_no_040_-_benedito_lemos_dos_santos_-_brasilia.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/920/portaria_no_040_-_benedito_lemos_dos_santos_-_brasilia.docx</t>
   </si>
   <si>
     <t>ANTONIO VIEIRA DA SILVA, RESOLVE DETERMINAR AO SETOR DE CONTABILIDADE A EMPENHAR O VALOR DE R$ 2.603,28 (DOIS MIL SEISCENTOS E TRES REAIS E VINTE OITO CENTAVOS), A FAVOR DO VEREADOR SR. BENEDITO LEMOS DOS SANTOS, REFERENTE AO PAGAMENTO DE 4 (QUATRO) DIARIAS, EM RAZÃO DA VIAGEM QUE FARÁ A BRASILIA-DF, NOS DIAAS 24 A 27 DE AGOSTO, PARA PARTICIPAR DO CURSO "REFORMA POLITICA E PACTO FEDERATIVO".</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/921/portaria_no_041_-_adriano_alves_-_brasilia.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/921/portaria_no_041_-_adriano_alves_-_brasilia.docx</t>
   </si>
   <si>
     <t>ANTONIO VIEIRA DA SILVA, RESOLVE DETERMINAR AO SETOR DE CONTABILIDADE A EMPENHAR O VALOR DE R$ 2.603,28 (DOIS MIL SEISCENTOS E TRES REAIS E VINTE OITO CENTAVOS), A FAVOR DO VEREADOR SR. ADRIANO ALVES, REFERENTE AO PAGAMENTO DE 4 (QUATRO) DIARIAS, EM RAZÃO DA VIAGEM QUE FARÁ A BRASILIA-DF, NOS DIAAS 24 A 27 DE AGOSTO, PARA PARTICIPAR DO CURSO "REFORMA POLITICA E PACTO FEDERATIVO".</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/922/portaria_no_042_-_avanco_de_classe_servidores.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/922/portaria_no_042_-_avanco_de_classe_servidores.docx</t>
   </si>
   <si>
     <t>ANTONIO VIEIRA DA SILVA, RESOLVE CONCEDER PROGRESSÃO VERTICAL POR TITULAÇÃO, AOS SERVIDORES DESTA CÂMARA MUNICIPAL A PARTIR DO MÊS DE AGOSTO DE 2015, CONFORME O ESTABELECIDO NA LEI COMPLEMENTAR 001/2011, EM SEU ANEXO V - PLANO DE CARREIRA DOS SERVIDORES PÚBLICOS DA CÃMARA MUNICIPAL DE JAGUAPITÃ._x000D_
 NOME: ANDRÉ LUIS DE MELLO, NIVEL ANTERIOR=54, NIVEL AVANÇO=55_x000D_
 NOME: ELIANA BEATRIZ MARIOTO SANDOLI, NIVEL ANTERIOR=38, NIVEL AVANÇO=39_x000D_
 NOME: RAFAEL PALADINE VIEIRA, NIVEL ANTERIOR=71, NIVEL AVANÇO=75_x000D_
 NOME: ROSILENE CRISTINA FERREIRA, NIVEL ANTERIROR=38, NIVEL AVANÇO=42</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/923/portaria_no_043_-_gratificacao_concurso.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/923/portaria_no_043_-_gratificacao_concurso.docx</t>
   </si>
   <si>
     <t>ANTONIO VIEIRA DA SILVA, RESOLVE  ART. 1º CONCEDER GRATIFICAÇÃO DE 15%(QUINZE POR CENTO), AOS SERVIDORES PUBLICOS DA CÃMARA MUNICIPAL DE JAGUAPITÃ, CONFORME RELAÇÃO ABAIXO, EM CONFORMIDADE COM A LEI Nº 016/1995, POT ENCARGO DE COORDENAÇÃO, EXECUÇÃO E PARTICIPAÇÃO DE COMISSÃO DE CONCURSO, ABERTO PELO EDITAL Nº 001/2015._x000D_
 SERVIDOR: ANDRE LUIS DE MELLO, CARGO=OFICIAL LEGISLATIVO - CÂMARA MUNICIPAL_x000D_
 SERVIDORA: ROSILENE CRISTINA FERREIRA, CARGO= ASSISTENTE LEGISLATIVO - CÂMARA MUNICIPAL_x000D_
 SERVIDORA: ELIANA BEATRIZ MARIOTO SANDOLI, CARGO- ASSISTENTE LEGISLATIVO - CÂMARA MUNICIPAL</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/924/portaria_no_044_-_adriano_alves_-_unipublica.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/924/portaria_no_044_-_adriano_alves_-_unipublica.docx</t>
   </si>
   <si>
     <t>ANTONIO VIEIRA DA SILVA, RESOLVE DETERMINAR AO SETOR DE CONTABILIDADE A EMPENHAR O VALOR DE R$ 1.301,64 (UM MIL TREZENTOS E UM REAIS E SESSENTA E QUATRO CENTAVOS), A FAVOR DO VEREADOR SR. ADRIANO ALVES, REFERENTE AO PAGAMENTO DE 03 (TRÊS) DIARIAS, EM RAZÃO DA VIAGEM QUE FARÁ A CURITIBA - PR, NOS DIAS 23, 24 E 25 DE SETEMBRO DE 2015, PARA PARTICIPAR DO CURSO "SEMINÁRIO HABITAÇÃO MUNICIPAL A REALIDADE DO SEU MUNICÍPIO".</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/925/portaria_no_045_-_eliana_damasceno_-_unipublica.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/925/portaria_no_045_-_eliana_damasceno_-_unipublica.docx</t>
   </si>
   <si>
     <t>ANTONIO VIEIRA DA SILVA, RESOLVE DETERMINAR AO SETOR DE CONTABILIDADE A EMPENHAR O VALOR DE R$ 1.301,64 (UM MIL TREZENTOS E UM REAIS E SESSENTA E QUATRO CENTAVOS), A FAVOR DA VEREADORA SRA. ELIANA APARECIDA RAMOS DAMASCENO, REFERENTE AO PAGAMENTO DE 03 (TRÊS) DIÁRIAS, EM RAZÃO DA VIAGEM QUE FARÁ A CURITIBA - PR, NOS DIAS  23, 24 E 25 DE SETEMBRO DE 2015, PARA PARTICIPAR DO CURSO "SEMINÁRIO HABITAÇÃO MUNICIPAL A REALIDADE DO SEU MUNICÍPIO".</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/926/portaria_no_046_-_jose_carlos_da_silva_-_unipublica.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/926/portaria_no_046_-_jose_carlos_da_silva_-_unipublica.docx</t>
   </si>
   <si>
     <t>ANTONIO VIEIRA DA SILVA, RESOLVE DETERMINAR AO SETOR DE CONTABILIDADE A EMPENHAR O VALOR DE R$ 1.301,64 (UM MIL TREZENTOS E UM REAIS E SESSENTA E QUATRO CENTAVOS), A FAVOR DO VEREADOR SR. JOSÉ CARLOS DA SILVA, REFERENTE AO PAGAMENTO DE 03 (TRÊS) DIÁRIAS, EM RAZÃO DA VIAGEM QUE FARÁ A CURITIBA - PR, NOS DIAS  23, 24 E 25 DE SETEMBRO DE 2015, PARA PARTICIPAR DO CURSO "SEMINÁRIO HABITAÇÃO MUNICIPAL A REALIDADE DO SEU MUNICÍPIO".</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/927/portaria_no_047_-_antonio_vieira_da_silva_-_unipublica.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/927/portaria_no_047_-_antonio_vieira_da_silva_-_unipublica.docx</t>
   </si>
   <si>
     <t>ANTONIO VIEIRA DA SILVA, RESOLVE DETERMINAR AO SETOR DE CONTABILIDADE A EMPENHAR O VALOR DE R$ 1.301,64 (UM MIL TREZENTOS E UM REAIS E SESSENTA E QUATRO CENTAVOS), A FAVOR DO VEREADOR SR. ANTONIO VIEIRA DA SILVA, REFERENTE AO PAGAMENTO DE 03 (TRÊS) DIÁRIAS, EM RAZÃO DA VIAGEM QUE FARÁ A CURITIBA - PR, NOS DIAS  23, 24 E 25 DE SETEMBRO DE 2015, PARA PARTICIPAR DO CURSO "SEMINÁRIO HABITAÇÃO MUNICIPAL A REALIDADE DO SEU MUNICÍPIO".</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/928/portaria_no_048_-_feriado_servidor_municipal.doc</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/928/portaria_no_048_-_feriado_servidor_municipal.doc</t>
   </si>
   <si>
     <t>ANTONIO VIEIRA DA SILVA, RESOLVE DETERMINAR, A TRANSFERÊNCIA DO FERIADO DO DIA DO SERVIDOR PÚBLICO DE QUARTA-FEIRA DIA 28/10/2015 (ART. 3º DO DECRETO Nº 068/2014 DA PREFEITURA MUNICIPAL DE JAGUAPITÃ), PARA A SEXTA-FEIRA DIA 30/10/2015.</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/929/portaria_no_049_-_andre_luis_de_mello_-_unipublica.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/929/portaria_no_049_-_andre_luis_de_mello_-_unipublica.docx</t>
   </si>
   <si>
     <t>ANTONIO VIEIRA DA SILVA, RESOLVE DETERMINAR AO SETOR DE CONTABILIDADE A EMPENHAR O VALOR DE R$ 1.301,64 (UM MIL TREZENTOS E UM REAIS E SESSENTA E QUATRO CENTAVOS), A FAVOR DO SERVIDOR SR. ANDRÉ LUIS DE MELLO, REFERENTE AO PAGAMENTO DE 03 (TRÊS) DIÁRIAS, EM RAZÃO DA VIAGEM QUE FARÁ A CURITIBA -PR NOS DIAS 25, 26 E 27 DE NOVEMBRO DE 2015, PARA PARTICIPAR DO CURSO "CONTROLE INTERNO ROTINAS E O ENCERRAMENTO DO EXERCÍCIO".</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/930/portaria_no_050_-_antonio_vieira_da_silva_-_unipublica.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/930/portaria_no_050_-_antonio_vieira_da_silva_-_unipublica.docx</t>
   </si>
   <si>
     <t>ANTONIO VIEIRA DA SILVA, RESOLVE DETERMINAR AO SETOR DE CONTABILIDADE A EMPENHAR O VALOR DE R$ 1.301,64 (UM MIL TREZENTOS E UM REAIS E SESSENTA E QUATRO CENTAVOS), A FAVOR DO SERVIDOR SR. ANTONIO VIEIRA DA SILVA, REFERENTE AO PAGAMENTO DE 03 (TRÊS) DIÁRIAS, EM RAZÃO DA VIAGEM QUE FARÁ A CURITIBA -PR NOS DIAS 25, 26 E 27 DE NOVEMBRO DE 2015, PARA PARTICIPAR DO CURSO "CONTROLE INTERNO ROTINAS E O ENCERRAMENTO DO EXERCÍCIO".</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/931/portaria_no_051_-_eliana_beatriz_marioto_sandoli_-_tce-pr.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/931/portaria_no_051_-_eliana_beatriz_marioto_sandoli_-_tce-pr.docx</t>
   </si>
   <si>
     <t>ANTONIO VIEIRA DA SILVA, RESOLVE DETERMINAR AO SETOR DE CONTABILIDADE A EMPENHAR O VALOR DE R$ 1.301,64 (UM MIL TREZENTOS E UM REAIS E SESSENTA E QUATRO CENTAVOS), A FAVOR DA SERVIDORA SRA. ELIANA BEATRIZ MARIOTO SANDOLI, REFERENTE AO PAGAMENTO DE 03 (TRÊS) DIÁRIAS, EM RAZÃO DA VIAGEM QUE FARÁ A CURITIBA -PR NOS DIAS 01, 02 E 03  DE DEZEMBRO DE 2015, PARA PARTICIPAR DO CURSO "LICITAÇÕES SEGUNDO O TRIBUNAL DE CONTAS DO PARANÁ - 2ª TURMA".</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/932/portaria_no_052_-_rosilene_cristina_ferreira_-_tce-pr.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/932/portaria_no_052_-_rosilene_cristina_ferreira_-_tce-pr.docx</t>
   </si>
   <si>
     <t>ANTONIO VIEIRA DA SILVA, RESOLVE DETERMINAR AO SETOR DE CONTABILIDADE A EMPENHAR O VALOR DE R$ 1.301,64 (UM MIL TREZENTOS E UM REAIS E SESSENTA E QUATRO CENTAVOS), A FAVOR DA SERVIDORA SRA. ROSILENE CRISTINA FERREIRA, REFERENTE AO PAGAMENTO DE 03 (TRÊS) DIÁRIAS, EM RAZÃO DA VIAGEM QUE FARÁ A CURITIBA -PR NOS DIAS 01, 02 E 03  DE DEZEMBRO DE 2015, PARA PARTICIPAR DO CURSO "LICITAÇÕES SEGUNDO O TRIBUNAL DE CONTAS DO PARANÁ - 2ª TURMA".</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/933/portaria_no_053_-_neuza_de_souza_campos_e_prado_-_unipublica.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/933/portaria_no_053_-_neuza_de_souza_campos_e_prado_-_unipublica.docx</t>
   </si>
   <si>
     <t>ANTONIO VIEIRA DA SILVA, RESOLVE DETERMINAR AO SETOR DE CONTABILIDADE A EMPENHAR O VALOR DE R$ 1.301,64 (UM MIL TREZENTOS E UM REAIS E SESSENTA E QUATRO CENTAVOS), A FAVOR DA SERVIDORA SRA. NEUZA DE SOUZA CAMPOS E PRADO, REFERENTE AO PAGAMENTO DE 03 (TRÊS) DIÁRIAS, EM RAZÃO DA VIAGEM QUE FARÁ A CURITIBA -PR NOS DIAS 02, 03 E 04  DE DEZEMBRO DE 2015, PARA PARTICIPAR DO CURSO "SERVIDORES DE CÂMARAS SUBSIDIOS, ORATÓRIA, DIÁRIAS E TEMAS ESPECIFICOS".</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/934/portaria_no_054_-_eliana_aparecida_r._damasceno_-_unipublica.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/934/portaria_no_054_-_eliana_aparecida_r._damasceno_-_unipublica.docx</t>
   </si>
   <si>
     <t>ANTONIO VIEIRA DA SILVA, RESOLVE DETERMINAR AO SETOR DE CONTABILIDADE A EMPENHAR O VALOR DE R$ 1.301,64 (UM MIL TREZENTOS E UM REAIS E SESSENTA E QUATRO CENTAVOS), A FAVOR DA SERVIDORA SRA. ELIANA APARECIDA RAMOS DAMASCENO, REFERENTE AO PAGAMENTO DE 03 (TRÊS) DIÁRIAS, EM RAZÃO DA VIAGEM QUE FARÁ A CURITIBA -PR NOS DIAS 02, 03 E 04 DE DEZEMBRO DE 2015, PARA PARTICIPAR DO CURSO "SERVIDORES DE CÂMARAS SUBSIDIOS, ORATÓRIA, DIÁRIAS E TEMAS ESPECIFICOS".</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/935/portaria_no_055_-_jose_carlos_da_silva_-_nz_assessoria.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/935/portaria_no_055_-_jose_carlos_da_silva_-_nz_assessoria.docx</t>
   </si>
   <si>
     <t>ANTONIO VIEIRA DA SILVA, RESOLVE DETERMINAR AO SETOR DE CONTABILIDADE A EMPENHAR O VALOR DE R$ 1.301,64 (UM MIL TREZENTOS E UM REAIS E SESSENTA E QUATRO CENTAVOS), A FAVOR DO SERVIDOR SR. JOSÉ CARLOS DA SILVA, REFERENTE AO PAGAMENTO DE 03 (TRÊS) DIÁRIAS, EM RAZÃO DA VIAGEM QUE FARÁ A CURITIBA-PR NOS DIAS 09, 10 E 11 DE DEZEMBRO DE 2015, PARA PARTICIPAR DO CURSO "REFORMA POLÍTICA E SUAS IMPLICAÇÕES".</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/936/portaria_no_056_-_benedito_lemos_dos_santos_-_acampar.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/936/portaria_no_056_-_benedito_lemos_dos_santos_-_acampar.docx</t>
   </si>
   <si>
     <t>ANTONIO VIEIRA DA SILVA, RESOLVE DETERMINAR AO SETOR DE CONTABILIDADE A EMPENHAR O VALOR DE R$ 1.301,64 (UM MIL TREZENTOS E UM REAIS E SESSENTA E QUATRO CENTAVOS), A FAVOR DO SERVIDOR SR. BENEDITO LEMOS DOS SANTOS, REFERENTE AO PAGAMENTO DE 03 (TRÊS) DIÁRIAS, EM RAZÃO DA VIAGEM QUE FARÁ A CURITIBA-PR NOS DIAS 09, 10 E 11 DE DEZEMBRO DE 2015, PARA PARTICIPAR DO CURSO "II FÓRUM PARLAMENTO FORTE E DESENVOLVIMENTO MUNICIPAL - EVENTO ESTADUAL DE VEREADORES DO PARANÁ".</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/937/portaria_no_057_-_antonio_vieira_da_silva_-_acampar.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/937/portaria_no_057_-_antonio_vieira_da_silva_-_acampar.docx</t>
   </si>
   <si>
     <t>ANTONIO VIEIRA DA SILVA, RESOLVE DETERMINAR AO SETOR DE CONTABILIDADE A EMPENHAR O VALOR DE R$ 1.301,64 (UM MIL TREZENTOS E UM REAIS E SESSENTA E QUATRO CENTAVOS), A FAVOR DO SERVIDOR SR. ANTONIO VIEIRA DA SILVA, REFERENTE AO PAGAMENTO DE 03 (TRÊS) DIÁRIAS, EM RAZÃO DA VIAGEM QUE FARÁ A CURITIBA-PR NOS DIAS 09, 10 E 11 DE DEZEMBRO DE 2015, PARA PARTICIPAR DO CURSO "II FÓRUM PARLAMENTO FORTE E DESENVOLVIMENTO MUNICIPAL - EVENTO ESTADUAL DE VEREADORES DO PARANÁ".</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/938/portaria_no_058_-_adriano_alves_-_nz_assessoria.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/938/portaria_no_058_-_adriano_alves_-_nz_assessoria.docx</t>
   </si>
   <si>
     <t>ANTONIO VIEIRA DA SILVA, RESOLVE DETERMINAR AO SETOR DE CONTABILIDADE A EMPENHAR O VALOR DE R$ 1.301,64 (UM MIL TREZENTOS E UM REAIS E SESSENTA E QUATRO CENTAVOS), A FAVOR DO SERVIDOR SR. ADRIANO ALVES, REFERENTE AO PAGAMENTO DE 03 (TRÊS) DIÁRIAS, EM RAZÃO DA VIAGEM QUE FARÁ A CURITIBA-PR NOS DIAS 09, 10 E 11 DE DEZEMBRO DE 2015, PARA PARTICIPAR DO CURSO "REFORMA POLÍTICA E SUAS IMPLICAÇÕES".</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/939/portaria_no_059_-_funcionamento_da_camara.doc</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/939/portaria_no_059_-_funcionamento_da_camara.doc</t>
   </si>
   <si>
     <t>ANTONIO VIEIRA DA SILVA, RESOLVE DETERMINAR, RECESSO DE FINAL DE ANO AOS SERVIDORESA DA CÂMARA MUNICIPAL DE JAGUAPITÃ, A PARTIR DE 21/12/2015, RETORNANDO O EXPEDIENTE A PARTIR DODIA 05/01/2016, PRESERVADOS OS SERVIÇOS ESSENCIAIS E/OU URGENTES.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1876,68 +1876,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/473/001-genilda_leite_chalegre_-_copia_da_ata_de_posse.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/474/002-ministerio_publico_-_requisitar_copia_integral_do_procedimento_de_prestacao_de_contas.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/475/003-eliana_aparecida_ramos_damasceno_-_copia_das_atas_de_reunioes.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/476/004-ana_paula_satake_-_exoneracao_de_cargo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/477/005-edison_rodrigues_de_almeida_-_vista_dos_autos_para_fotocopia_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/478/006-acej_-_implementacao_de_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/479/007-andre_l._de_mello_-_curso_ibrap_-_curitiba.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/480/008-eliana_beatriz_marioto_sandoli_-_autorizacao_curso_a_lei_complementar.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/481/009-ciro_brasil_rodrigues_de_oliveira_e_silva_-_solicitacao_de_audio.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/482/010-edison_rodrigues_de_almeida_-_requerer_autos_para_fotocopia.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/483/011-adail_golfeto_-_declaracao_de_periodo_laborado_pelo_requerente.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/484/012-antonio_vieira_da_silva_-_copia_de_audio_da_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/485/013-ciro_brasil_rodrigues_de_oliveira_e_silva_-_solicitacao_de_audio_e_retirada_de_gravacao.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/486/014-secretaria_da_educacao_-_solicitar_indicacao_de_dois_vereadores.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/487/015-jose_roberto_botelho_-_solicitacao_de_lei_orcamentaria_2015.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/488/016-eliana_aparecida_ramos_damasceno_-_autorizacao_reuniao_ordinaria_avempar.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/489/017-benedito_lemos_dos_santos_-_autorizacao_reuniao_ordinaria_avempar.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/490/018-adriano_alves_-_autorizacao_reuniao_ordinaria_avempar.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/491/019-jose_carlos_da_silva_-_autorizacao_reuniao_ordinaria_avempar.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/492/020-antonio_vieira_da_silva_-_autorizacao_reuniao_ordinaria_avempar.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/493/021-antonio_vieira_da_silva_-_autorizacao_reuniao_fauel.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/494/022-rafael_paladine_vieira_-_autorizacao_reuniao_fauel.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/495/024-andre_luis_de_mello_-_autorizacao_reuniao_fauel.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/497/026-adriano_alves_-_iluminacao_publica_e_pavimentacao.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/496/027-rafael_paladine_vieira_-_autorizacao_reuniao_fauel.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/498/028-andre_luis_de_mello_-_autorizacao_reuniao_fauel.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/499/029-adriano_alves_-_autorizacao_curso_palestra_e_mesa_redonda.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/500/030-antonio_vieira_da_silva_-_autorizacao_curso_palestra_e_mesa_redonda.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/501/031-benedito_lemos_dos_santos_-_autorizacao_curso_palestra_e_mesa_redonda.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/502/032-doralice_da_cruz_leite_-_autorizacao_curso_palestra_e_mesa_redonda.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/503/033-jose_carlos_da_silva_-_autorizacao_curso_palestra_e_mesa_redonda.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/504/034-jose_roberto_botelho_-_autorizacao_curso_palestra_e_mesa_redonda.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/505/035-marta_betanes_da_silva_-_autorizacao_curso_palestra_e_mesa_redonda.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/506/036-antonio_vieira_da_silva_-_projetos_arquitetonicos_de_casa_residencial.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/507/037-antonio_vieira_da_silva_-_requerer_documentos_i_iv_v_e_vi.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/508/038-ciro_brasil_rodrigues_de_oliveira_e_silva_-_audios_das_reunioes_da_camara.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/509/039-rosilene_cristina_ferreira_-_progressao_de_cargo_curso.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/515/040-ministerio_publico_do_parana_-_portal_de_transparencia.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/516/041-subprocuradoria-geral_ministerio_publico.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/517/042-conselho_municipal_dos_direitos_da_crianca_-_valorizacao_dos_trabalhadores_no_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/518/045-eliana_beatriz_marioto_sandoli_-_progressao_de_cargo_cursos.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/519/046-rosilene_cristina_ferreira_-_progressao_de_cargo_cursos.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/520/047-filipe_barros_baptista_de_toledo_ribeiro_-_denuncia_com_pedido_de_instauracao.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/521/048-andre_eliana_e_rosilene_-_solicitar_gratificacao_garantida_comissao_curso.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/522/049-benedito_lemos_dos_santos_-_requerer_inscricao_no_curso_reforma_politica.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/523/050-rafael_paladine_vieira_-_progressao_de_cargo_-_cursos.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/524/051-rafael_paladine_vieira_-_progressao_de_cargos_cursos.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/525/052-adriano_alves_-_inscricao_curso_reforma_politica.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/526/053-ministerio_publico_parana_-_prova_de_titulos_no_concurso_publico.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/527/054-jose_carlos_da_silva_-_demarcacao_de_vagas_de_estacionamento.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/528/055-jose_carlos_da_silva_-_rampa_de_acesso_para_deficiente_fisico.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/529/056-ministerio_publico_-_termo_de_ajustamento_de_conduta.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/530/058-jose_roberto_botelho_-_alongar_a_largura_da_ponte_seca.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/531/059-antonio_vieira_da_silva_-_autorizacao_curso_seminario_habitacao_municipal.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/532/060-eliana_aparecida_ramos_damasceno_-_autorizacao_curso_seminario_habitacao_municipal.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/533/061-jose_carlos_da_silva_-_autorizacao_curso_seminario_habitacao_municipal.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/534/062-adriano_alves_-_autorizacao_curso_seminario_habitacao_municipal.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/535/063-ministerio_publico_parana_-_recomendacao_administrativa.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/536/065-marta_betanes_da_silva_-_providencias_da_secretaria_de_saude_e_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/537/066-antonio_vieira_da_silva_-_construcao_de_faixas_elevadas.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/538/067-antonio_vieira_da_silva_-_curso_controle_interno.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/539/068-andre_luis_de_mello_-_autorizacao_curso_controle_interno_rotinas.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/540/069-eliana_aparecida_ramos_damasceno_-_autorizacao_curso_servidores_de_camaras_subsidios.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/541/070-neuza_de_souza_campos_e_prado_-_autorizacao_curso_servidores_de_camaras_subsidios.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/542/071-eliana_beatriz_marioto_sandoli_-_autorizacao_curso_licitacoes_segundo_o_tribunal_de_contas_do_pr.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/543/072-rosilene_cristina_ferreira_-_autorizacao_curso_licitacoes_segundo_o_tribunal_de_contas_do_pr.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/544/073-jose_carlos_da_silva_-_reforma_politica_e_suas_complicacoes.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/545/074-benedito_lemos_dos_santos_-_ii_forum_parlamento_forte.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/546/075-antonio_vieira_da_silva_-_ii_forum_parlamento_forte.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/547/076-adriano_alves_-_autorizacao_curso_reforma_politica_e_suas_complicacoes.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/548/077-genilda-inf._conferencia_da_juventude.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/549/078-genilda_l._chalegre-indice_de_despesa_com_os_servidores.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/881/portaria_no_001_-_funcionamento_da_camara.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/882/portaria_no_002_-_comissao_de_licitacao.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/883/portaria_no_003_-_comissao_de_recebimento_de_materiais.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/884/portaria_no_004_-_comissao_de_inventario.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/885/portaria_no_005_-_recesso_de_carnaval.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/886/portaria_no_006_-_andre_luis_de_mello_-_unipublica.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/887/portaria_no_007_-_antonio_vieira_da_silva_-_unipublica.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/888/portaria_no_008_-_exoneracao_ana_paula.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/889/portaria_no_009_-_andre_luis_de_mello_-_ibrap.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/890/portaria_no_010_-_eliana_beatriz_marioto_sandoli_-_ibrap.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/891/portaria_no_011_-_efetivacao_andre.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/892/portaria_no_012_-_efetivacao_eliana.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/893/portaria_no_013_-_efetivacao_rafael.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/894/portaria_no_014_-_efetivacao_rosilene.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/895/portaria_no_015_-_adriano_alves_-_porecatu.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/896/portaria_no_016_-_antonio_vieira_da_silva_-_porecatu.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/897/portaria_no_017_-_benedito_lemos_dos_santos_-_porecatu.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/898/portaria_no_018_-_eliana_aparecida_r._damasceno_-_porecatu.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/899/portaria_no_019_-_jose_carlos_da_silva_-_porecatu.docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/900/portaria_no_020_-_antonio_vieira_da_silva_-_fauel.docx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/901/portaria_no_021_-_andre_luis_de_mello_-_fauel.docx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/902/portaria_no_022_-_rafael_paladine_vieira_-_fauel.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/903/portaria_no_023_-_andre_luis_de_mello_-_fauel.docx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/904/portaria_no_024_-_rafael_paladine_vieira_-_fauel.docx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/905/portaria_no_025_-_antonio_vieira_da_silva_-_rolandia.docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/906/portaria_no_026_-_adriano_alves_-_londrina.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/908/portaria_no_028_-_benedito_lemos_dos_santos_-_londrina.docx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/909/portaria_no_029_-_doralice_da_cruz_leite_-_londrina.docx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/910/portaria_no_030_-_jose_carlos_da_silva_-_londrina.docx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/911/portaria_no_031_-_jose_roberto_botelho_-_londrina.docx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/912/portaria_no_032_-_marta_betanes_da_silva_-_londrina.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/913/portaria_no_033_-_recesso_sexta-feira_corpus_christi.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/914/portaria_no_034_-_comissao_especial_concurso.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/915/portaria_no_035_-_comissao_de_avaliacao_de_desempenho_-_andre.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/916/portaria_no_036_-_comissao_de_avaliacao_de_desempenho_-_rafael.docx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/917/portaria_no_037_-_comissao_de_avaliacao_de_desempenho_-_rosilene.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/918/portaria_no_038_-_comissao_de_avaliacao_de_desempenho_-_eliana.docx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/919/portaria_no_039_-_antonio_vieira_da_silva_-_brasilia.docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/920/portaria_no_040_-_benedito_lemos_dos_santos_-_brasilia.docx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/921/portaria_no_041_-_adriano_alves_-_brasilia.docx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/922/portaria_no_042_-_avanco_de_classe_servidores.docx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/923/portaria_no_043_-_gratificacao_concurso.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/924/portaria_no_044_-_adriano_alves_-_unipublica.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/925/portaria_no_045_-_eliana_damasceno_-_unipublica.docx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/926/portaria_no_046_-_jose_carlos_da_silva_-_unipublica.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/927/portaria_no_047_-_antonio_vieira_da_silva_-_unipublica.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/928/portaria_no_048_-_feriado_servidor_municipal.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/929/portaria_no_049_-_andre_luis_de_mello_-_unipublica.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/930/portaria_no_050_-_antonio_vieira_da_silva_-_unipublica.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/931/portaria_no_051_-_eliana_beatriz_marioto_sandoli_-_tce-pr.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/932/portaria_no_052_-_rosilene_cristina_ferreira_-_tce-pr.docx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/933/portaria_no_053_-_neuza_de_souza_campos_e_prado_-_unipublica.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/934/portaria_no_054_-_eliana_aparecida_r._damasceno_-_unipublica.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/935/portaria_no_055_-_jose_carlos_da_silva_-_nz_assessoria.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/936/portaria_no_056_-_benedito_lemos_dos_santos_-_acampar.docx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/937/portaria_no_057_-_antonio_vieira_da_silva_-_acampar.docx" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/938/portaria_no_058_-_adriano_alves_-_nz_assessoria.docx" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/939/portaria_no_059_-_funcionamento_da_camara.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/473/001-genilda_leite_chalegre_-_copia_da_ata_de_posse.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/474/002-ministerio_publico_-_requisitar_copia_integral_do_procedimento_de_prestacao_de_contas.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/475/003-eliana_aparecida_ramos_damasceno_-_copia_das_atas_de_reunioes.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/476/004-ana_paula_satake_-_exoneracao_de_cargo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/477/005-edison_rodrigues_de_almeida_-_vista_dos_autos_para_fotocopia_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/478/006-acej_-_implementacao_de_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/479/007-andre_l._de_mello_-_curso_ibrap_-_curitiba.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/480/008-eliana_beatriz_marioto_sandoli_-_autorizacao_curso_a_lei_complementar.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/481/009-ciro_brasil_rodrigues_de_oliveira_e_silva_-_solicitacao_de_audio.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/482/010-edison_rodrigues_de_almeida_-_requerer_autos_para_fotocopia.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/483/011-adail_golfeto_-_declaracao_de_periodo_laborado_pelo_requerente.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/484/012-antonio_vieira_da_silva_-_copia_de_audio_da_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/485/013-ciro_brasil_rodrigues_de_oliveira_e_silva_-_solicitacao_de_audio_e_retirada_de_gravacao.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/486/014-secretaria_da_educacao_-_solicitar_indicacao_de_dois_vereadores.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/487/015-jose_roberto_botelho_-_solicitacao_de_lei_orcamentaria_2015.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/488/016-eliana_aparecida_ramos_damasceno_-_autorizacao_reuniao_ordinaria_avempar.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/489/017-benedito_lemos_dos_santos_-_autorizacao_reuniao_ordinaria_avempar.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/490/018-adriano_alves_-_autorizacao_reuniao_ordinaria_avempar.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/491/019-jose_carlos_da_silva_-_autorizacao_reuniao_ordinaria_avempar.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/492/020-antonio_vieira_da_silva_-_autorizacao_reuniao_ordinaria_avempar.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/493/021-antonio_vieira_da_silva_-_autorizacao_reuniao_fauel.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/494/022-rafael_paladine_vieira_-_autorizacao_reuniao_fauel.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/495/024-andre_luis_de_mello_-_autorizacao_reuniao_fauel.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/497/026-adriano_alves_-_iluminacao_publica_e_pavimentacao.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/496/027-rafael_paladine_vieira_-_autorizacao_reuniao_fauel.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/498/028-andre_luis_de_mello_-_autorizacao_reuniao_fauel.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/499/029-adriano_alves_-_autorizacao_curso_palestra_e_mesa_redonda.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/500/030-antonio_vieira_da_silva_-_autorizacao_curso_palestra_e_mesa_redonda.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/501/031-benedito_lemos_dos_santos_-_autorizacao_curso_palestra_e_mesa_redonda.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/502/032-doralice_da_cruz_leite_-_autorizacao_curso_palestra_e_mesa_redonda.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/503/033-jose_carlos_da_silva_-_autorizacao_curso_palestra_e_mesa_redonda.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/504/034-jose_roberto_botelho_-_autorizacao_curso_palestra_e_mesa_redonda.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/505/035-marta_betanes_da_silva_-_autorizacao_curso_palestra_e_mesa_redonda.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/506/036-antonio_vieira_da_silva_-_projetos_arquitetonicos_de_casa_residencial.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/507/037-antonio_vieira_da_silva_-_requerer_documentos_i_iv_v_e_vi.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/508/038-ciro_brasil_rodrigues_de_oliveira_e_silva_-_audios_das_reunioes_da_camara.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/509/039-rosilene_cristina_ferreira_-_progressao_de_cargo_curso.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/515/040-ministerio_publico_do_parana_-_portal_de_transparencia.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/516/041-subprocuradoria-geral_ministerio_publico.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/517/042-conselho_municipal_dos_direitos_da_crianca_-_valorizacao_dos_trabalhadores_no_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/518/045-eliana_beatriz_marioto_sandoli_-_progressao_de_cargo_cursos.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/519/046-rosilene_cristina_ferreira_-_progressao_de_cargo_cursos.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/520/047-filipe_barros_baptista_de_toledo_ribeiro_-_denuncia_com_pedido_de_instauracao.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/521/048-andre_eliana_e_rosilene_-_solicitar_gratificacao_garantida_comissao_curso.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/522/049-benedito_lemos_dos_santos_-_requerer_inscricao_no_curso_reforma_politica.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/523/050-rafael_paladine_vieira_-_progressao_de_cargo_-_cursos.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/524/051-rafael_paladine_vieira_-_progressao_de_cargos_cursos.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/525/052-adriano_alves_-_inscricao_curso_reforma_politica.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/526/053-ministerio_publico_parana_-_prova_de_titulos_no_concurso_publico.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/527/054-jose_carlos_da_silva_-_demarcacao_de_vagas_de_estacionamento.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/528/055-jose_carlos_da_silva_-_rampa_de_acesso_para_deficiente_fisico.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/529/056-ministerio_publico_-_termo_de_ajustamento_de_conduta.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/530/058-jose_roberto_botelho_-_alongar_a_largura_da_ponte_seca.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/531/059-antonio_vieira_da_silva_-_autorizacao_curso_seminario_habitacao_municipal.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/532/060-eliana_aparecida_ramos_damasceno_-_autorizacao_curso_seminario_habitacao_municipal.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/533/061-jose_carlos_da_silva_-_autorizacao_curso_seminario_habitacao_municipal.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/534/062-adriano_alves_-_autorizacao_curso_seminario_habitacao_municipal.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/535/063-ministerio_publico_parana_-_recomendacao_administrativa.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/536/065-marta_betanes_da_silva_-_providencias_da_secretaria_de_saude_e_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/537/066-antonio_vieira_da_silva_-_construcao_de_faixas_elevadas.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/538/067-antonio_vieira_da_silva_-_curso_controle_interno.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/539/068-andre_luis_de_mello_-_autorizacao_curso_controle_interno_rotinas.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/540/069-eliana_aparecida_ramos_damasceno_-_autorizacao_curso_servidores_de_camaras_subsidios.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/541/070-neuza_de_souza_campos_e_prado_-_autorizacao_curso_servidores_de_camaras_subsidios.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/542/071-eliana_beatriz_marioto_sandoli_-_autorizacao_curso_licitacoes_segundo_o_tribunal_de_contas_do_pr.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/543/072-rosilene_cristina_ferreira_-_autorizacao_curso_licitacoes_segundo_o_tribunal_de_contas_do_pr.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/544/073-jose_carlos_da_silva_-_reforma_politica_e_suas_complicacoes.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/545/074-benedito_lemos_dos_santos_-_ii_forum_parlamento_forte.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/546/075-antonio_vieira_da_silva_-_ii_forum_parlamento_forte.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/547/076-adriano_alves_-_autorizacao_curso_reforma_politica_e_suas_complicacoes.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/548/077-genilda-inf._conferencia_da_juventude.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/549/078-genilda_l._chalegre-indice_de_despesa_com_os_servidores.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/881/portaria_no_001_-_funcionamento_da_camara.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/882/portaria_no_002_-_comissao_de_licitacao.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/883/portaria_no_003_-_comissao_de_recebimento_de_materiais.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/884/portaria_no_004_-_comissao_de_inventario.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/885/portaria_no_005_-_recesso_de_carnaval.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/886/portaria_no_006_-_andre_luis_de_mello_-_unipublica.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/887/portaria_no_007_-_antonio_vieira_da_silva_-_unipublica.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/888/portaria_no_008_-_exoneracao_ana_paula.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/889/portaria_no_009_-_andre_luis_de_mello_-_ibrap.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/890/portaria_no_010_-_eliana_beatriz_marioto_sandoli_-_ibrap.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/891/portaria_no_011_-_efetivacao_andre.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/892/portaria_no_012_-_efetivacao_eliana.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/893/portaria_no_013_-_efetivacao_rafael.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/894/portaria_no_014_-_efetivacao_rosilene.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/895/portaria_no_015_-_adriano_alves_-_porecatu.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/896/portaria_no_016_-_antonio_vieira_da_silva_-_porecatu.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/897/portaria_no_017_-_benedito_lemos_dos_santos_-_porecatu.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/898/portaria_no_018_-_eliana_aparecida_r._damasceno_-_porecatu.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/899/portaria_no_019_-_jose_carlos_da_silva_-_porecatu.docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/900/portaria_no_020_-_antonio_vieira_da_silva_-_fauel.docx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/901/portaria_no_021_-_andre_luis_de_mello_-_fauel.docx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/902/portaria_no_022_-_rafael_paladine_vieira_-_fauel.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/903/portaria_no_023_-_andre_luis_de_mello_-_fauel.docx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/904/portaria_no_024_-_rafael_paladine_vieira_-_fauel.docx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/905/portaria_no_025_-_antonio_vieira_da_silva_-_rolandia.docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/906/portaria_no_026_-_adriano_alves_-_londrina.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/908/portaria_no_028_-_benedito_lemos_dos_santos_-_londrina.docx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/909/portaria_no_029_-_doralice_da_cruz_leite_-_londrina.docx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/910/portaria_no_030_-_jose_carlos_da_silva_-_londrina.docx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/911/portaria_no_031_-_jose_roberto_botelho_-_londrina.docx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/912/portaria_no_032_-_marta_betanes_da_silva_-_londrina.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/913/portaria_no_033_-_recesso_sexta-feira_corpus_christi.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/914/portaria_no_034_-_comissao_especial_concurso.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/915/portaria_no_035_-_comissao_de_avaliacao_de_desempenho_-_andre.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/916/portaria_no_036_-_comissao_de_avaliacao_de_desempenho_-_rafael.docx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/917/portaria_no_037_-_comissao_de_avaliacao_de_desempenho_-_rosilene.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/918/portaria_no_038_-_comissao_de_avaliacao_de_desempenho_-_eliana.docx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/919/portaria_no_039_-_antonio_vieira_da_silva_-_brasilia.docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/920/portaria_no_040_-_benedito_lemos_dos_santos_-_brasilia.docx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/921/portaria_no_041_-_adriano_alves_-_brasilia.docx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/922/portaria_no_042_-_avanco_de_classe_servidores.docx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/923/portaria_no_043_-_gratificacao_concurso.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/924/portaria_no_044_-_adriano_alves_-_unipublica.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/925/portaria_no_045_-_eliana_damasceno_-_unipublica.docx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/926/portaria_no_046_-_jose_carlos_da_silva_-_unipublica.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/927/portaria_no_047_-_antonio_vieira_da_silva_-_unipublica.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/928/portaria_no_048_-_feriado_servidor_municipal.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/929/portaria_no_049_-_andre_luis_de_mello_-_unipublica.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/930/portaria_no_050_-_antonio_vieira_da_silva_-_unipublica.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/931/portaria_no_051_-_eliana_beatriz_marioto_sandoli_-_tce-pr.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/932/portaria_no_052_-_rosilene_cristina_ferreira_-_tce-pr.docx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/933/portaria_no_053_-_neuza_de_souza_campos_e_prado_-_unipublica.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/934/portaria_no_054_-_eliana_aparecida_r._damasceno_-_unipublica.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/935/portaria_no_055_-_jose_carlos_da_silva_-_nz_assessoria.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/936/portaria_no_056_-_benedito_lemos_dos_santos_-_acampar.docx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/937/portaria_no_057_-_antonio_vieira_da_silva_-_acampar.docx" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/938/portaria_no_058_-_adriano_alves_-_nz_assessoria.docx" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2015/939/portaria_no_059_-_funcionamento_da_camara.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H132"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="35.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="169.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="168.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>