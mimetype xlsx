--- v0 (2026-01-07)
+++ v1 (2026-06-16)
@@ -54,1087 +54,1087 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Zé Roberto Corredor</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/691/indicacao-01-2014.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/691/indicacao-01-2014.pdf</t>
   </si>
   <si>
     <t>O vereador desta Casa de Leis requereu a seguinte providência:_x000D_
 1) Alongar, por 1,50 m, a largura da ponte seca (proteção de canal sem água), situada na estrada cascalhada que segue em direção à Água das Pedras. Na altura do Sítio Damasceno.</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/692/indicacao_no_07-2014.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/692/indicacao_no_07-2014.pdf</t>
   </si>
   <si>
     <t>Vereador quer indicar ao Prefeito:_x000D_
 1) Reforma do Necrotério no Cemitério Municipal, etc;_x000D_
 2) Sala para guarda de objetos e ferrramentas;_x000D_
 3) Reforma do Velório Municipal, com a construção de um cômodo para repouso e outro para atendimento médico.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>JOAQUIM RODRIGUES DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/651/req._001-2014-jose_duarte.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/651/req._001-2014-jose_duarte.pdf</t>
   </si>
   <si>
     <t>JOSÉ DUARTE, ex-vereador requereu  para que os vereadores de promoverem a criação de uma lei homenageando o Sr. JOAQUIM RODRIGUES DA SILVA através de construção de uma estátua de bronze, colocando-a na praça localizada localizada entre a avenida Paraná e rua São Sebastião, em uma rotatória existente no local retirando uma estatueta de uma onça existente no local.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Pastor Benedito</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/652/req._002-2014-benedito_lemos_dos_santos.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/652/req._002-2014-benedito_lemos_dos_santos.pdf</t>
   </si>
   <si>
     <t>BENEDITO LEMOS DOS SANTOS, vereador desta Casa de Leis, requer o que segue abaixo:_x000D_
 1 - Que seja colocado em discussão e votação o CENTRO MUNICIPAL DE SAÚDE localizado à Rua Rio Grande nº 780, nesta cidade de Jaguapitã - Paraná, e fique denominado CENTRO MUNICIPAL DE SAÚDE " "DAURA DE OLIVEIRA E SILVA' (Dona Iúta)._x000D_
 2 - Que após aprovação seja o pedido enviado ao Exmo. Sr. Prefeito Municipal para as devidas providências.</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Ciro Brasil Rodrigues de Oliveira e Silva</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/653/req._003-2014-termo_de_cooperacao_tecnica.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/653/req._003-2014-termo_de_cooperacao_tecnica.pdf</t>
   </si>
   <si>
     <t>TERMO DE COOPERAÇÃO QUE O MUNICÍPIO E O INSTITUTO EMATER PARA O PLANEJAMENTO, A COORDENAÇÃO E A EXECUÇÃO DE AÇÕES E PROGRAMAS DE ASSISTÊNCIA TÉCNICA E EXTENSÃO RURAL.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Martinha</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/</t>
   </si>
   <si>
     <t>MARTA BETANES DA SILVA, REQUER DESTA CASA DE LEIS:_x000D_
 1 - Cópia da gravação de áudio da 1ª reunião ordinária do ano de 2014 realizada no dia 03 de fevereiro do corrente ano;_x000D_
 2 - Informações se o assessor do Prefeito, Senhor Luis Augusto da Silva solicitou junto a esta casa de Lei cópia da gravação da reunião.</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>MARTA BETANES DA SILVA, VEREADORA DESTA CASA DE LEIS, REQUER A VOSSA EXCELÊNCIA, QUE SE OFICIE AO EXMO. SR. PREFEITO MUNICIPAL:_x000D_
 1 - Quantos são os veículos / viatura, ano e modelo e aquisição discriminada como recursos próprios ou verbas dos governos Estadual e Federal, FUNDEB e ou outros programas? _x000D_
 2 - Quantos são os veículos/ viaturas da frota que atendem todas as outras secretarias, também adquiridos no ano de 2013 do Município de Jaguapitã-Pr com descrições, conforme o item anterior?</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Professora Genilda</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/656/req._006-genilda_leite_chalegre.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/656/req._006-genilda_leite_chalegre.pdf</t>
   </si>
   <si>
     <t>GENILDA LEITE CHALEGRE, REQUEREU QUE SEJA OFICIADO AO EXCELENTÍSSIMO PREFEITO MUNICIPAL, CIRO BRASIL RODRIGUES DE OLIVEIRA E SILVA, PARA QUE ENCAMINHE A ESTA CASA DE LEIS A REMESSA DAS SEGUINTES INFORMAÇÕES:_x000D_
 - Quantas crianças são atendidas atualmente nos Centros Municipais de Educação Infantil do Município?_x000D_
 - Quantas crianças estão na lista de espera nestes centros?_x000D_
 - Quantas vagas a mais serão oferecidas com a conclusão da ampliação da Creche Cida Nascimento?_x000D_
 - Há possibilidades de construção de novas Cmeis nos município?</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/657/req._007-marta_betanes_da_silva.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/657/req._007-marta_betanes_da_silva.pdf</t>
   </si>
   <si>
     <t>MARTA BETANES DA SILVA, requereu à Mesa as seguintes informações;_x000D_
 1-qual é o número exato de professores (titulares de cargo da carreira do Magistério Público Municipal com funções de magistério?-quantos professores se encontram afastados da sala de aula em atividades administrativas-qual é a média anual de licenças(prêmio, maternidade, para tratamento de saúde e licença sem vencimento) destinadas aos profissionais da educação no Município de Jaguapitã? (Anos base: 2012, 2013 e previsão para 2014)-qual o número de profissionais que atuaram em Regime de Jornada Suplementar no ano de 2013? Qual é a previsão para contratação de docentes em Regime de Jornada Suplementar para 2014?-qual o gasto com a folha de pagamento dos profissionais contratados em Regime de Jornada Suplementar no ano de 2013?-há previsão de Concurso Público para o cargo de professor, diante da falta de profissionais e das contratações feitas em 2014 em Regime de jornada Suplementar?</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/658/req._008-marta_betanes_da_silva.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/658/req._008-marta_betanes_da_silva.pdf</t>
   </si>
   <si>
     <t>MARTA BETANES DA SILVA, REQUEREU SOLICITAÇÃO DE INFORMAÇÕES SOBRE PROJETO DE ENGENHARIA REFERENTE AO LOTEAMENTO RESIDENCIAL DAS PALMEIRAS.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/659/req._010-marta_betanes_da_silva.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/659/req._010-marta_betanes_da_silva.pdf</t>
   </si>
   <si>
     <t>MARTA BETANES DA SILVA, REQUEREU CÓPIA DE RELATÓRIO ANUAL DE UTILIZAÇÃO DA RETROESCAVADEIRA E INFORMAÇÕES SOBRE A CESSÃO DO EQUIPAMENTO PARA APROJAG.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/660/req._011-2014-marta_betanes_da_silva.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/660/req._011-2014-marta_betanes_da_silva.pdf</t>
   </si>
   <si>
     <t>MARTA BETANES DA SILVA REQUEREU DESTA CASA DE LEIS A SEGUINTE MEDIDA DE INTERRESSE PÚBLICO:_x000D_
 - QUE O PODER EXECUTIVO, POR MEIO DA SECRETÁRIA DE OBRAS PÚBLICAS REALIZE A MANUTENÇÃO DAS LÂMPADAS DA PRAÇA SÃO JOSÉ DOS BANDEIRANTES, ESPECIFICAMENTE O ESPAÇO RESERVADO À PISTA DE SKATE.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/661/req._015-2014-genilda_leite_chalegre.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/661/req._015-2014-genilda_leite_chalegre.pdf</t>
   </si>
   <si>
     <t>GENILDA LEITE CHALEGRE, REQUEREU INFORMAÇÕES QUANTO A FALTA DE ABRIGO NOS PONTOS DE ÔNIBUS DESTA CIDADE DESTINADOS AO TRANSPORTE ESCOLAR.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/662/req._016-2014-genilda_leite_chalegre.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/662/req._016-2014-genilda_leite_chalegre.pdf</t>
   </si>
   <si>
     <t>GENILDA LEITE CHALEGRE, REQUEREU INDICAÇÃO DE DELIMITAÇÃO DE VAGAS PARA ESTACIONAMENTO DE MOTOS</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>MARIA ALIPIO ALVES</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/663/req._019-2014-eliana_aparecida_ramos_damasceno.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/663/req._019-2014-eliana_aparecida_ramos_damasceno.pdf</t>
   </si>
   <si>
     <t>ELIANA APARECIDA RAMOS DAMASCENO, DANDO ATENDIMENTO AO CONTIDO NO REQUERIMENTO Nº 044/2014, DE 03 DE ABRIL DE 2013, ONDE, A SRA MARIA ALIPIO ALVES, REQUER "CERTIDÃO SOBRE TEMPO DE VEREANÇA, NESTA CIDADE DE JAGUAPITÃ, NO PERÍODO DE 1989 A 1992, ONDE CONSTE O SUBSÍDIO RECEBIDO NESSE PERÍODO".</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/664/req._020-2014-marta_betanes_da_silva.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/664/req._020-2014-marta_betanes_da_silva.pdf</t>
   </si>
   <si>
     <t>MARTA BETANES DA SILVA, REQUEREU INFORMAÇÕES SOBRE O CENTRO DE TRIAGEM DE MATERIAIS RECICLÁVEIS_x000D_
 - A QUEM ESTÁ CEDIDO O IMÓVEL NO MOMENTO? A CESSÃO É GRATUITA OU ONEROSA? QUANTAS E QUAIS SÃO AS PESSOAS BENEFICIADAS ATUALMENTE?-QUAL A MÉDIA DE RENDA MENSAL OBTIDA PELOS TRABALHADORES?-SÃO CADASTRADOS NA ASSISTÊNCIA SOCIAL NO MUNICÍPIO:- OS CATADORES SÃO ASSOCIADOS NA ASCAMAR OU SÃO FUNCIONÁRIOS DE TERCEIROS? - QUAL É O SECRETÁRIO MUNICIPAL RESPONSÁVEL PELAS INFORMAÇÕES E PELO ACOMPANHAMENTO DAS CONDIÇÕES DE TRABALHO E PELO SUPORTE TÉCNICO AO CATADORES DE MATERIAIS RECICLÁVEIS NO MUNICÍPIO?</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/665/req._022-2014-marta_betanes_da_silva.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/665/req._022-2014-marta_betanes_da_silva.pdf</t>
   </si>
   <si>
     <t>MARTA BETANES DA SILVA, REITERA O PEDIDO DE INFORMAÇÕES APROVADO PELA CÂMARA MUNICIPAL NO DIA 22 DE JULHO DE 2013 REFERENTES AS POLÍTICAS PÚBLICAS DA ASSISTÊNCIA SOCIAL DESENVOLVIDAS NO MUNICÍPIO DE JAGUAPITÃ.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/666/req._023-2014-genilda_leite_chalegre.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/666/req._023-2014-genilda_leite_chalegre.pdf</t>
   </si>
   <si>
     <t>MARTA BETANES DA SILVA FEZ SOLICITAÇÃO DE SERVIÇO DE LIMPEZA NO CONJUNTO SANTO ANDRÉ.</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/667/req._025-jose_roberto_botelho.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/667/req._025-jose_roberto_botelho.pdf</t>
   </si>
   <si>
     <t>JOSÉ ROBERTO BOTELHO REQUEREU IMPLEMENTOS AGRÍCOLAS PARA A APROJAG - ASSOCIAÇÃO DOS PRODUTORES RURAIS DE JAGUAPITÃ.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/668/req._026-2014-jose_roberto_botelho.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/668/req._026-2014-jose_roberto_botelho.pdf</t>
   </si>
   <si>
     <t>JOSÉ ROBERTO BOTELHO REQUEREU QUE SEJA ENCAMINHADO EXPEDIENTE AO EXMO PREFEITO MUNICIPAL CIRO BRASIL RODRIGUES DE OLIVEIRA E SILVA SOLITANDO:_x000D_
 - ALONGAR, POR 2,00M, A LARGURA DA PONTE SECA (PROTEÇÃO DE CANAL SEM ÁGUA), SITUADA NA ESTRADA CASCALHADA QUE SEGUE EM DIREÇÃO Á ÁGUA DAS PEDRAS. NA ALTURA DO SÍTIO DAMASCENO.</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/669/req._027-2014-jose_roberto_botelho.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/669/req._027-2014-jose_roberto_botelho.pdf</t>
   </si>
   <si>
     <t>JOSÉ ROBERTO BOTELHO REQUEREU OBRAS E SERVIÇOS NO CEMITÉRIO E VELÓRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Toninho Corol</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/670/req._028-2014-antonio_vieira_da_siva.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/670/req._028-2014-antonio_vieira_da_siva.pdf</t>
   </si>
   <si>
     <t>ANTONIO VIEIRA DA SILVA REQUEREU INDICAÇÃO DOS NOMES DAS RUAS PÚBLICAS DO LOTEAMENTO RESIDENCIAL DAS PALMEIRAS E APÓS APROVAÇÃO DOS NOMES DENOMINADOS SEJAM ENVIADOS AO EXCELENTÍSSIMO SR. PREFEITO MUNICIPAL PARA DEVIDAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>APP-SINDICATO ARAPONGAS</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/671/req._030-2014-app_sindicato_arapongas.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/671/req._030-2014-app_sindicato_arapongas.pdf</t>
   </si>
   <si>
     <t>APP Sindicato Arapongas, solicitou a presidenta da Câmara Municipal de Jaguapitã, que a mediação junto ao Prefeito em favor  de um agendamento de uma reunião com o Prefeito Ciro Brasil e de secretarias que julgarem necessárias juntamente com a presença da diretoria regional da APP Sindicato e comissão de negociação para debatermos a seguinte pauta:_x000D_
 Aplicação do Piso Nacional;_x000D_
 Reestruturação do Plano Carreira.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>DAGMAR THEMYS DE O. F. ROSSETO</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/672/req._031-2014-dagmar_themys_de_oliveira.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/672/req._031-2014-dagmar_themys_de_oliveira.pdf</t>
   </si>
   <si>
     <t>Dagmar Themys de Oliveira Franco Rosseto, Secretária Municipal de Educação, solicitou 1 (uma cópia) dos documentos referentes ao processo licitatório juntamente com cópia do contrato (licitação) do jardineiro que presta serviços neste estabelecimento.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Adriano</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/673/req._032-2014-adriano_alves.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/673/req._032-2014-adriano_alves.pdf</t>
   </si>
   <si>
     <t>ADRIANO ALVES,  SOLICITOU:_x000D_
 1 - QUE SEJA COLOCADO EM DISCUSSÃO E VOTAÇÃO O REQUERIMENTO AO EXECUTIVO MUNICIPAL, VISANDO A DISPONIBILIZAÇÃO DE UM TERRENO  E NELE A CONSTRUÇÃO DE UM CENTRO DE EVENTOS E CENTRO CULTURAL PARA O MUNICÍPIO DE JAGUAPITÃ, VISANDO TER UM ESPAÇO APROPRIADO PAA FESTA RURAIS, RODEIOS, REALIZAÇÕES DE LEILÕES, SHOWS E ENCONTROS CULTURAIS, PARA O BEM ESTAR DA POPULAÇÃO;_x000D_
 2 - QUE APÓS APROVAÇÃO SEJA O REQUERIMENTO ENVIADO AO EXMO. SR. PREFEITO MUNICIPAL PARA AS DEVIDAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/674/req._033-2014-marta_betanes_da_silva.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/674/req._033-2014-marta_betanes_da_silva.pdf</t>
   </si>
   <si>
     <t>MARTA BETANES DA SILVA, SOLICITA INFORMAÇÕES DA SECRETARIA MUNICIPAL DE EDUCAÇÃO REFERENTE AO CONSELHO MUNICIPAL DO FUNDEB.</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/675/req._035-2014-marta_betanes_da_silva.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/675/req._035-2014-marta_betanes_da_silva.pdf</t>
   </si>
   <si>
     <t>MARTA BETANES DA SILVA REITEIRA REQUERIMENTO APRESENTADO EM 09 DE MAIO DE 2014 CUJA SÚMULA É: SOLICITA INFORMAÇÕES SOBRE PREGÃO PRESENCIAL 026/2014 OBJETIVANDO IMPLANTAÇÃO DE PROJETOS NAS DIVERSAS SECRETARIAS DO MUNICÍPIO DE JAGUAPITÃ.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/676/req._036-2014-jose_roberto_botelho.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/676/req._036-2014-jose_roberto_botelho.pdf</t>
   </si>
   <si>
     <t>JOSÉ ROBERTO BOTELHO, VEREADOR DESTA CASA DE LEIS REQUEREU QUE OBRAS E SERVIÇOS NA QUADRA ESPORTIVA FRANCISCO CONSALTER.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/677/req._037-2014-jose_roberto_botelho.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/677/req._037-2014-jose_roberto_botelho.pdf</t>
   </si>
   <si>
     <t>JOSÉ ROBERTO BOTELHO, VEREADOR DESTA CASA DE LEIS REQUEREU OBRAS PARA INSTALAÇÃO DE ABRIGOS PARA ESPERA DE ÔNIBUS.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/678/req._038-2014-benedito_lemos_dos_santos.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/678/req._038-2014-benedito_lemos_dos_santos.pdf</t>
   </si>
   <si>
     <t>BENEDITO LEMOS DOS SANTOS, REQUEREU A APRESENTAÇÃO DE PROJETO DE LEI, PARA SER DISCUTIDO E VOTADO PELA CÂMARA MUNICIPAL, INSTITUINDO UMA DATA NO CALENDÁRIO DO MUNICÍPIO, PARA SER DENOMINADO O "DIA DA CULTURA EVANGÉLICA".</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Doralice Cruz</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/679/req._039-2014-doralice_da_cruz_leite.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/679/req._039-2014-doralice_da_cruz_leite.pdf</t>
   </si>
   <si>
     <t>DORALICE DA CRUZ LEITE, VEREADORA DESTA CASA DE LEIS, REQUEREU O SEGUINTE TEOR:_x000D_
 "O GRANDE NÚMERO DE CACHORROS SOLTOS NAS RUAS, ACARRETANDO PERIGO E DESCONFORTO AOS HABITANTES DE NOSSA CIDADE, NECESSITA DE SOLUÇÕES QUE VENHAM AO ENCONTRO DO BEM  VIVER DO POVO INCLUINDO  SEGURANÇA NO IR E VIR, SEM PERIGO DE ATAQUE DESSES ANIMAIS".</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>Funcionarios</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/680/req._040-2014-ana_carrara.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/680/req._040-2014-ana_carrara.pdf</t>
   </si>
   <si>
     <t>ANA CLAUDIA CARRARA MARCHI, REQUEREU EXONERAÇÃO DO CARGO DE AUXILIAR DE SERVIÇOS GERAIS QUE EXERÇEU NESTA SECRETARIA A PARTIR DO DIA 08/09/2014.</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>ASSEMBLEIA LEGISLATIVA DO PARANÁ</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/681/req._041-2014-secretaria_desenvolvimento_economico.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/681/req._041-2014-secretaria_desenvolvimento_economico.pdf</t>
   </si>
   <si>
     <t>ASSEMBLÉIA LEGISLATIVA DO PARANÁ - COMISSÃO DE DEFESA DO CONSUMIDOR, REQUEREU À AUTORIZAÇÃO DE INSTALAÇÃO DE ESTRUTURA METÁLICA PARA SERVIÇO DE TELEFONIA MÓVEL.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>TRIBUNAL DE CONTAS DO PARANÁ</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/682/req._042-2014-adail_golfeto.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/682/req._042-2014-adail_golfeto.pdf</t>
   </si>
   <si>
     <t>TCEPR REQUEREU INFORMAÇÕES SOBRE GOVERNANÇA PÚBLICA E SOBRE GOVERNANÇA E GESTÃO DAS AQUISIÇÕES NAS ORGANIZAÇÕES PÚBLICASDAS 3 ESFERAS: FEDERAL, ESTADUAL E MUNICIPAL.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/683/req._043-2014-marta_betanes_da_silva.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/683/req._043-2014-marta_betanes_da_silva.pdf</t>
   </si>
   <si>
     <t>MARTA BETANES DA SILVA, REQUEREU DESTA CASA DE LEIS SOLICITOU ESTUDOS NO SENTIDO DE SEREM A INSTALADAS UMA FAIXA ELEVADA NA RUA RIO GRANDE DO NORTE, EM FRENTE A IGREJA CATÓLICA.</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/684/req._044-2014-marta_betanes_da_silva.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/684/req._044-2014-marta_betanes_da_silva.pdf</t>
   </si>
   <si>
     <t>MARTA BETANES DA SILVA SOLICITOU SERVIÇO DE LIMPEZA NO JARDIM BRASIL.</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/685/req._045-2014-benedito_euflazino_de_araujo.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/685/req._045-2014-benedito_euflazino_de_araujo.pdf</t>
   </si>
   <si>
     <t>BENEDITO EUFLAZINO DE ARAUJO, REQUEREU FOTOCÓPIA DE ATA DE NOMEAÇÃO DE CARGO LEGISLATIVO COMO VAEREADOR MUNICIPAL, COM MANDADO DE 01/01/1997 Á 31/12/2000 E DE 01/01/2005 À 31/12/2008.</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/686/req._047-2014-genilda_leite_chalegre.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/686/req._047-2014-genilda_leite_chalegre.pdf</t>
   </si>
   <si>
     <t>GENILDA LEITE CHALEGRE, REQUEREU SOLICITAÇÃO DE ARBORIZAÇÃO NO CONJUNTO VILAS BOAS.</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/687/req._050-2014-benedito_euflazino_de_araujo.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/687/req._050-2014-benedito_euflazino_de_araujo.pdf</t>
   </si>
   <si>
     <t>BENEDITO EUFLAZINO DE ARAÚJO, VEREADOR DESTA CASA DE LEIS REQUEREU A DECLARAÇÃO DA CÂMARA MUNICIPAL DE JAGUAPITÃ, INFORMANDO OS PERÍODOS DE MANDADO ELETIVO.</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>ELIANA APARECIDA RAMOS DAMASCENO</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/688/req._051-2014-eliana_ap._ramos_damasceno.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/688/req._051-2014-eliana_ap._ramos_damasceno.pdf</t>
   </si>
   <si>
     <t>ELIANA APARECIDA RAMOS DAMASCENO REQUEREU CÓPIA DA ATA DA REUNIÃO ORDINÁRIA DO DIA 10/11/2014, PARA ESCLARECER DÚVIDAS.</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>EZIQUIEL MARTINIANO</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/689/req._052-2014-colegio_nilson_ribas.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/689/req._052-2014-colegio_nilson_ribas.pdf</t>
   </si>
   <si>
     <t>EZIQUIEL MARTINIANO SOLICITOU A CASA DE CULTURA PARA A COLAÇÃO DE GRAU DO COLÉGIO ESTADUAL DR. NILSON RIBAS ENSINO MÉDIO E NORMAL NO DIA 15 DE DEZEMBRO DO CORRENTE ANO LETIVO A PARTIR DAS 19 HORAS.</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/690/req._053-2014-marta_betanes_da_silva.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/690/req._053-2014-marta_betanes_da_silva.pdf</t>
   </si>
   <si>
     <t>MARTA BETANES DA SILVA, REQUEREU SOLICITAÇÃO DE SERVIÇO DE LIMPEZA DE BUEIROS DO CONJUNTO DORA VIEIRA.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
     <t>PORT</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
     <t>Eliana Damasceno</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/835/portaria_no_001-2014.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/835/portaria_no_001-2014.pdf</t>
   </si>
   <si>
     <t>ELIANA APARECIDA RAMOS DAMASCENO RESOLVE DETERMINAR, QUE NO PERÍODO DE 06/01/2014 À 31/01/2014, O EXPEDIENTE DA  SECRETARIA DA CÂMARA MUNICIPAL DE JAGUAPITÃ SERÁ DAS 13:00 AS 17:00 HORAS PRESERVADOS OS SERVIÇOS ESSENCIAIS E/OU URGENTES.</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/836/portaria_no_002-2014.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/836/portaria_no_002-2014.pdf</t>
   </si>
   <si>
     <t>ELIANA APARECIDA RAMOS DAMASCENO RESOLVE DETERMINAR AO SETOR DE CONTABILIDADE A EMPENHAR O VALOR DE R$ 1.200,00 (UM MIL DUZENTOS REAIS),, AFAVOR DO SERVIDOR SR. ANDRÉ LUIS DE MELLO, REFERENTE AO PAGAMENTO DE 03 (TRÊS DIÁRIAS), EM RAZÃO DA VIAGEM QUE FARÁ A CURITIBA - PR, NOSDIAS 22, 23 E 24 DE JANEIRO DE 2014, PARA PARTICIPAR DOS CURSOS "O PREGÃO NA PRÁTICA" E "LICITAÇÕES MUNICIPAIS CONTRATAÇÕES DIRETAS".</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/837/portaria_no_003-2014.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/837/portaria_no_003-2014.pdf</t>
   </si>
   <si>
     <t>ELIANA APARECIDA RAMOS DAMASCENO RESOLVE CONSTITUIR A COMISSÃO PERMANENTE DE LICITAÇÕES, COMAS PESSOAS ABAIXO RELACIONADAS, PARA JULGAMENTO DAS PROPOSTAS DE LICITAÇÕES EFETUADAS POR ESTA CÂMARA MUNICIPAL DE JAGUAPITÃ, A PARTIR DE 03 DE FEVEREIRO DE 2014._x000D_
 PRESIDENTE: ELIANA BEATRIZ MARIOTO SANDOLI_x000D_
 MEMBROS:    ROSILENE CRISTINA FERREIRA_x000D_
                       ANDRÉ LUIS DE MELLO_x000D_
 SUPLENTE:    ANA CLÁUDIA CARRARA MARCHI</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/838/portaria_no_003-2014.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/838/portaria_no_003-2014.pdf</t>
   </si>
   <si>
     <t>ELIANA APARECIDA RAMOS DAMASCENO RESOLVE CONSTITUIR A PARTIR DE 03 DE FEVEREIRO DE 2014, A COMISSÃODE RECEBIMENTO DE MATERIAIS, BENS, SERVIÇOS E OBRAS._x000D_
 PRESIDENTE: ROSILENE CRISTINA FERREIRA_x000D_
 MEMBROSS: ANDRE LUIS DE MELLO_x000D_
                      ELIANA BEATRIZ MARIOTO  SANDOLI_x000D_
 SUPLENTE:    ANA CLAUDIA CARRARA MARCHI</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/839/portaria_no_005-2014.pdf</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/839/portaria_no_005-2014.pdf</t>
   </si>
   <si>
     <t>ELIANA APARECIDA RAMOS DAMASCENO RESOLVE CONSTITUIR A COMISSÃO DE INVENTÁRIO DO PATRIMÔNIO DA CÂMARA MUNICIPAL DE JAGUAPITÃ, COMPOSTA PELOS SEGUINTES SERVIDORES MUNICIPAIS ABAIXO RELACIONADOS, A PARTIR DE 03 DE FEVEREIRO DE 2014._x000D_
 PRESIDENTE: ANDRÉ LUIS DE MELLO_x000D_
 MEMBROS:    ELIANA BEATRIZ MARIOTO SANDOLI_x000D_
                       ROSILENE CRISTINA FERREIRA_x000D_
 SUPLENTE:     ANA CLAUDIA CARRARA MARCHI</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/840/portaria_no_006_-_eliana_damasceno.doc</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/840/portaria_no_006_-_eliana_damasceno.doc</t>
   </si>
   <si>
     <t>ELIANA APARECIDA RAMOS DAMASCENO RESOLVE DETERMINAR AO SETOR DE CONTABILIDADE A EMPENHAR O VALOR DE R$ 1.200,00 (HUM MIL E DUZENTOS REAIS), A FAVOR DA VEREADORA SRA. ELIANA APARECIDA RAMOS DAMASCENO, REFERENTE AO PAGAMENTO DE 3 (DIÁRIAS), EM RAZÃO DA VIAGEM QUE FARÁ A CURITIBA-PR, NOS DIAS 19, 20 E 21 DE FEVEREIRO DE 2014, PARA PARTICIPAR DO CURSO "SECRETÁRIOS MUNICIPAIS - PECULIARIDADES DO CARGO".</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/841/portaria_no_007_-_neuza_campos.doc</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/841/portaria_no_007_-_neuza_campos.doc</t>
   </si>
   <si>
     <t>ELIANA APARECIDA RAMOS DAMASCENO RESOLVE DETERMINAR AO SETOR DE CONTABILIDADE A EMPENHAR O VALOR DE R$ 1.200,00 (HUM MIL E DUZENTOS REAIS), A FAVOR DA DIRETORA DE SECRETARIA GERAL SRA. NEUZA DE SOUZA CAMPOS E PRADO, REFERENTE AO PAGAMENTO DE 3 (DIÁRIAS), EM RAZÃO DA VIAGEM QUE FARÁ A CURITIBA - PR, NOS DIAS 19, 20 E 21 DE FEVEREIRO DE 2014, PARA PARTICIPAR DO CURSO "SECRETÁRIOS MUNICIPAIS - PECULIARIDADES DO CARGO".</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/842/portaria_no_008_-_recesso_de_carnaval.doc</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/842/portaria_no_008_-_recesso_de_carnaval.doc</t>
   </si>
   <si>
     <t>ELIANA APARECIDA RAMOS DAMASCENO RESOLVE DETERMINAR, RECESSO NO PERÍODO DE 01/03/14 À 04/03/2014, (SÁBADO À TERÇA-FEIRA), NÃO HAVENDO EXPEDIENTE NA CÂMARA MUNICIPAL DE JAGUAPITÃ, EM RAZÃO DAS FESTIVIDADES E FERIADO DE CARNAVAL, E NO DIA 05/03/2014 (QUARTA-FEIRA DE CINZAS) A SECRETARIA ABRIRÁ DAS 13:OO ÀS 17:00 HORAS.</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/843/portaria_no_009_-_eliana_damasceno.doc</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/843/portaria_no_009_-_eliana_damasceno.doc</t>
   </si>
   <si>
     <t>ELIANA APARECIDA RAMOS DAMASCENO RESOLVE DETERMINARAO SETOR DE CONTABILIDADE A EMPENHAR O VALOR DE R$ 400,00 (QUATROCENTOS REAIS), A FAVOR DA VEREADORA SRA. ELIANA APARECIDA RAMOS DAMASCENO , REFERENTE AO PAGAMENTO DE 1 (DIÁRIA), EM RAZÃO DA VIAGEM QUE FARÁ A CURITIBA-PR, NO DIA 11 DE MARÇO DE 2014, PARA PARTICIPAR DO II ENCONTRO MULHER DE ATITUDE- SESA.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/844/portaria_no_010_-_neuza_campos.doc</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/844/portaria_no_010_-_neuza_campos.doc</t>
   </si>
   <si>
     <t>ELIANA APARECIDA RAMOS DAMASCENO RESOLVE DETERMINAR AO SETOR DE CONTABILIDADE A EMPENHAR O VALOR DE R$ 1.200,00 (UM MIL E DUZENTOS REIAIS), A FAVOR DA DIRETORA DE SECRETARIA GERAL SRA. NEUZA DE SOUZA CAMPOS E PRADO, REFERENTE AO PAGAMENTO DE 3 (DIÁRIAS), EM RAZÃO DA VIAGEM QUE FARÁ A CURITIBA - PR, NOS DIAS 19, 20 E 21 DE MARÇO DE 2014, PARA PARTICIPAR DO CURSO "SERVIDORES DE CÂMARAS - SERVIDOR EFICIENTE.</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/845/portaria_no_011_-_andre_luis_de_mello.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/845/portaria_no_011_-_andre_luis_de_mello.docx</t>
   </si>
   <si>
     <t>ELIANA APARECIDA RAMOS DAMASCENO RESOLVE DETERMINAR AO SETOR DE CONTABILIDADE A EMPENHAR O VALOR DE R$ 1.200,00 (UM MIL E DUZENTOS REIAIS), A FAVOR DO SERVIDOR SR. ANDRÉ LUIS DE MELLO, REFERENTE AO PAGAMENTO DE 3 (DIÁRIAS), EM RAZÃO DA VIAGEM QUE FARÁ A CURITIBA - PR, NOS DIAS 19, 20 E 21 DE MARÇO DE 2014, PARA PARTICIPAR DO CURSO "SERVIDORES DE CÂMARAS - SERVIDOR EFICIENTE.</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/846/portaria_no_012_-_adriano_alves_-_errata.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/846/portaria_no_012_-_adriano_alves_-_errata.docx</t>
   </si>
   <si>
     <t>ELIANA APARECIDA RAMOS DAMASCENO RESOLVE DETERMINAR AO SETOR DE CONTABILIDADE A EMPENHAR O VALOR DE R$ 1.000,00 (UM MIL REAIS), A FAVOR DO VEREADOR SR. ADRIANO ALVES,REFERENTE AO PAGAMENTO DE 02 E 1/2 (DUAS E MEIA) DIÁRIAS, EM RAZÃO DA VIAGEM QUE FARÁ A CURITIBA - PR, NOS DIAS 25, 26 E 27 DE MARÇO DE 2014, PARA PARTICIPAR DA REUNIÃO SOBRE O PROGRAMA ESTADUAL "REDE 399 - INTERNET PARA TODOS".</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/847/portaria_no_013_-_luto_evaristo_ambrosio_gorzoni.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/847/portaria_no_013_-_luto_evaristo_ambrosio_gorzoni.docx</t>
   </si>
   <si>
     <t>ELIANA APARECIDA RAMOS DAMASCENO RESOLVE DETERMINAR, LUTO NA SEXTA-FEIRA NO DIA 28/03/14, NA CÂMARA MUNICIPAL DE JAGUAPITÃ,EM RAZÃO DO FALECIMENTO DO EX-PREFEITO SENHOR EVARISTO AMBROSIO GORZONI.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/848/portaria_no_014_-_ana_paula_satake.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/848/portaria_no_014_-_ana_paula_satake.docx</t>
   </si>
   <si>
     <t>ELIANA APARECIDA RAMOS DAMASCENO RESOLVE DETERMINAR AO SETOR DE CONTABILIDADE A EMPENHAR O VALORDE R$ 400,00 (QUATROCENTOS REAIS), A FAVOR DA SERVIDORA SRA. ANA PAULA SATAKE, REFERENTE AO PAGAMENTO DE 01 (UMA) DIÁRIA, EM RAZÃO DA VIAGEM QUE FARÁ A CURITIBA - PR, NO DIA 03 DE ABRIL DE 2014, PARA PARTICIPAR DO CURSO "SIM-AM 2013 - ENCONTRO TÉCNICO DIRECIONADO - EXCLUSIVO PARA CONTADORES DAS CÂMARAS - TRIBUNAL DE CONTAS DO PARANÁ".</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/849/portaria_no_015_-_adriano_alves_-_funpar.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/849/portaria_no_015_-_adriano_alves_-_funpar.docx</t>
   </si>
   <si>
     <t>ELIANA APARECIDA RAMOS DAMASCENO RESOLVE DETERMINAR AO SETOR DE CONTABILIDADE A EMPENHAR O VALOR DE R$ 1.200,00(UM MIL E DUZENTOS REAIS), A FAVOR DO VEREADOR SR. ADRIANO ALVES, REFERENTE AO PAGAMENTO DE 03(TRÊS) DIÁRIAS, EM RAZÃO DA VIAGEM QUE FARÁ A CURITIBA - PR, NOS DIAS 09, 10 E 11 DE ABRIL DE 2014, PARA PARTICIPAR DO CURSO "ESTRUTURA GOVERNAMENTAL E O PAPEL DO VEREADOR" ORGANIZADO PELA FUNDAÇÃO FEDERAL DO PARANÁ - FUNPAR.</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/850/portaria_no_016_-_toninho_-_funpar.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/850/portaria_no_016_-_toninho_-_funpar.docx</t>
   </si>
   <si>
     <t>ELIANA APARECIDA RAMOS DAMASCENO RESOLVE DETERMINAR AO SETOR DE CONTABILIDADE A EMPENHAR O VALOR DE R$ 1.200,00(UM MIL E DUZENTOS REAIS), A FAVOR DO VEREADOR SR. ANTONIO VIEIRA DA SILVA, REFERENTE AO PAGAMENTO DE 03(TRÊS) DIÁRIAS, EM RAZÃO DA VIAGEM QUE FARÁ A CURITIBA - PR, NOS DIAS 09, 10 E 11 DE ABRIL DE 2014, PARA PARTICIPAR DO CURSO "ESTRUTURA GOVERNAMENTAL E O PAPEL DO VEREADOR" ORGANIZADO PELA FUNDAÇÃO FEDERAL DO PARANÁ - FUNPAR.</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/851/portaria_no_017_-_benedito_lemos_-_funpar.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/851/portaria_no_017_-_benedito_lemos_-_funpar.docx</t>
   </si>
   <si>
     <t>ELIANA APARECIDA RAMOS DAMASCENO RESOLVE DETERMINAR AO SETOR DE CONTABILIDADE A EMPENHAR O VALOR DE R$ 1.200,00(UM MIL E DUZENTOS REAIS), A FAVOR DO VEREADOR SR. BENEDITO LEMOS DOS SANTOS, REFERENTE AO PAGAMENTO DE 03(TRÊS) DIÁRIAS, EM RAZÃO DA VIAGEM QUE FARÁ A CURITIBA - PR, NOS DIAS 09, 10 E 11 DE ABRIL DE 2014, PARA PARTICIPAR DO CURSO "ESTRUTURA GOVERNAMENTAL E O PAPEL DO VEREADOR" ORGANIZADO PELA FUNDAÇÃO FEDERAL DO PARANÁ - FUNPAR.</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/852/portaria_no_018_-_martinha_-_funpar.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/852/portaria_no_018_-_martinha_-_funpar.docx</t>
   </si>
   <si>
     <t>ELIANA APARECIDA RAMOS DAMASCENO RESOLVE DETERMINAR AO SETOR DE CONTABILIDADE A EMPENHAR O VALOR DE R$ 1.200,00(UM MIL E DUZENTOS REAIS), A FAVOR DO VEREADOR SR. MARTA BETANES DA SILVA, REFERENTE AO PAGAMENTO DE 03(TRÊS) DIÁRIAS, EM RAZÃO DA VIAGEM QUE FARÁ A CURITIBA - PR, NOS DIAS 09, 10 E 11 DE ABRIL DE 2014, PARA PARTICIPAR DO CURSO "ESTRUTURA GOVERNAMENTAL E O PAPEL DO VEREADOR" ORGANIZADO PELA FUNDAÇÃO FEDERAL DO PARANÁ - FUNPAR.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/853/portaria_no_019_-_recesso_sexta-feira_santa_e_tiradentes.doc</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/853/portaria_no_019_-_recesso_sexta-feira_santa_e_tiradentes.doc</t>
   </si>
   <si>
     <t>ELIANA APARECIDA RAMOS DAMASCENO RESOLVE DETERMINAR, RECESSO NO PERÍODO DE 17/04/14 À 21/04/2014, (QUINTA À SEGUNDA-FEIRA), NÃO HAVENDO EXPEDIENTE NA CÂMARA MUNICIPAL DE JAGUAPITA, EM RAZÃO DO DESLIGAMENTO PROGRAMADO DE ENERGIA ELÉTRICA DA COPEL E OS FERIADOS DE SEXTA-FEIRA SANTA E TIRADENTES, RETORNANDO O EXPEDIENTE NORMAL NA TERÇA-FEIRA DIA 22/04/2014.</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/854/portaria_no_020_-_eliana_damasceno.doc</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/854/portaria_no_020_-_eliana_damasceno.doc</t>
   </si>
   <si>
     <t>ELIANA APARECIDA RAMOS DAMASCENO RESOLVE DETERMINAR AO SETOR DE CONTABILIDADE A EMPENHAR O VALOR DE R$ 1.200,00 (UM MIL E DUZENTOS REAIS), A FAVOR DA VEREADORA SRA. ELIANA APARECIDA RAMOS DAMASCENO, REFERENTE AO PAGAMENTO DE 3 (TRÊS) DIÁRIAS, EM RAZÃO DA VIAGEM QUE FARÁ A CURITIBA - PR, NOS DIAS 23, 24 E 25 DE ABRIL DE 2014, PARA PARTICIPAR DO CURSO "VEREANÇA 2014".</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/855/portaria_no_021_-_exoneracao_neuza_campos.doc</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/855/portaria_no_021_-_exoneracao_neuza_campos.doc</t>
   </si>
   <si>
     <t>ELIANA APARECIDA RAMOS DAMASCENO RESOLVE EXONERAR, A PEDIDO, DO CARGO DE PROVIMENTO EM COMISSÃO, SÍMBOLO CC - 2 DIRETOR DE SECRETARIA DA CÂMARA MUNICIPAL DE JAGUAPITÃ, A SRA. NEUZA DE SOUZA CAMPOS E PRADO, PORTADORA DO RG. Nº 708.329-7  E INSCRITA NO CPF Nº 024.149.969-00 A PARTIR DE 22 DE ABRIL DE 2014.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/856/portaria_no_022_-_recesso_sexta-feira_dia_do_trabalho.doc</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/856/portaria_no_022_-_recesso_sexta-feira_dia_do_trabalho.doc</t>
   </si>
   <si>
     <t>ELIANA APARECIDA RAMOS DAMASCENO RESOLVE DETERMINAR, RECESSO NO DIA 02/05/2014, (SEXTA-FEIRA), NÃO HAVENDO EXPEDIENTE NA CÂMARA MUNICIPAL DE JAGUAPITÃ, EM RAZÃO DO FERIADO DO DIA DO TRABALHO NA QUINTA-FEIRA, RETORNANDO AS ATIVIDADES NA SECRETARIA NA SEGUNDA-FEIRA DIA 05/05/2014.</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/857/portaria_no_023_-_eliana_beatriz_marioto_sandoli.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/857/portaria_no_023_-_eliana_beatriz_marioto_sandoli.docx</t>
   </si>
   <si>
     <t>ELIANA APARECIDA RAMOS DAMASCENO RESOLVE DETERMINAR AO SETOR DE CONTABILIDADE A EMPENHAR O VALOR DE R$ 1.200,00 (UM MIL E DUZENTOS REAIS), A FAVOR DA SERVIDORA SRA. ELIANA BEATRIZA MARIOTO SANDOLI, REFERENTE AO PAGAMENTO DE 03 (TRÊS) DIÁRIAS, EM RAZÃO DA VIAGEM QUE FARÁ A CURITIBA - PR, NOS DIAS 14, 15 E 16 DE MAIO DE 2014, PARA PARTICIPAR DO CURSO "NOÇÕES GERAIS SOBRE CONTRATAÇÃO DIRETA - DISPENSA E INEXIGIBILIDADE DE LICITAÇÃO E SISTEMA DE REGISTRO DE PREÇO".</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/858/portaria_no_024_-_rosilene_cristina_ferreira.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/858/portaria_no_024_-_rosilene_cristina_ferreira.docx</t>
   </si>
   <si>
     <t>ELIANA APARECIDA RAMOS DAMASCENO RESOLVE DETERMINAR AO SETOR DE CONTABILIDADE A EMPENHAR O VALOR DE R$ 1.200,00 (UM MIL E DUZENTOS REAIS), A FAVOR DA SERVIDORA SRA. ROSILENE CRISTINA FERREIRA, REFERENTE AO PAGAMENTO DE 03 (TRÊS) DIÁRIAS, EM RAZÃO DA VIAGEM QUE FARÁ A CURITIBA - PR, NOS DIAS 14, 15 E 16 DE MAIO DE 2014, PARA PARTICIPAR DO CURSO "NOÇÕES GERAIS SOBRE CONTRATAÇÃO DIRETA - DISPENSA E INEXIGIBILIDADE DE LICITAÇÃO E SISTEMA DE REGISTRO DE PREÇO".</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/859/portaria_no_025_-_recesso_jogos_da_copa.doc</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/859/portaria_no_025_-_recesso_jogos_da_copa.doc</t>
   </si>
   <si>
     <t>ELIANA APARECIDA RAMOS DAMASCENO RESOLVE DETERMINAR, O HORÁRIO DE EXPEDIENTEA SSER CUMPRIDO PELA SECRETARIA DA CÂMARA MUNICIPAL DE JAGUAPITÃ, NOS DIAS 12, 17 E 23 DE JUNHO, DATA DOS JOGOS DA SELEÇÃO BRASILEIRA NA COPA DO MUNDO FIFA 2014 DE FUTEBOL:_x000D_
 _x000D_
 DIA: 12/06: O EXPEDIENTE SERA DAS 08:00 AS 12:00;_x000D_
 DIA: 17/06: O EXPEDIENTE SERÁ DAS 08:00 AS 12:00;_x000D_
 DIA  23/06: O EXPEDIENTE SERÁ DAS 08:00 AS 12:00;</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/860/portaria_no_026_-_recesso_sexta-feira_corpus_christi.doc</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/860/portaria_no_026_-_recesso_sexta-feira_corpus_christi.doc</t>
   </si>
   <si>
     <t>ELIANA APARECIDA RAMOS DAMASCENO RESOLVE DETERMINAR, RECESSO NO DIA 20/06/2014, (SEXTA-FEIRA), NÃO HAVENDO EXPEDIENE NA CÂMARA MUNICIPAL DE JAGUAPITÃ, EM RAZÃO DO FERIADO DE CORPUS CHRISTI NA QUINTA-FEIRA, RETOMANDO AS ATIVIDADES NA SECRETARIA NA SEGUNDA-FEIRA CONFORME PORTARIA Nº 025/2014.</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/861/portaria_no_027_-_eliana_damasceno.doc</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/861/portaria_no_027_-_eliana_damasceno.doc</t>
   </si>
   <si>
     <t>ELIANA APARECIDA RAMOS DAMASCENO RESOLVE DETERMINARA AO SETOR DE CONTABILIDADEA EMPENHAR O VALOR DE R$ 1.200,00 (UM MIL E DUZENTOS REAIS), A FAVOR DA VEREADORA SRA. ELIANA APARECIDA RAMOS DAMASCENO, REFERENTEAO PAGAMENTODE 3 (TRÊS) DIÁRIAS, EM RAZÃO DA VIAGEM QUE FARÁ A CURITIBA - PR, NOS DIAS 25, 26 E 27 DE JUNHO DE 2014, PARA PARTICIPAR DO FÓRUM "GESTOR INOVADOR".</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/862/portaria_no_028_-_recesso_jogos_da_copa.doc</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/862/portaria_no_028_-_recesso_jogos_da_copa.doc</t>
   </si>
   <si>
     <t>ELIANA APARECIDA RAMOS DAMASCENO RESOLVE DETERMINAR, O HORÁRIO DE EXPEDIENTE A SER CUMPRIDO PELA SECRETARIA DA CÂMARA MUNICIPAL DE JAGUAPITÃ, NAS DATAS DOS JOGOS DA SELEÇÃO BRASILEIRA NA COPA DO MUNDO FIFA 2014 DE FUTEBOL:_x000D_
 _x000D_
 DIA: 04/07: O EXPEDIENTE SERÁ DAS 08:00 AS 12:00;_x000D_
 DIA 08/07: O EXPEDIENTE SERÁ DAS 08:00 AS 12:00; (SE O BRASIL PASSAR PARA AS SEMIFINAIS);_x000D_
 DIA 14/07: O EXPEDIENTESERÁ DAS 13:00 AS 17:00.</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/863/portaria_no_029_-_andre_luis_de_mello.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/863/portaria_no_029_-_andre_luis_de_mello.docx</t>
   </si>
   <si>
     <t>ELIANA APARECIDA RAMOS DAMASCENO RESOLVE DETERMINAR AO SETOR DE CONTABILIDADE A EMPENHAR O VALOR DE R$ 1.200,00 (UM MIL E DUZENTOS REAIS), A FAVOR DO SERVIDOR  SR. ANDRÉ LUIS DE MELLO, REFERENTE  AO PAGAMENTO DE 03(TRÊS) DIÁRIAS, EM RAZÃO DA VIAGEM QUE FARÁ A CURITIBA - PR, NOS DIAS 23, 24 E 25 DE JULHO DE 2014, PARA PARTICIPAR DO CURSO "GESTÃO ADMINISTRATIVA DA CÂMARA MUNICIPAL"</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/864/portaria_no_030_-_nomeacao_-_neuza_campos.doc</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/864/portaria_no_030_-_nomeacao_-_neuza_campos.doc</t>
   </si>
   <si>
     <t>ELIANA APARECIDA RAMOS DAMASCENO RESOLVE NOMEAR A SRA. NEUZA DE SOUZA CAMPOS E PRADO, BRASILEIRA,VIÚVA,PORTADORA DO R.G. Nº 708.329-7, DEVIDAMENTE INSCRITA NO C.P.F. SOB O Nº 024149.969-00, PARA EXERCER O CARGO DE PROVIMENTO EM COMISSÃO, SÍMBOLO CC-2 - DIRETOR DE SECRETARIA GERAL - DA CÂMARA MUNICIPAL DE JAGUAPITÃ-PR., A PARTIR DO DIA 04 DE AGOSTO DE 2014.</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/865/portaria_no_031_-_adriano_alves_-_cambe.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/865/portaria_no_031_-_adriano_alves_-_cambe.docx</t>
   </si>
   <si>
     <t>ELIANA APARECIDA RAMOS DAMASCENO RESOLVE DETERMINAR AO SETOR DE CONTABILIDADE A EMPENHAR O VALOR DE R$ 45,00 (QUARENTA E CINCO REAIS), A FAVOR DO VEREADOR SR. ADRIANO ALVES, REFERENTE AO PAGAMENTO DE 1/2 (MEIA) DIÁRIA, EM RAZÃO DA 2ª REUNIÃO ORDINÁRIA DA AVEMPAR (ASSOCIAÇÃO DE VEREADORES DO MÉDIO PARANAPANEMA) EM CAMBÉ - PR, NO DIA 02 DE AGOSTO DE 2014, SOBRE SEGURANÇA E FORTALECIMENTO DO PODER LEGISLATIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/866/portaria_no_032_-_benedito_lemos_-_cambe.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/866/portaria_no_032_-_benedito_lemos_-_cambe.docx</t>
   </si>
   <si>
     <t>ELIANA APARECIDA RAMOS DAMASCENO RESOLVE DETERMINAR AO SETOR DE CONTABILIDADE A EMPENHAR O VALOR DE R$ 45,00 (QUARENTA E CINCO REAIS), A FAVOR DO VEREADOR SR. BENEDITO LEMOS DOS SANTOS, REFERENTE AO PAGAMENTO DE 1/2 (MEIA) DIÁRIA, EM RAZÃO DA 2ª REUNIÃO ORDINÁRIA DA AVEMPAR (ASSOCIAÇÃO DE VEREADORES DO MÉDIO PARANAPANEMA) EM CAMBÉ - PR, NO DIA 02 DE AGOSTO DE 2014, SOBRE SEGURANÇA E FORTALECIMENTO DO PODER LEGISLATIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/867/portaria_no_033_-_eliana_damasceno_-_cambe.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/867/portaria_no_033_-_eliana_damasceno_-_cambe.docx</t>
   </si>
   <si>
     <t>ELIANA APARECIDA RAMOS DAMASCENO RESOLVE DETERMINAR AO SETOR DE CONTABILIDADE A EMPENHAR O VALOR DE R$ 45,00 (QUARENTA E CINCO REAIS), A FAVOR DO VEREADOR SRA. ELIANA APARECIDA RAMOS DAMASCENO, REFERENTE AO PAGAMENTO DE 1/2 (MEIA) DIÁRIA, EM RAZÃO DA 2ª REUNIÃO ORDINÁRIA DA AVEMPAR (ASSOCIAÇÃO DE VEREADORES DO MÉDIO PARANAPANEMA) EM CAMBÉ - PR, NO DIA 02 DE AGOSTO DE 2014, SOBRE SEGURANÇA E FORTALECIMENTO DO PODER LEGISLATIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/868/portaria_no_034_-_tinga_-_cambe.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/868/portaria_no_034_-_tinga_-_cambe.docx</t>
   </si>
   <si>
     <t>ELIANA APARECIDA RAMOS DAMASCENO RESOLVE DETERMINAR AO SETOR DE CONTABILIDADE A EMPENHAR O VALOR DE R$ 45,00 (QUARENTA E CINCO REAIS), A FAVOR DO VEREADOR SR. JOSÉ CARLOS DA SILVA, REFERENTE AO PAGAMENTO DE 1/2 (MEIA) DIÁRIA, EM RAZÃO DA 2ª REUNIÃO ORDINÁRIA DA AVEMPAR (ASSOCIAÇÃO DE VEREADORES DO MÉDIO PARANAPANEMA) EM CAMBÉ - PR, NO DIA 02 DE AGOSTO DE 2014, SOBRE SEGURANÇA E FORTALECIMENTO DO PODER LEGISLATIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/869/portaria_no_035_-_toninho_-_cambe.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/869/portaria_no_035_-_toninho_-_cambe.docx</t>
   </si>
   <si>
     <t>ELIANA APARECIDA RAMOS DAMASCENO RESOLVE DETERMINAR AO SETOR DE CONTABILIDADE A EMPENHAR O VALOR DE R$ 45,00 (QUARENTA E CINCO REAIS), A FAVOR DO VEREADOR SR. ANTONIO VIEIRA DA SILVA, REFERENTE AO PAGAMENTO DE 1/2 (MEIA) DIÁRIA, EM RAZÃO DA 2ª REUNIÃO ORDINÁRIA DA AVEMPAR (ASSOCIAÇÃO DE VEREADORES DO MÉDIO PARANAPANEMA) EM CAMBÉ - PR, NO DIA 02 DE AGOSTO DE 2014, SOBRE SEGURANÇA E FORTALECIMENTO DO PODER LEGISLATIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/870/portaria_no_036_-_eliana_damasceno.doc</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/870/portaria_no_036_-_eliana_damasceno.doc</t>
   </si>
   <si>
     <t>ELIANA APARECIDA RAMOS DAMASCENO RESOLVE DETERMINAR AO SETOR DE CONTABILIDADE A EMPENHAR O VALOR DE R$ 1.200,00 (UM MIL E DUZENTOS REAIS), A FAVOR DA VEREADORA SRA. ELIANA APARECIDA RAMOS DAMASCENO, REFERENTE AO PAGAMENTO DE 3 (TRÊS) DIÁRIAS, EM RAZÃO DA VIAGEM QUE FARÁ A CURITIBA - PR, NOS DIAS 27, 28 E 29 DE AGOSTO DE 2014, PARA PARTICIPAR DO CURSO "POLÍTICAS PÚBLICAS".</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/871/portaria_no_037_-_adriano_alves_-_politicas_publicas.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/871/portaria_no_037_-_adriano_alves_-_politicas_publicas.docx</t>
   </si>
   <si>
     <t>ELIANA APARECIDA RAMOS DAMASCENO RESOLVE DETERMINAR AO SETOR DE CONTABILIDADE A EMPENHAR O VALOR DE R$ 1.200,00 (UM MIL E DUZENTOS REAIS), A FAVOR DOVEREADOR SR. ADRIANO ALVES, REFERENTE AO PAGAMENTO DE 03 (TRÊS) DIÁRIAS, EM RAZÃO DA VIAGEM QUE FARÁ A CURITIBA - PR, NOS DIAS 03, 04 E 05 DE SETEMBRO DE 2014, PARA PARTICIPAR DO CURSO "POLÍTICAS PÚBLICAS MUNICIPAIS (2ª TURMA)".</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/872/portaria_no_038_-_toninho_-_politicas_publicas.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/872/portaria_no_038_-_toninho_-_politicas_publicas.docx</t>
   </si>
   <si>
     <t>ELIANA APARECIDA RAMOS DAMASCENO RESOLVE DETERMINAR AO SETOR DE CONTABILIDADE A EMPENHAR O VALOR DE R$ 1.200,00 (UM MIL E DUZENTOS REAIS), A FAVOR DOVEREADOR SR. ANTONIO VIEIRA DA SILVA, REFERENTE AO PAGAMENTO DE 03 (TRÊS) DIÁRIAS, EM RAZÃO DA VIAGEM QUE FARÁ A CURITIBA - PR, NOS DIAS 03, 04 E 05 DE SETEMBRO DE 2014, PARA PARTICIPAR DO CURSO "POLÍTICAS PÚBLICAS MUNICIPAIS (2ª TURMA)".</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/873/portaria_no_039_-_benedito_-_politicas_publicas.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/873/portaria_no_039_-_benedito_-_politicas_publicas.docx</t>
   </si>
   <si>
     <t>ELIANA APARECIDA RAMOS DAMASCENO RESOLVE DETERMINAR AO SETOR DE CONTABILIDADE A EMPENHAR O VALOR DE R$ 1.200,00 (UM MIL E DUZENTOS REAIS), A FAVOR DOVEREADOR SR. BENEDITO LEMOS DOS SANTOS, REFERENTE AO PAGAMENTO DE 03 (TRÊS) DIÁRIAS, EM RAZÃO DA VIAGEM QUE FARÁ A CURITIBA - PR, NOS DIAS 03, 04 E 05 DE SETEMBRO DE 2014, PARA PARTICIPAR DO CURSO "POLÍTICAS PÚBLICAS MUNICIPAIS (2ª TURMA)".</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/874/portaria_no_040_-_tinga_-_politicas_publicas.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/874/portaria_no_040_-_tinga_-_politicas_publicas.docx</t>
   </si>
   <si>
     <t>ELIANA APARECIDA RAMOS DAMASCENO RESOLVE DETERMINAR AO SETOR DE CONTABILIDADE A EMPENHAR O VALOR DE R$ 1.200,00 (UM MIL E DUZENTOS REAIS), A FAVOR DOVEREADOR SR. JOSÉ CARLOS DA SILVA, REFERENTE AO PAGAMENTO DE 03 (TRÊS) DIÁRIAS, EM RAZÃO DA VIAGEM QUE FARÁ A CURITIBA - PR, NOS DIAS 03, 04 E 05 DE SETEMBRO DE 2014, PARA PARTICIPAR DO CURSO "POLÍTICAS PÚBLICAS MUNICIPAIS (2ª TURMA)".</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/875/portaria_no_041_-_andre_luis_de_mello.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/875/portaria_no_041_-_andre_luis_de_mello.docx</t>
   </si>
   <si>
     <t>ELIANA APARECIDA RAMOS DAMASCENO RESOLVE DETERMINAR AO SETOR DE CONTABILIDADE A EMPENHAR O VALOR DE R$ 1.400,00 (UM MIL E QUATROCENTOS REAIS), A FAVOR DO SERVIDOR SR. ANDRÉ LUIS DE MELLO, REFERENTE AO PAGAMENTO DE 03 1/2 (TRÊS E MEIA) DIÁRIAS, EM RAZÃO DA VIAGEM QUE FARÁ A CURITIBA-PR, NOS DIAS 23, 24, 25 E 26 DE SETEMBRO DE 2014, PARA PARTICIPAR DOS CURSOS "LICITAÇÕES - TERMO DE REFERENCIA E NORMATIZAÇÃO" E "LICITAÇÕES - NA INTERPRETAÇÃO DOS TRIBUNAIS".</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/876/portaria_no_042_-_eliana_beatriz_marioto_sandoli.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/876/portaria_no_042_-_eliana_beatriz_marioto_sandoli.docx</t>
   </si>
   <si>
     <t>ELIANA APARECIDA RAMOS DAMASCENO RESOLVE DETERMINAR AO SETOR DE CONTABILIDADE A EMPENHAR O VALOR DE R$ 1.400,00 (UM MIL E QUATROCENTOS REAIS), A FAVOR DO SERVIDOR SR. ELIANA BEATRIZ MARIOTO SANDOLI, REFERENTE AO PAGAMENTO DE 03 1/2 (TRÊS E MEIA) DIÁRIAS, EM RAZÃO DA VIAGEM QUE FARÁ A CURITIBA-PR, NOS DIAS 23, 24, 25 E 26 DE SETEMBRO DE 2014, PARA PARTICIPAR DOS CURSOS "LICITAÇÕES - TERMO DE REFERENCIA E NORMATIZAÇÃO" E "LICITAÇÕES - NA INTERPRETAÇÃO DOS TRIBUNAIS".</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/877/portaria_no_043_-_exoneracao_ana_claudia.doc</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/877/portaria_no_043_-_exoneracao_ana_claudia.doc</t>
   </si>
   <si>
     <t>ELIANA APARECIDA RAMOS DAMASCENO RESOLVE EXONERAR, A PEDIDO, DO CARGO, DE PROVIMENTO EFETIVO, AUXILIAR DE SERVIÇOS GERAIS DESTA CÂMARA MUNICIPAL DE JAGUAPITÃ, A SRA. ANA CLAUDIA CARRARA MARCHI, PORTADORA DO RG. Nº 9.740.457-7 E INSCRITA NO CPF Nº 053.802.179-90 A PARTIR DE 08 DE SETEMBRO DE 2014, CONFORME PROTOCOLO Nº 124/2014.</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/878/portaria_no_044_-_recesso_segunda-feira_funcionario_publico.doc</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/878/portaria_no_044_-_recesso_segunda-feira_funcionario_publico.doc</t>
   </si>
   <si>
     <t>ELIANA APARECIDA RAMOS DAMASCENO RESOLVE DETERMINAR, RECESSO NO DIA 27/10/2014, (SEGUNDA-FEIRA), NÃO HAVENDO EXPEDIENTE NA CÂMARA MUNICIPAL DE JAGUAPITÃ, EM RAZÃO DO FERIADO DO DIA DO SERVIDOR PÚBLICO QUE É COMEMORADO NO 28/10/2014 NA TERÇA - FEIRA.</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/879/portaria_no_045_-_andre_luis_de_mello.docx</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/879/portaria_no_045_-_andre_luis_de_mello.docx</t>
   </si>
   <si>
     <t>ELIANA APARECIDA RAMOS DAMASCENO RESOLVE DETERMINAR AO SETOR DE CONTABILIDADE A EMPENHAR O VALOR DE R$ 1.200,00 (UM MIL E QUATROCENTOS REAIS), A FAVOR DO SERVIDOR SR. ANDRÉ LUIS DE MELLO, REFERENTE AO PAGAMENTO DE 03 (TRÊS) DIÁRIAS, EM RAZÃO DA VIAGEM QUE FARÁ A CURITIBA-PR, NOS DIAS 12, 13 E 14 DE NOVEMBRO DE 2014, PARA PARTICIPAR DOS CURSOS "ASPECTOS CRUCIAIS NA ADMINISTRAÇÃO PÚBLICA DOS PODERES EXECUTIVO E LEGISLATIVO MUNICIPAIS".</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/880/portaria_no_046_-_2014_-_recesso_natal.doc</t>
+    <t>http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/880/portaria_no_046_-_2014_-_recesso_natal.doc</t>
   </si>
   <si>
     <t>ELIANA APARECIDA RAMOS DAMASCENO RESOLVE DETERMINAR, O EXPEDIENTE DESTINADO AO ATENDIMENTO PÚBLICO, DESDE QUE NÃO ATRAPALHE AS ATIVIDADES NORMAIS DA CÃMARA MUNICIPAL DE JAGUAPITÃ NO MÊS DE DEZEMBRO DE 2014.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1441,68 +1441,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/691/indicacao-01-2014.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/692/indicacao_no_07-2014.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/651/req._001-2014-jose_duarte.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/652/req._002-2014-benedito_lemos_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/653/req._003-2014-termo_de_cooperacao_tecnica.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/656/req._006-genilda_leite_chalegre.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/657/req._007-marta_betanes_da_silva.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/658/req._008-marta_betanes_da_silva.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/659/req._010-marta_betanes_da_silva.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/660/req._011-2014-marta_betanes_da_silva.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/661/req._015-2014-genilda_leite_chalegre.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/662/req._016-2014-genilda_leite_chalegre.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/663/req._019-2014-eliana_aparecida_ramos_damasceno.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/664/req._020-2014-marta_betanes_da_silva.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/665/req._022-2014-marta_betanes_da_silva.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/666/req._023-2014-genilda_leite_chalegre.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/667/req._025-jose_roberto_botelho.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/668/req._026-2014-jose_roberto_botelho.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/669/req._027-2014-jose_roberto_botelho.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/670/req._028-2014-antonio_vieira_da_siva.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/671/req._030-2014-app_sindicato_arapongas.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/672/req._031-2014-dagmar_themys_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/673/req._032-2014-adriano_alves.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/674/req._033-2014-marta_betanes_da_silva.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/675/req._035-2014-marta_betanes_da_silva.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/676/req._036-2014-jose_roberto_botelho.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/677/req._037-2014-jose_roberto_botelho.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/678/req._038-2014-benedito_lemos_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/679/req._039-2014-doralice_da_cruz_leite.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/680/req._040-2014-ana_carrara.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/681/req._041-2014-secretaria_desenvolvimento_economico.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/682/req._042-2014-adail_golfeto.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/683/req._043-2014-marta_betanes_da_silva.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/684/req._044-2014-marta_betanes_da_silva.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/685/req._045-2014-benedito_euflazino_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/686/req._047-2014-genilda_leite_chalegre.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/687/req._050-2014-benedito_euflazino_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/688/req._051-2014-eliana_ap._ramos_damasceno.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/689/req._052-2014-colegio_nilson_ribas.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/690/req._053-2014-marta_betanes_da_silva.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/835/portaria_no_001-2014.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/836/portaria_no_002-2014.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/837/portaria_no_003-2014.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/838/portaria_no_003-2014.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/839/portaria_no_005-2014.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/840/portaria_no_006_-_eliana_damasceno.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/841/portaria_no_007_-_neuza_campos.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/842/portaria_no_008_-_recesso_de_carnaval.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/843/portaria_no_009_-_eliana_damasceno.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/844/portaria_no_010_-_neuza_campos.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/845/portaria_no_011_-_andre_luis_de_mello.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/846/portaria_no_012_-_adriano_alves_-_errata.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/847/portaria_no_013_-_luto_evaristo_ambrosio_gorzoni.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/848/portaria_no_014_-_ana_paula_satake.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/849/portaria_no_015_-_adriano_alves_-_funpar.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/850/portaria_no_016_-_toninho_-_funpar.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/851/portaria_no_017_-_benedito_lemos_-_funpar.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/852/portaria_no_018_-_martinha_-_funpar.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/853/portaria_no_019_-_recesso_sexta-feira_santa_e_tiradentes.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/854/portaria_no_020_-_eliana_damasceno.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/855/portaria_no_021_-_exoneracao_neuza_campos.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/856/portaria_no_022_-_recesso_sexta-feira_dia_do_trabalho.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/857/portaria_no_023_-_eliana_beatriz_marioto_sandoli.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/858/portaria_no_024_-_rosilene_cristina_ferreira.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/859/portaria_no_025_-_recesso_jogos_da_copa.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/860/portaria_no_026_-_recesso_sexta-feira_corpus_christi.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/861/portaria_no_027_-_eliana_damasceno.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/862/portaria_no_028_-_recesso_jogos_da_copa.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/863/portaria_no_029_-_andre_luis_de_mello.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/864/portaria_no_030_-_nomeacao_-_neuza_campos.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/865/portaria_no_031_-_adriano_alves_-_cambe.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/866/portaria_no_032_-_benedito_lemos_-_cambe.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/867/portaria_no_033_-_eliana_damasceno_-_cambe.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/868/portaria_no_034_-_tinga_-_cambe.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/869/portaria_no_035_-_toninho_-_cambe.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/870/portaria_no_036_-_eliana_damasceno.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/871/portaria_no_037_-_adriano_alves_-_politicas_publicas.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/872/portaria_no_038_-_toninho_-_politicas_publicas.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/873/portaria_no_039_-_benedito_-_politicas_publicas.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/874/portaria_no_040_-_tinga_-_politicas_publicas.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/875/portaria_no_041_-_andre_luis_de_mello.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/876/portaria_no_042_-_eliana_beatriz_marioto_sandoli.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/877/portaria_no_043_-_exoneracao_ana_claudia.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/878/portaria_no_044_-_recesso_segunda-feira_funcionario_publico.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/879/portaria_no_045_-_andre_luis_de_mello.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/880/portaria_no_046_-_2014_-_recesso_natal.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/691/indicacao-01-2014.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/692/indicacao_no_07-2014.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/651/req._001-2014-jose_duarte.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/652/req._002-2014-benedito_lemos_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/653/req._003-2014-termo_de_cooperacao_tecnica.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/656/req._006-genilda_leite_chalegre.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/657/req._007-marta_betanes_da_silva.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/658/req._008-marta_betanes_da_silva.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/659/req._010-marta_betanes_da_silva.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/660/req._011-2014-marta_betanes_da_silva.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/661/req._015-2014-genilda_leite_chalegre.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/662/req._016-2014-genilda_leite_chalegre.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/663/req._019-2014-eliana_aparecida_ramos_damasceno.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/664/req._020-2014-marta_betanes_da_silva.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/665/req._022-2014-marta_betanes_da_silva.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/666/req._023-2014-genilda_leite_chalegre.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/667/req._025-jose_roberto_botelho.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/668/req._026-2014-jose_roberto_botelho.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/669/req._027-2014-jose_roberto_botelho.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/670/req._028-2014-antonio_vieira_da_siva.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/671/req._030-2014-app_sindicato_arapongas.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/672/req._031-2014-dagmar_themys_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/673/req._032-2014-adriano_alves.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/674/req._033-2014-marta_betanes_da_silva.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/675/req._035-2014-marta_betanes_da_silva.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/676/req._036-2014-jose_roberto_botelho.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/677/req._037-2014-jose_roberto_botelho.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/678/req._038-2014-benedito_lemos_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/679/req._039-2014-doralice_da_cruz_leite.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/680/req._040-2014-ana_carrara.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/681/req._041-2014-secretaria_desenvolvimento_economico.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/682/req._042-2014-adail_golfeto.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/683/req._043-2014-marta_betanes_da_silva.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/684/req._044-2014-marta_betanes_da_silva.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/685/req._045-2014-benedito_euflazino_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/686/req._047-2014-genilda_leite_chalegre.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/687/req._050-2014-benedito_euflazino_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/688/req._051-2014-eliana_ap._ramos_damasceno.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/689/req._052-2014-colegio_nilson_ribas.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/690/req._053-2014-marta_betanes_da_silva.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/835/portaria_no_001-2014.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/836/portaria_no_002-2014.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/837/portaria_no_003-2014.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/838/portaria_no_003-2014.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/839/portaria_no_005-2014.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/840/portaria_no_006_-_eliana_damasceno.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/841/portaria_no_007_-_neuza_campos.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/842/portaria_no_008_-_recesso_de_carnaval.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/843/portaria_no_009_-_eliana_damasceno.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/844/portaria_no_010_-_neuza_campos.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/845/portaria_no_011_-_andre_luis_de_mello.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/846/portaria_no_012_-_adriano_alves_-_errata.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/847/portaria_no_013_-_luto_evaristo_ambrosio_gorzoni.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/848/portaria_no_014_-_ana_paula_satake.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/849/portaria_no_015_-_adriano_alves_-_funpar.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/850/portaria_no_016_-_toninho_-_funpar.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/851/portaria_no_017_-_benedito_lemos_-_funpar.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/852/portaria_no_018_-_martinha_-_funpar.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/853/portaria_no_019_-_recesso_sexta-feira_santa_e_tiradentes.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/854/portaria_no_020_-_eliana_damasceno.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/855/portaria_no_021_-_exoneracao_neuza_campos.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/856/portaria_no_022_-_recesso_sexta-feira_dia_do_trabalho.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/857/portaria_no_023_-_eliana_beatriz_marioto_sandoli.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/858/portaria_no_024_-_rosilene_cristina_ferreira.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/859/portaria_no_025_-_recesso_jogos_da_copa.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/860/portaria_no_026_-_recesso_sexta-feira_corpus_christi.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/861/portaria_no_027_-_eliana_damasceno.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/862/portaria_no_028_-_recesso_jogos_da_copa.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/863/portaria_no_029_-_andre_luis_de_mello.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/864/portaria_no_030_-_nomeacao_-_neuza_campos.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/865/portaria_no_031_-_adriano_alves_-_cambe.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/866/portaria_no_032_-_benedito_lemos_-_cambe.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/867/portaria_no_033_-_eliana_damasceno_-_cambe.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/868/portaria_no_034_-_tinga_-_cambe.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/869/portaria_no_035_-_toninho_-_cambe.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/870/portaria_no_036_-_eliana_damasceno.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/871/portaria_no_037_-_adriano_alves_-_politicas_publicas.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/872/portaria_no_038_-_toninho_-_politicas_publicas.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/873/portaria_no_039_-_benedito_-_politicas_publicas.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/874/portaria_no_040_-_tinga_-_politicas_publicas.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/875/portaria_no_041_-_andre_luis_de_mello.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/876/portaria_no_042_-_eliana_beatriz_marioto_sandoli.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/877/portaria_no_043_-_exoneracao_ana_claudia.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/878/portaria_no_044_-_recesso_segunda-feira_funcionario_publico.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/879/portaria_no_045_-_andre_luis_de_mello.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguapita.pr.leg.br/media/sapl/public/materialegislativa/2014/880/portaria_no_046_-_2014_-_recesso_natal.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H89"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="37" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="131.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="130.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>